--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -8,96 +8,107 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1D66C3F7" w14:textId="54FB0D47" w:rsidR="000E496F" w:rsidRPr="00CC0923" w:rsidRDefault="000E496F" w:rsidP="00CC0923">
+    <w:p w14:paraId="1D66C3F7" w14:textId="54FB0D47" w:rsidR="000E496F" w:rsidRPr="00CC0923" w:rsidRDefault="000E496F" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC0923">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”SPEED CAR” sp. z o.o</w:t>
-      </w:r>
+        <w:t>”SPEED</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC0923">
         <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> CAR” sp. z o.o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0923">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788AA496" w14:textId="02B873DF" w:rsidR="005D26F7" w:rsidRPr="007B4D96" w:rsidRDefault="007B4D96" w:rsidP="00CC0923">
+    <w:p w14:paraId="788AA496" w14:textId="02B873DF" w:rsidR="005D26F7" w:rsidRPr="007B4D96" w:rsidRDefault="007B4D96" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al. Lotników Polskich 134</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D90FBE" w14:textId="78217D83" w:rsidR="005D26F7" w:rsidRPr="007B4D96" w:rsidRDefault="007B4D96" w:rsidP="00CC0923">
+    <w:p w14:paraId="79D90FBE" w14:textId="78217D83" w:rsidR="005D26F7" w:rsidRPr="007B4D96" w:rsidRDefault="007B4D96" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="005D26F7" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -106,55 +117,54 @@
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>040</w:t>
       </w:r>
       <w:r w:rsidR="005D26F7" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Świdnik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173DD29A" w14:textId="20F266E4" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="173DD29A" w14:textId="20F266E4" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00D40820">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -174,99 +184,99 @@
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C52B0C" w14:textId="2C08C836" w:rsidR="00147BBE" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="39C52B0C" w14:textId="2C08C836" w:rsidR="00147BBE" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="007B4D96" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1141AD" w14:textId="321C675A" w:rsidR="00970767" w:rsidRPr="00BA38F9" w:rsidRDefault="00452CFA" w:rsidP="00C460DA">
+    <w:p w14:paraId="5C1141AD" w14:textId="321C675A" w:rsidR="00970767" w:rsidRPr="00BA38F9" w:rsidRDefault="00452CFA" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk198036877"/>
       <w:r w:rsidRPr="00A805D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00075953</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="00BA38F9">
         <w:rPr>
@@ -280,125 +290,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00BA38F9" w:rsidRPr="00BA38F9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="00BA38F9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1D116D48" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="1D116D48" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A180E" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="409A180E" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk190944760"/>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z 2024 r. poz. 1251 – zwanej dalej ustawą).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="7299B410" w14:textId="04901724" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="7299B410" w14:textId="04901724" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
+        <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B4D96">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007B4D96" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>”SPEED CAR” sp. z o.o.</w:t>
+        <w:t>”SPEED</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007B4D96" w:rsidRPr="007B4D96">
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CAR” sp. z o.o.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wpisanego do Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia pod numerem ewidencyjnym </w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
@@ -463,169 +491,169 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007B4D96" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9DC7FF" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="0D9DC7FF" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790E309D" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="000E496F">
+    <w:p w14:paraId="790E309D" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306BF2F8" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="000E496F">
+    <w:p w14:paraId="306BF2F8" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3854D85B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="000E496F">
+    <w:p w14:paraId="3854D85B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FCE0BE" w14:textId="38B50229" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00D57D6D">
+    <w:p w14:paraId="29FCE0BE" w14:textId="38B50229" w:rsidR="00970767" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za okres od </w:t>
       </w:r>
       <w:r w:rsidR="007B4D96" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>29</w:t>
@@ -697,51 +725,51 @@
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6546B003" w14:textId="43C41CD7" w:rsidR="00124393" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00D57D6D">
+    <w:p w14:paraId="6546B003" w14:textId="43C41CD7" w:rsidR="00124393" w:rsidRPr="007B4D96" w:rsidRDefault="00970767" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono w </w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -833,51 +861,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1C842850" w14:textId="660E830F" w:rsidR="0003726A" w:rsidRDefault="00D40820" w:rsidP="00D8226D">
+    <w:p w14:paraId="1C842850" w14:textId="660E830F" w:rsidR="0003726A" w:rsidRDefault="00D40820" w:rsidP="00C23FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">W dniu </w:t>
       </w:r>
       <w:r w:rsidR="00B93E6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -886,51 +914,51 @@
       <w:r w:rsidR="004279E4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> maja 2025 r. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przedsiębiorca przekazał kopię dokumentacji potwierdzającej wykonanie obowiązku utrzymania w stanie technicznej sprawności czujników gazów</w:t>
       </w:r>
       <w:r w:rsidR="0003726A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA4BA13" w14:textId="2BAA4B62" w:rsidR="004B769A" w:rsidRPr="00316962" w:rsidRDefault="004279E4" w:rsidP="0003726A">
+    <w:p w14:paraId="5FA4BA13" w14:textId="2BAA4B62" w:rsidR="004B769A" w:rsidRPr="00316962" w:rsidRDefault="004279E4" w:rsidP="00C23FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Uwzględniając złożoną dokumentację </w:t>
       </w:r>
       <w:r w:rsidR="0003726A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">przeprowadzono </w:t>
@@ -1138,232 +1166,252 @@
       <w:r w:rsidR="004B769A" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> uwag </w:t>
       </w:r>
       <w:r w:rsidR="004B769A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="004B769A" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wniosków.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792E80B0" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
-[...49 lines deleted...]
-    <w:p w14:paraId="4AFBB2E4" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="7CBB5A9F" w14:textId="77777777" w:rsidR="00380F9B" w:rsidRPr="004916DF" w:rsidRDefault="00380F9B" w:rsidP="00380F9B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9084B1" w14:textId="77777777" w:rsidR="00380F9B" w:rsidRPr="004916DF" w:rsidRDefault="00380F9B" w:rsidP="00380F9B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553F48C0" w14:textId="77777777" w:rsidR="00380F9B" w:rsidRDefault="00380F9B" w:rsidP="00380F9B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="350AAF7E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00380F9B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-        <w:t>Dyrektor Wydziału Kontroli</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="007B4D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350AAF7E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="75FB465E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00C23FFF">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FB465E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
-[...23 lines deleted...]
-    <w:p w14:paraId="43C77CEF" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="43C77CEF" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00C23FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5710AF2B" w14:textId="25AD8493" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="5710AF2B" w14:textId="25AD8493" w:rsidR="00D57D6D" w:rsidRPr="007B4D96" w:rsidRDefault="00D57D6D" w:rsidP="00C23FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="007B4D96" w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361CF65D" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00D57D6D" w:rsidP="00D527A5">
+    <w:p w14:paraId="361CF65D" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00D57D6D" w:rsidP="00C23FFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
@@ -1400,51 +1448,51 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
@@ -1633,51 +1681,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7F29DEAA" w14:textId="77777777" w:rsidR="00AE2646" w:rsidRDefault="00AE2646">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1073F74A" w14:textId="77777777" w:rsidR="00AE2646" w:rsidRDefault="00AE2646">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4F7CFA02" w14:textId="77777777" w:rsidR="007B4D96" w:rsidRDefault="00AE2646">
+  <w:p w14:paraId="4F7CFA02" w14:textId="77777777" w:rsidR="007B4D96" w:rsidRDefault="00380F9B">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="60AEBCE0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5423,53 +5471,53 @@
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5713,50 +5761,51 @@
     <w:rsid w:val="00324B2A"/>
     <w:rsid w:val="00326933"/>
     <w:rsid w:val="00331A61"/>
     <w:rsid w:val="00331DFF"/>
     <w:rsid w:val="00331E60"/>
     <w:rsid w:val="00332C13"/>
     <w:rsid w:val="003379D5"/>
     <w:rsid w:val="00340A6B"/>
     <w:rsid w:val="00342A75"/>
     <w:rsid w:val="003431B1"/>
     <w:rsid w:val="003434D7"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00344881"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00347633"/>
     <w:rsid w:val="00351E56"/>
     <w:rsid w:val="00354846"/>
     <w:rsid w:val="00357006"/>
     <w:rsid w:val="0036181E"/>
     <w:rsid w:val="00366700"/>
     <w:rsid w:val="00367D25"/>
     <w:rsid w:val="00372260"/>
     <w:rsid w:val="0037506B"/>
     <w:rsid w:val="00376290"/>
     <w:rsid w:val="003770CC"/>
+    <w:rsid w:val="00380F9B"/>
     <w:rsid w:val="0038348B"/>
     <w:rsid w:val="003854FD"/>
     <w:rsid w:val="00387CEB"/>
     <w:rsid w:val="00393EC9"/>
     <w:rsid w:val="003947DC"/>
     <w:rsid w:val="00394E73"/>
     <w:rsid w:val="00396A36"/>
     <w:rsid w:val="0039738E"/>
     <w:rsid w:val="003A4C12"/>
     <w:rsid w:val="003A59F1"/>
     <w:rsid w:val="003A65ED"/>
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003C20A2"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D1310"/>
     <w:rsid w:val="003D15AD"/>
     <w:rsid w:val="003D2201"/>
@@ -6326,50 +6375,51 @@
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC4946"/>
     <w:rsid w:val="00BC4C9F"/>
     <w:rsid w:val="00BC67F5"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD05C5"/>
     <w:rsid w:val="00BD33FC"/>
     <w:rsid w:val="00BD3C83"/>
     <w:rsid w:val="00BD537A"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BD7511"/>
     <w:rsid w:val="00BE1754"/>
     <w:rsid w:val="00BE5044"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BE57F0"/>
     <w:rsid w:val="00C01E4B"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03111"/>
     <w:rsid w:val="00C03C66"/>
     <w:rsid w:val="00C03F70"/>
     <w:rsid w:val="00C11061"/>
     <w:rsid w:val="00C11A61"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C2127D"/>
+    <w:rsid w:val="00C23FFF"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C32E2E"/>
     <w:rsid w:val="00C339FC"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C41AE5"/>
     <w:rsid w:val="00C45412"/>
     <w:rsid w:val="00C45D6A"/>
     <w:rsid w:val="00C460DA"/>
     <w:rsid w:val="00C46382"/>
     <w:rsid w:val="00C46432"/>
     <w:rsid w:val="00C518E8"/>
     <w:rsid w:val="00C532D2"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C55EF5"/>
     <w:rsid w:val="00C6173B"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C629BF"/>
     <w:rsid w:val="00C6486F"/>
     <w:rsid w:val="00C66DBF"/>
     <w:rsid w:val="00C66DEB"/>
     <w:rsid w:val="00C67456"/>
     <w:rsid w:val="00C71233"/>
     <w:rsid w:val="00C718C8"/>
     <w:rsid w:val="00C73B5F"/>
     <w:rsid w:val="00C74063"/>
@@ -9314,79 +9364,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6793AF8-2438-4371-B31F-21BA1E137786}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB990AD7-A569-468A-8E64-8348FBEC877E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>294</Words>
-  <Characters>1768</Characters>
+  <Words>276</Words>
+  <Characters>1806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2058</CharactersWithSpaces>
+  <CharactersWithSpaces>2078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>