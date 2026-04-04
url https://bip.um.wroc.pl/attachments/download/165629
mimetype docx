--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00E91A3C" w:rsidRDefault="00E57C5B" w:rsidP="00316962">
+    <w:p w:rsidR="00E91A3C" w:rsidRDefault="00E57C5B" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="00E07077">
         <w:rPr>
@@ -119,271 +119,268 @@
       </w:r>
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0098714C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRDefault="00E07077" w:rsidP="002833F4">
+    <w:p w:rsidR="00793E64" w:rsidRDefault="00E07077" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al. Lotników Polskich nr 134</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E07077" w:rsidRPr="00316962" w:rsidRDefault="00E07077" w:rsidP="002833F4">
+    <w:p w:rsidR="00E07077" w:rsidRPr="00316962" w:rsidRDefault="00E07077" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>21-040 Świdnik</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00316962">
-[...41 lines deleted...]
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
+        <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00E07077">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>9 stycznia 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...7 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00E07077" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07077">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00617B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00E07077" w:rsidP="00AC6522">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00137210</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy z dnia 20 czerwca 1997 r. Prawo o ruchu drogowym</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
@@ -438,51 +435,51 @@
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>251)</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97" w:rsidRPr="004C4C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– zwanej dalej ustawą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę,</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
@@ -544,185 +541,185 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wskazanym adresem wykonywania działalności: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E07077">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małopanewska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E07077">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, 54-212 Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za okres od 2</w:t>
       </w:r>
       <w:r w:rsidR="00E07077">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -774,51 +771,51 @@
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00E07077">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00E07077">
@@ -880,342 +877,356 @@
       <w:r w:rsidR="007412DA" w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00CF3F88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009672F9" w:rsidRPr="00A719E1" w:rsidRDefault="009672F9" w:rsidP="00A719E1">
+    <w:p w:rsidR="009672F9" w:rsidRPr="00A719E1" w:rsidRDefault="009672F9" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C07E97" w:rsidRDefault="005331BF" w:rsidP="00316962">
+    <w:p w:rsidR="00C07E97" w:rsidRDefault="005331BF" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wskazanej w protokole kontroli nie stwierdzono niezgodności i nieprawidłowości.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005331BF" w:rsidRPr="00316962" w:rsidRDefault="00C07E97" w:rsidP="00316962">
+    <w:p w:rsidR="005331BF" w:rsidRPr="00316962" w:rsidRDefault="00C07E97" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe</w:t>
       </w:r>
       <w:r w:rsidR="005331BF" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, nie formułuje się uwag i wniosków.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A719E1" w:rsidRDefault="00A719E1" w:rsidP="00A719E1">
+    <w:p w:rsidR="00AC6522" w:rsidRPr="004916DF" w:rsidRDefault="00AC6522" w:rsidP="00AC6522">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC6522" w:rsidRPr="004916DF" w:rsidRDefault="00AC6522" w:rsidP="00AC6522">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC6522" w:rsidRDefault="00AC6522" w:rsidP="00AC6522">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E46750" w:rsidRPr="00EF0E4B" w:rsidRDefault="00E46750" w:rsidP="00AC6522">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00EF0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E46750" w:rsidRPr="00EF0E4B" w:rsidRDefault="00E46750" w:rsidP="00AC6522">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="00AC6522">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o wiadomości: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00AC6522">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3F88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A719E1" w:rsidRDefault="00A719E1" w:rsidP="00A719E1">
-[...188 lines deleted...]
-    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00631AD5">
+    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00AC6522">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D36A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
@@ -1474,51 +1485,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00C0408E" w:rsidRDefault="00C0408E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00C0408E" w:rsidRDefault="00C0408E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AA1F70" w:rsidRDefault="00C0408E">
+  <w:p w:rsidR="00AA1F70" w:rsidRDefault="00AC6522">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3179,51 +3190,51 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3496,50 +3507,51 @@
     <w:rsid w:val="00A04E3A"/>
     <w:rsid w:val="00A115DA"/>
     <w:rsid w:val="00A133A0"/>
     <w:rsid w:val="00A14368"/>
     <w:rsid w:val="00A2401F"/>
     <w:rsid w:val="00A25495"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A57313"/>
     <w:rsid w:val="00A669AE"/>
     <w:rsid w:val="00A67232"/>
     <w:rsid w:val="00A719E1"/>
     <w:rsid w:val="00A733A8"/>
     <w:rsid w:val="00A744F9"/>
     <w:rsid w:val="00A764D1"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A8239C"/>
     <w:rsid w:val="00A86D58"/>
     <w:rsid w:val="00A90909"/>
     <w:rsid w:val="00AA0703"/>
     <w:rsid w:val="00AA1F70"/>
     <w:rsid w:val="00AA7CFB"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AC02B7"/>
     <w:rsid w:val="00AC3598"/>
+    <w:rsid w:val="00AC6522"/>
     <w:rsid w:val="00AD0B48"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD3840"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF2C61"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B104B6"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B1340A"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B2011E"/>
     <w:rsid w:val="00B36145"/>
     <w:rsid w:val="00B370EF"/>
     <w:rsid w:val="00B473E2"/>
     <w:rsid w:val="00B643AB"/>
     <w:rsid w:val="00B71D20"/>
     <w:rsid w:val="00B729C8"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7652D"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B84A19"/>
     <w:rsid w:val="00B85FBC"/>
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B957E0"/>
@@ -4424,50 +4436,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
@@ -4936,67 +4949,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>248</Words>
-  <Characters>1489</Characters>
+  <Words>250</Words>
+  <Characters>1579</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1734</CharactersWithSpaces>
+  <CharactersWithSpaces>1826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>