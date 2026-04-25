--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -8,166 +8,167 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="4B6336E0" w14:textId="77777777" w:rsidR="00F4048F" w:rsidRPr="003C3C4B" w:rsidRDefault="00F4048F" w:rsidP="00D40B23">
-[...57 lines deleted...]
-    <w:p w14:paraId="187A95F3" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="003C3C4B" w:rsidRDefault="003C3C4B" w:rsidP="00D40B23">
+    <w:p w14:paraId="4B6336E0" w14:textId="77777777" w:rsidR="00F4048F" w:rsidRPr="003C3C4B" w:rsidRDefault="00F4048F" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:r w:rsidRPr="003C3C4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3C4B" w:rsidRPr="003C3C4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>GAM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3C4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” sp. z o.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383D0877" w14:textId="77777777" w:rsidR="00BA36D4" w:rsidRPr="003C3C4B" w:rsidRDefault="003C3C4B" w:rsidP="002E141C">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="120" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>ul. Żmigrodzka 249E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187A95F3" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="003C3C4B" w:rsidRDefault="003C3C4B" w:rsidP="002E141C">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3C4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>51</w:t>
       </w:r>
       <w:r w:rsidR="00F4048F" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>129</w:t>
       </w:r>
       <w:r w:rsidR="00F4048F" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D74127" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00D40B23" w:rsidRDefault="00E523B0" w:rsidP="00D40B23">
+    <w:p w14:paraId="31D74127" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00D40B23" w:rsidRDefault="00E523B0" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D40B23" w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -203,51 +204,51 @@
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EB3FA6" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="003C3C4B" w:rsidRDefault="00E523B0" w:rsidP="00D40B23">
+    <w:p w14:paraId="29EB3FA6" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="003C3C4B" w:rsidRDefault="00E523B0" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -267,51 +268,51 @@
       <w:r w:rsidR="003C3C4B" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6559" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F58BE9" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00D40B23" w:rsidRDefault="00EF6559" w:rsidP="00D40B23">
+    <w:p w14:paraId="40F58BE9" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00D40B23" w:rsidRDefault="00EF6559" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="00D40B23" w:rsidRPr="00D40B23">
         <w:rPr>
@@ -325,182 +326,202 @@
       <w:r w:rsidR="0044695B" w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="009E4825" w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270543DC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="270543DC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10091D13" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="10091D13" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
+        <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C3C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C3C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dz. U. z </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AD26B0" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="48AD26B0" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000948C6" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F4048F" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="003C3C4B" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>GAM</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F4048F" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>” sp. z o.o.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wpisanego do </w:t>
       </w:r>
       <w:r w:rsidR="00DB0981" w:rsidRPr="003C3C4B">
         <w:rPr>
@@ -588,126 +609,126 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003C3C4B" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>129</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B1FE09" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="35B1FE09" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086B7FC8" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="086B7FC8" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F11CD56" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="1F11CD56" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FF2022" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="08FF2022" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -794,51 +815,51 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E805B32" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="00D40B23">
+    <w:p w14:paraId="3E805B32" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="003C3C4B" w:rsidRDefault="005A5110" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -930,51 +951,51 @@
       <w:r w:rsidR="004D5B43" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D375265" w14:textId="77777777" w:rsidR="00AD46D7" w:rsidRPr="00165E3E" w:rsidRDefault="004D5B43" w:rsidP="00D40B23">
+    <w:p w14:paraId="5D375265" w14:textId="77777777" w:rsidR="00AD46D7" w:rsidRPr="00165E3E" w:rsidRDefault="004D5B43" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Na </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na</w:t>
@@ -1062,178 +1083,247 @@
       <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidR="00245012" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E60E69A" w14:textId="77777777" w:rsidR="00AD46D7" w:rsidRPr="00165E3E" w:rsidRDefault="00AD46D7" w:rsidP="00D40B23">
+    <w:p w14:paraId="2E60E69A" w14:textId="77777777" w:rsidR="00AD46D7" w:rsidRPr="00165E3E" w:rsidRDefault="00AD46D7" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00165E3E" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567B69BA" w14:textId="77777777" w:rsidR="00165E3E" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="00D40B23">
+    <w:p w14:paraId="567B69BA" w14:textId="77777777" w:rsidR="00165E3E" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>w jednym przypadku nie wpisano liczby kół</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">czym naruszono pkt 21 załącznika nr 4 w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2015 r. poz. 776 ze zmianami oraz</w:t>
-      </w:r>
+        <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>. Dz. U. z 2015 r. poz. 776 ze zmianami oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165E3E">
+        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>t.j. Dz. U. z 2024 r. poz. 141), zwanego dalej rozporządzeniem MTBiG;</w:t>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dz. U. z 2024 r. poz. 141), zwanego dalej rozporządzeniem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5793DEDC" w14:textId="77777777" w:rsidR="00165E3E" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="00D40B23">
+    <w:p w14:paraId="5793DEDC" w14:textId="77777777" w:rsidR="00165E3E" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>w jednym przypadku błędnie określono rok produkcji, czym naruszono pkt 43 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
+        <w:t xml:space="preserve">w jednym przypadku błędnie określono rok produkcji, czym naruszono pkt 43 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED9730A" w14:textId="77777777" w:rsidR="00AD46D7" w:rsidRPr="00165E3E" w:rsidRDefault="00245012" w:rsidP="00D40B23">
+    <w:p w14:paraId="5ED9730A" w14:textId="77777777" w:rsidR="00AD46D7" w:rsidRPr="00165E3E" w:rsidRDefault="00245012" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w rejestrze badań </w:t>
       </w:r>
       <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
@@ -1254,142 +1344,170 @@
       </w:r>
       <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oznaczenia kraju rejestracji, czym naruszono </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk167345032"/>
       <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> odpowiednio – ust. 2 pkt 18 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia MTBiG oraz lit. C objaśnień załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia MTBiG</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> odpowiednio – ust. 2 pkt 18 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz lit. C objaśnień załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD46D7" w:rsidRPr="00165E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00165E3E" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="571F2DA8" w14:textId="77777777" w:rsidR="0094431E" w:rsidRPr="00165E3E" w:rsidRDefault="0094431E" w:rsidP="00D40B23">
+    <w:p w14:paraId="571F2DA8" w14:textId="77777777" w:rsidR="0094431E" w:rsidRPr="00165E3E" w:rsidRDefault="0094431E" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62277CDE" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00165E3E" w:rsidRDefault="001D3188" w:rsidP="00D40B23">
+    <w:p w14:paraId="62277CDE" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00165E3E" w:rsidRDefault="001D3188" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEE2DA3" w14:textId="77777777" w:rsidR="00165E3E" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="00D40B23">
+    <w:p w14:paraId="1FEE2DA3" w14:textId="77777777" w:rsidR="00165E3E" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych pojazdów </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>liczby kół oraz prawidłowego roku produkcji pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5989A7" w14:textId="77777777" w:rsidR="00A93BCF" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="00D40B23">
+    <w:p w14:paraId="0F5989A7" w14:textId="77777777" w:rsidR="00A93BCF" w:rsidRPr="00165E3E" w:rsidRDefault="00165E3E" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0094431E" w:rsidRPr="00165E3E">
@@ -1427,253 +1545,260 @@
       <w:r w:rsidR="0094431E" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> badań </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oraz w zaświadczeniach o przeprowadzonych badaniach technicznych oznaczenia kraju rejestracji</w:t>
       </w:r>
       <w:r w:rsidR="00A93BCF" w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7902916C" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="00D40B23">
+    <w:p w14:paraId="7902916C" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7291E08E" w14:textId="77777777" w:rsidR="00C31932" w:rsidRPr="00D40B23" w:rsidRDefault="00C31932" w:rsidP="00D40B23">
+    <w:p w14:paraId="73F162F4" w14:textId="77777777" w:rsidR="00C52DF6" w:rsidRPr="004916DF" w:rsidRDefault="00C52DF6" w:rsidP="00C52DF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="360" w:line="336" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t>Z upoważnienia Prezydenta</w:t>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61609F65" w14:textId="77777777" w:rsidR="00C31932" w:rsidRPr="00D40B23" w:rsidRDefault="00C31932" w:rsidP="001F7A39">
+    <w:p w14:paraId="0E6E15B7" w14:textId="77777777" w:rsidR="00C52DF6" w:rsidRPr="004916DF" w:rsidRDefault="00C52DF6" w:rsidP="00C52DF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
-[...14 lines deleted...]
-      </w:r>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3043D6B0" w14:textId="77777777" w:rsidR="00C52DF6" w:rsidRDefault="00C52DF6" w:rsidP="00C52DF6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0982F898" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="00C52DF6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-        <w:t>Julia Kalicińska</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CFD09D" w14:textId="77777777" w:rsidR="00C31932" w:rsidRPr="00D40B23" w:rsidRDefault="00C31932" w:rsidP="00D40B23">
-[...21 lines deleted...]
-    <w:p w14:paraId="0982F898" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="00D40B23">
+    <w:p w14:paraId="0087A5BB" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="002E141C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0087A5BB" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="00D40B23">
-[...23 lines deleted...]
-    <w:p w14:paraId="6EEDA77C" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="00D40B23">
+    <w:p w14:paraId="6EEDA77C" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3F34DD" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="00D40B23">
+    <w:p w14:paraId="2E3F34DD" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00D40B23" w:rsidRDefault="001D3188" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DBC831" w14:textId="77777777" w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="00D40B23">
+    <w:p w14:paraId="49DBC831" w14:textId="77777777" w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="002E141C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D3188" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -1727,51 +1852,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
@@ -1946,51 +2071,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5258D30A" w14:textId="77777777" w:rsidR="001200D6" w:rsidRDefault="001200D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3BC1E00E" w14:textId="77777777" w:rsidR="001200D6" w:rsidRDefault="001200D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="61321D50" w14:textId="77777777" w:rsidR="00033B2D" w:rsidRDefault="001200D6">
+  <w:p w14:paraId="61321D50" w14:textId="77777777" w:rsidR="00033B2D" w:rsidRDefault="00C52DF6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6443DE6D">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6644,52 +6769,53 @@
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6800,50 +6926,51 @@
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262A05"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="00271F92"/>
     <w:rsid w:val="002733F1"/>
     <w:rsid w:val="00275F40"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="002911B6"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002A2EBC"/>
     <w:rsid w:val="002A39B4"/>
     <w:rsid w:val="002A6DD5"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C095F"/>
     <w:rsid w:val="002C39C1"/>
     <w:rsid w:val="002D1C0E"/>
     <w:rsid w:val="002D67D8"/>
+    <w:rsid w:val="002E141C"/>
     <w:rsid w:val="002E305A"/>
     <w:rsid w:val="002F04D4"/>
     <w:rsid w:val="002F0B83"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F3D70"/>
     <w:rsid w:val="002F445D"/>
     <w:rsid w:val="002F5DDB"/>
     <w:rsid w:val="00302DCE"/>
     <w:rsid w:val="003116AE"/>
     <w:rsid w:val="00316C1F"/>
     <w:rsid w:val="0032025E"/>
     <w:rsid w:val="00321067"/>
     <w:rsid w:val="00321BC8"/>
     <w:rsid w:val="00323052"/>
     <w:rsid w:val="00323695"/>
     <w:rsid w:val="00331CC4"/>
     <w:rsid w:val="00331E60"/>
     <w:rsid w:val="003413F6"/>
     <w:rsid w:val="003441B3"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00345E15"/>
     <w:rsid w:val="0036290E"/>
     <w:rsid w:val="003663C6"/>
     <w:rsid w:val="00372B51"/>
@@ -7196,50 +7323,51 @@
     <w:rsid w:val="00BB589E"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC745B"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BD716E"/>
     <w:rsid w:val="00BE4CBF"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BF4678"/>
     <w:rsid w:val="00BF78D2"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03DA5"/>
     <w:rsid w:val="00C10384"/>
     <w:rsid w:val="00C11F74"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C2296F"/>
     <w:rsid w:val="00C24DA2"/>
     <w:rsid w:val="00C2653C"/>
     <w:rsid w:val="00C31932"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C500DF"/>
     <w:rsid w:val="00C506C3"/>
     <w:rsid w:val="00C52A5D"/>
+    <w:rsid w:val="00C52DF6"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C546D6"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C67132"/>
     <w:rsid w:val="00C77119"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CA5697"/>
     <w:rsid w:val="00CA5A4A"/>
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CB4A0B"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CC2CE2"/>
     <w:rsid w:val="00CC3933"/>
     <w:rsid w:val="00CC6708"/>
     <w:rsid w:val="00CD0596"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CE1EC8"/>
     <w:rsid w:val="00CE3C14"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D04E8E"/>
     <w:rsid w:val="00D05152"/>
@@ -9814,79 +9942,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{436E9788-3B1E-445A-BCE9-D73E713E3AFC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF2E836-E619-46C9-B4CA-E92364DD89A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>497</Words>
-  <Characters>2988</Characters>
+  <Words>489</Words>
+  <Characters>3016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>25</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3479</CharactersWithSpaces>
+  <CharactersWithSpaces>3499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>