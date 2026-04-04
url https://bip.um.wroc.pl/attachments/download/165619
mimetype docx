--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -8,181 +8,183 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5B4AF077" w14:textId="7BC703BB" w:rsidR="003B4CAC" w:rsidRDefault="003B4CAC" w:rsidP="00B161EB">
-[...36 lines deleted...]
-    <w:p w14:paraId="002F856C" w14:textId="0F2A72FF" w:rsidR="00536E3B" w:rsidRPr="000A3023" w:rsidRDefault="003B4CAC" w:rsidP="005A1094">
+    <w:p w14:paraId="5B4AF077" w14:textId="7BC703BB" w:rsidR="003B4CAC" w:rsidRDefault="003B4CAC" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="324" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:highlight w:val="yellow"/>
-[...37 lines deleted...]
-        <w:t>i</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1E2F24" w14:textId="77777777" w:rsidR="00BA36D4" w:rsidRPr="000A3023" w:rsidRDefault="000A3023" w:rsidP="00B161EB">
-[...19 lines deleted...]
-    <w:p w14:paraId="330346AE" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="000A3023" w:rsidP="00B161EB">
+    <w:p w14:paraId="3152005A" w14:textId="2BA45B2F" w:rsidR="003B4CAC" w:rsidRPr="003B4CAC" w:rsidRDefault="003B4CAC" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="324" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zdzisław Dunajski</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F856C" w14:textId="0F2A72FF" w:rsidR="00536E3B" w:rsidRPr="000A3023" w:rsidRDefault="003B4CAC" w:rsidP="00BC792E">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="0" w:after="0" w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F655B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>''</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3023" w:rsidRPr="004F655B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DUNAJSCY AUTO SERWIS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk187826921"/>
+      <w:r w:rsidR="000A3023" w:rsidRPr="004F655B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>''</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="000A3023" w:rsidRPr="004F655B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zdzisław Dunajsk</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3023">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1E2F24" w14:textId="77777777" w:rsidR="00BA36D4" w:rsidRPr="000A3023" w:rsidRDefault="000A3023" w:rsidP="00BC792E">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="120" w:after="0" w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F655B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>ul. Krzemowa nr 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330346AE" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="000A3023" w:rsidP="00BC792E">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="0" w:after="0" w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F655B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>55-003 Nadolice Wielkie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBB57D5" w14:textId="05F1558D" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="00E523B0" w:rsidP="00B161EB">
+    <w:p w14:paraId="1FBB57D5" w14:textId="05F1558D" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="00E523B0" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="324" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="000A7621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32007">
         <w:rPr>
@@ -219,51 +221,51 @@
       <w:r w:rsidRPr="000A7621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="000A7621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712538F4" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="00E523B0" w:rsidP="00B161EB">
+    <w:p w14:paraId="712538F4" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="00E523B0" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -283,166 +285,184 @@
       <w:r w:rsidR="000A3023" w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6559" w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C06D9C8" w14:textId="51E40C3F" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="00A656CD" w:rsidP="00B161EB">
+    <w:p w14:paraId="3C06D9C8" w14:textId="51E40C3F" w:rsidR="00E523B0" w:rsidRPr="000A3023" w:rsidRDefault="00A656CD" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A656CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00006131/2025/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDDB248" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="000A3023" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="6DDDB248" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="000A3023" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="000A3023" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="000A3023" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
+        <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A3023">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A3023">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dz. U. z </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA" w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA" w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E262FF" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="37E262FF" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="324" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="000A3023">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -479,51 +499,67 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ewidencyjnym DW/</w:t>
       </w:r>
       <w:r w:rsidR="000A3023" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>107</w:t>
       </w:r>
       <w:r w:rsidR="00DB0981" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym adresem w</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym adresem w</w:t>
       </w:r>
       <w:r w:rsidR="002A6DD5" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nia działalności: </w:t>
       </w:r>
       <w:r w:rsidR="000A3023" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al. Tadeusza Boya-Żeleńskiego nr 55</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -545,169 +581,169 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000A3023" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>160</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA1C38" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
       <w:r w:rsidR="00186348" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wadzenia wymaganej dokumentacji,</w:t>
       </w:r>
       <w:r w:rsidR="00E82CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E00363B" w14:textId="16C3C2C3" w:rsidR="005A5110" w:rsidRPr="00E82CFD" w:rsidRDefault="00186348" w:rsidP="00B161EB">
+    <w:p w14:paraId="2E00363B" w14:textId="16C3C2C3" w:rsidR="005A5110" w:rsidRPr="00E82CFD" w:rsidRDefault="00186348" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za okres </w:t>
       </w:r>
       <w:r w:rsidR="00F74FCD" w:rsidRPr="00E82CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">od </w:t>
@@ -754,51 +790,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>06</w:t>
       </w:r>
       <w:r w:rsidR="00F74FCD" w:rsidRPr="00E82CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 r</w:t>
       </w:r>
       <w:r w:rsidR="00E82CFD" w:rsidRPr="00E82CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592D45D5" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="000A3023" w:rsidRDefault="005A5110" w:rsidP="00B161EB">
+    <w:p w14:paraId="592D45D5" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="000A3023" w:rsidRDefault="005A5110" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -914,71 +950,71 @@
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DCD266" w14:textId="77777777" w:rsidR="004D5B43" w:rsidRPr="000A3023" w:rsidRDefault="004D5B43" w:rsidP="00B161EB">
+    <w:p w14:paraId="38DCD266" w14:textId="77777777" w:rsidR="004D5B43" w:rsidRPr="000A3023" w:rsidRDefault="004D5B43" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72185F7A" w14:textId="6375B912" w:rsidR="00E82CFD" w:rsidRDefault="004D5B43" w:rsidP="00B161EB">
+    <w:p w14:paraId="72185F7A" w14:textId="6375B912" w:rsidR="00E82CFD" w:rsidRDefault="004D5B43" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76DC7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego diagnosta</w:t>
       </w:r>
       <w:r w:rsidR="000A3023" w:rsidRPr="00A76DC7">
@@ -1180,51 +1216,51 @@
       <w:r w:rsidR="00D5490D" w:rsidRPr="00D5490D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00D5490D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Dz. U. z 2006 r. Nr 40, poz. 275)</w:t>
       </w:r>
       <w:r w:rsidR="009C0CA9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w związku z art. 83 ust. 3 pkt 4 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3649C2BA" w14:textId="4E2CF337" w:rsidR="00451ABC" w:rsidRPr="006E153E" w:rsidRDefault="00E85213" w:rsidP="00B161EB">
+    <w:p w14:paraId="3649C2BA" w14:textId="4E2CF337" w:rsidR="00451ABC" w:rsidRPr="006E153E" w:rsidRDefault="00E85213" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nie</w:t>
       </w:r>
       <w:r w:rsidR="006E153E">
@@ -1315,207 +1351,276 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32007">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">okresowego pojazdu </w:t>
       </w:r>
       <w:r w:rsidR="006E153E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usterki niebezpiecznej, czym naruszono § 6 ust. 3 rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="006E153E" w:rsidRPr="006E153E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami - zwanego dalej rozporządzeniem MTBiG)</w:t>
+        <w:t>Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E153E" w:rsidRPr="006E153E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E153E" w:rsidRPr="006E153E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dz. U. z 2024 r. poz. 141 ze zmianami - zwanego dalej rozporządzeniem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E153E" w:rsidRPr="006E153E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E153E" w:rsidRPr="006E153E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006E153E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7920FE6A" w14:textId="77777777" w:rsidR="004337AB" w:rsidRPr="00CA1C38" w:rsidRDefault="004337AB" w:rsidP="00B161EB">
+    <w:p w14:paraId="7920FE6A" w14:textId="77777777" w:rsidR="004337AB" w:rsidRPr="00CA1C38" w:rsidRDefault="004337AB" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji ośmiu okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CD305B" w14:textId="6B1EA56C" w:rsidR="004337AB" w:rsidRPr="00CA1C38" w:rsidRDefault="004337AB" w:rsidP="00B161EB">
+    <w:p w14:paraId="01CD305B" w14:textId="6B1EA56C" w:rsidR="004337AB" w:rsidRPr="00CA1C38" w:rsidRDefault="004337AB" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku nie wpisano liczby kół, czym naruszono pkt 21 załącznika nr 4 w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk187829759"/>
       <w:r w:rsidR="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzen</w:t>
       </w:r>
       <w:r w:rsidR="00483409">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ia</w:t>
       </w:r>
       <w:r w:rsidR="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MTBiG</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="37C4D2AC" w14:textId="4DDB8EFB" w:rsidR="004337AB" w:rsidRPr="00CA1C38" w:rsidRDefault="004337AB" w:rsidP="00B161EB">
-[...31 lines deleted...]
-    <w:p w14:paraId="14D2F27F" w14:textId="77777777" w:rsidR="004337AB" w:rsidRPr="00B804DC" w:rsidRDefault="00CA1C38" w:rsidP="005A1094">
+    <w:p w14:paraId="37C4D2AC" w14:textId="4DDB8EFB" w:rsidR="004337AB" w:rsidRPr="00CA1C38" w:rsidRDefault="004337AB" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="324" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1C38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>w dwóch przypadkach w rubryce „Dodatkowe informacje” wpisano inne informacje niż dotyczące dodatkowego wyposażenia pojazdu, czym naruszono objaśnienia załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG</w:t>
-      </w:r>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1C38" w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pięciu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przypadkach nie wpisano rozstawu kół, czym naruszono pkt 24 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D2F27F" w14:textId="77777777" w:rsidR="004337AB" w:rsidRPr="00B804DC" w:rsidRDefault="00CA1C38" w:rsidP="00BC792E">
+      <w:pPr>
+        <w:pStyle w:val="11Trescpisma"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w dwóch przypadkach w rubryce „Dodatkowe informacje” wpisano inne informacje niż dotyczące dodatkowego wyposażenia pojazdu, czym naruszono objaśnienia załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA1C38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B804DC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7BADACBA" w14:textId="77777777" w:rsidR="00B804DC" w:rsidRPr="00B804DC" w:rsidRDefault="00B804DC" w:rsidP="00B161EB">
+    <w:p w14:paraId="7BADACBA" w14:textId="77777777" w:rsidR="00B804DC" w:rsidRPr="00B804DC" w:rsidRDefault="00B804DC" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B804DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji jednego dodatkowego badania technicznego pojazdu do nauki jazdy oraz do przeprowadzania egzaminu państwowego, w której w </w:t>
       </w:r>
       <w:r w:rsidR="00E76305" w:rsidRPr="00B804DC">
@@ -1526,54 +1631,72 @@
         </w:rPr>
         <w:t>rejestr</w:t>
       </w:r>
       <w:r w:rsidRPr="00B804DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidR="00E76305" w:rsidRPr="00B804DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> badań, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B804DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>błędnie wpisano symbole rodzaju paliwa, czym naruszono ust. 2 pkt 12 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia MTBiG.</w:t>
+        <w:t xml:space="preserve">błędnie wpisano symbole rodzaju paliwa, czym naruszono ust. 2 pkt 12 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B804DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B804DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C85D6C" w14:textId="77777777" w:rsidR="00B804DC" w:rsidRPr="00D11FC4" w:rsidRDefault="00B804DC" w:rsidP="00B161EB">
+    <w:p w14:paraId="50C85D6C" w14:textId="77777777" w:rsidR="00B804DC" w:rsidRPr="00D11FC4" w:rsidRDefault="00B804DC" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaewidencjonowaniu, w </w:t>
       </w:r>
       <w:r>
@@ -1587,166 +1710,184 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ach</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, okresowego i dodatkowego badania technicznego tego samego pojazdu pod jedną pozycją w rejestrze badań, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowych badań technicznych, natomiast brak jest danych o przeprowadzonych badaniach dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B4C9D5" w14:textId="77777777" w:rsidR="004337AB" w:rsidRDefault="00B804DC" w:rsidP="00B161EB">
+    <w:p w14:paraId="31B4C9D5" w14:textId="77777777" w:rsidR="004337AB" w:rsidRDefault="00B804DC" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00A76DC7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAFC2CC" w14:textId="3B52DBB1" w:rsidR="00A76DC7" w:rsidRPr="00F97891" w:rsidRDefault="00A76DC7" w:rsidP="00B161EB">
+    <w:p w14:paraId="7FAFC2CC" w14:textId="3B52DBB1" w:rsidR="00A76DC7" w:rsidRPr="00F97891" w:rsidRDefault="00A76DC7" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ustaleniu, w jednym przypadku, że badanie techniczne </w:t>
       </w:r>
       <w:r w:rsidR="005C6D43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pojazdu przeznaczonego </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>do wykonywania czynności na drodze, było badaniem okresowym i dodatkowym zamiast wyłącznie okresowym, czym naruszono § 2 ust. 1 pkt 4 rozporządzenia MTBiG.</w:t>
+        <w:t xml:space="preserve">do wykonywania czynności na drodze, było badaniem okresowym i dodatkowym zamiast wyłącznie okresowym, czym naruszono § 2 ust. 1 pkt 4 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F97891">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F97891">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D104D2" w14:textId="77777777" w:rsidR="0094431E" w:rsidRPr="00F97891" w:rsidRDefault="0094431E" w:rsidP="00B161EB">
+    <w:p w14:paraId="14D104D2" w14:textId="77777777" w:rsidR="0094431E" w:rsidRPr="00F97891" w:rsidRDefault="0094431E" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B2B7BE" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F97891" w:rsidRDefault="001D3188" w:rsidP="00B161EB">
+    <w:p w14:paraId="31B2B7BE" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F97891" w:rsidRDefault="001D3188" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303FCA7E" w14:textId="5106B62E" w:rsidR="002551EF" w:rsidRDefault="0094431E" w:rsidP="00B161EB">
+    <w:p w14:paraId="303FCA7E" w14:textId="5106B62E" w:rsidR="002551EF" w:rsidRDefault="0094431E" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykonywanie bada</w:t>
       </w:r>
       <w:r w:rsidR="002551EF" w:rsidRPr="00F97891">
@@ -1816,425 +1957,450 @@
       <w:r w:rsidR="002551EF" w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wyposażenia</w:t>
       </w:r>
       <w:r w:rsidR="005D772E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontrolno-pomiarowego</w:t>
       </w:r>
       <w:r w:rsidR="002551EF" w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> odnotowanego w protokole ze sprawdzenia stacji.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51003D7F" w14:textId="158F9E16" w:rsidR="00451ABC" w:rsidRPr="00451ABC" w:rsidRDefault="009A7164" w:rsidP="00B161EB">
+    <w:p w14:paraId="51003D7F" w14:textId="158F9E16" w:rsidR="00451ABC" w:rsidRPr="00451ABC" w:rsidRDefault="009A7164" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatrzymywanie dowodów rejestracyjnych w przypadku stwierdzenia </w:t>
       </w:r>
       <w:r w:rsidR="00451ABC" w:rsidRPr="00451ABC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usterki </w:t>
       </w:r>
       <w:r w:rsidR="005D772E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niebezpiecznej</w:t>
       </w:r>
       <w:r w:rsidR="0033615B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A480EC7" w14:textId="27782103" w:rsidR="00D13FA9" w:rsidRPr="00607DB4" w:rsidRDefault="002551EF" w:rsidP="00B161EB">
+    <w:p w14:paraId="1A480EC7" w14:textId="27782103" w:rsidR="00D13FA9" w:rsidRPr="00607DB4" w:rsidRDefault="002551EF" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych pojazdów liczby i rozstawu kół </w:t>
       </w:r>
       <w:r w:rsidR="00D13FA9" w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oraz właściwych informacji</w:t>
       </w:r>
       <w:r w:rsidR="00D13FA9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46974821" w14:textId="77833EA0" w:rsidR="00607DB4" w:rsidRPr="00D13FA9" w:rsidRDefault="00C97C34" w:rsidP="00B161EB">
+    <w:p w14:paraId="46974821" w14:textId="77833EA0" w:rsidR="00607DB4" w:rsidRPr="00D13FA9" w:rsidRDefault="00C97C34" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w rejestrze badań, zgodnie ze stanem faktycznym, prawidłowych symboli rodzajów paliwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596BBB50" w14:textId="77777777" w:rsidR="00D908A4" w:rsidRPr="00D908A4" w:rsidRDefault="00D908A4" w:rsidP="00B161EB">
+    <w:p w14:paraId="596BBB50" w14:textId="77777777" w:rsidR="00D908A4" w:rsidRPr="00D908A4" w:rsidRDefault="00D908A4" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D908A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FDCFCC" w14:textId="77777777" w:rsidR="00F97891" w:rsidRPr="00F97891" w:rsidRDefault="00F97891" w:rsidP="00B161EB">
+    <w:p w14:paraId="14FDCFCC" w14:textId="77777777" w:rsidR="00F97891" w:rsidRPr="00F97891" w:rsidRDefault="00F97891" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ustalanie prawidłowego rodzaju badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68196F84" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00B161EB">
+    <w:p w14:paraId="68196F84" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="160" w:after="240" w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4C5116" w14:textId="77777777" w:rsidR="00D32007" w:rsidRDefault="00D32007" w:rsidP="00B161EB">
+    <w:p w14:paraId="0BCAE894" w14:textId="77777777" w:rsidR="00C9349C" w:rsidRPr="004916DF" w:rsidRDefault="00C9349C" w:rsidP="00C9349C">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="360" w:line="324" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0249359C" w14:textId="34E73598" w:rsidR="00C9349C" w:rsidRPr="004916DF" w:rsidRDefault="00C9349C" w:rsidP="00C9349C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Marta Julia Kaliciń</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Julia</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>ska</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C04EC4C" w14:textId="77777777" w:rsidR="00D32007" w:rsidRPr="00F53D79" w:rsidRDefault="00D32007" w:rsidP="00B161EB">
-[...21 lines deleted...]
-    <w:p w14:paraId="285E4F83" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00B161EB">
+    <w:p w14:paraId="719F34B4" w14:textId="77777777" w:rsidR="00C9349C" w:rsidRDefault="00C9349C" w:rsidP="00C9349C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
       <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285E4F83" w14:textId="03B5C000" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00C9349C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="324" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00B161EB">
+    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00BC792E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00B161EB">
+    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="324" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D4A005" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00B161EB">
+    <w:p w14:paraId="16D4A005" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00A76DC7" w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00B161EB">
+    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00BC792E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="324" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -2288,51 +2454,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
@@ -2507,51 +2673,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="06CF550E" w14:textId="77777777" w:rsidR="00F8547A" w:rsidRDefault="00F8547A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="794C4859" w14:textId="77777777" w:rsidR="00F8547A" w:rsidRDefault="00F8547A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="00F8547A">
+  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="00C9349C">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6AEFF3E3">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5219,52 +5385,53 @@
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5768,77 +5935,79 @@
     <w:rsid w:val="00B663CB"/>
     <w:rsid w:val="00B71D20"/>
     <w:rsid w:val="00B729C8"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7652D"/>
     <w:rsid w:val="00B771A0"/>
     <w:rsid w:val="00B804DC"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B84A19"/>
     <w:rsid w:val="00B85FBC"/>
     <w:rsid w:val="00B8744B"/>
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B92F11"/>
     <w:rsid w:val="00B9465F"/>
     <w:rsid w:val="00B957E0"/>
     <w:rsid w:val="00BA36D4"/>
     <w:rsid w:val="00BA4D50"/>
     <w:rsid w:val="00BA6D2B"/>
     <w:rsid w:val="00BB365B"/>
     <w:rsid w:val="00BB389F"/>
     <w:rsid w:val="00BB4106"/>
     <w:rsid w:val="00BB589E"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC745B"/>
+    <w:rsid w:val="00BC792E"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BD716E"/>
     <w:rsid w:val="00BE4CBF"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BF4678"/>
     <w:rsid w:val="00BF78D2"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03DA5"/>
     <w:rsid w:val="00C05CF7"/>
     <w:rsid w:val="00C10384"/>
     <w:rsid w:val="00C11F74"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C2296F"/>
     <w:rsid w:val="00C24DA2"/>
     <w:rsid w:val="00C2653C"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C506C3"/>
     <w:rsid w:val="00C52A5D"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C546D6"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C67132"/>
     <w:rsid w:val="00C67380"/>
     <w:rsid w:val="00C77119"/>
+    <w:rsid w:val="00C9349C"/>
     <w:rsid w:val="00C97C34"/>
     <w:rsid w:val="00CA1C38"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CA5697"/>
     <w:rsid w:val="00CA5A4A"/>
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CB4A0B"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CC2CE2"/>
     <w:rsid w:val="00CC3933"/>
     <w:rsid w:val="00CC6708"/>
     <w:rsid w:val="00CD0596"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CE1EC8"/>
     <w:rsid w:val="00CE3C14"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D04E8E"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D113AC"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D13FA9"/>
@@ -8398,79 +8567,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266CA50C-B307-4A45-8F3B-367E2B2E3C0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BEBFDC2-8811-4F58-9B84-9B3E28E37D91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>881</Words>
-  <Characters>5292</Characters>
+  <Words>832</Words>
+  <Characters>5361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6161</CharactersWithSpaces>
+  <CharactersWithSpaces>6181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>