--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -7,109 +7,109 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00316962">
+    <w:p w:rsidR="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ASV LIDER sp. z o.o.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="002833F4">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Obrońców Poczty Gdańskiej 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="007412DA" w:rsidP="002833F4">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="007412DA" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
@@ -130,274 +130,273 @@
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00316962">
-[...89 lines deleted...]
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
+        <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00972515">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.202</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00932406">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>grudni</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00617B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="008026B6" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00617B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="008026B6" w:rsidP="00D55EF3">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>081462</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy z dnia 20 czerwca 1997 r. Prawo o ruchu drogowym</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
@@ -452,51 +451,51 @@
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>251)</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97" w:rsidRPr="004C4C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– zwanej dalej ustawą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę,</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
@@ -649,156 +648,156 @@
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00E91A3C">
+    <w:p w:rsidR="00E91A3C" w:rsidRPr="00E91A3C" w:rsidRDefault="00E91A3C" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za okres od 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -810,51 +809,51 @@
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.05.2023 r. do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.05.2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00E91A3C">
@@ -916,287 +915,305 @@
       <w:r w:rsidR="007412DA" w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00CF3F88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009672F9" w:rsidRPr="00A719E1" w:rsidRDefault="009672F9" w:rsidP="00A719E1">
+    <w:p w:rsidR="009672F9" w:rsidRPr="00A719E1" w:rsidRDefault="009672F9" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C07E97" w:rsidRDefault="005331BF" w:rsidP="00316962">
+    <w:p w:rsidR="00C07E97" w:rsidRDefault="005331BF" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wskazanej w protokole kontroli nie stwierdzono niezgodności i nieprawidłowości.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005331BF" w:rsidRPr="00316962" w:rsidRDefault="00C07E97" w:rsidP="00316962">
+    <w:p w:rsidR="005331BF" w:rsidRPr="00316962" w:rsidRDefault="00C07E97" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe</w:t>
       </w:r>
       <w:r w:rsidR="005331BF" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, nie formułuje się uwag i wniosków.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3593" w:rsidRDefault="00DD3593" w:rsidP="00DD3593">
+    <w:p w:rsidR="00F52875" w:rsidRPr="004916DF" w:rsidRDefault="00F52875" w:rsidP="00F52875">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Z upoważnienia Prezydenta</w:t>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokum</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ent podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3593" w:rsidRDefault="00DD3593" w:rsidP="00DD3593">
+    <w:p w:rsidR="00F52875" w:rsidRPr="004916DF" w:rsidRDefault="00F52875" w:rsidP="00F52875">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Kalicińska</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3593" w:rsidRDefault="00DD3593" w:rsidP="00DD3593">
-[...19 lines deleted...]
-    <w:p w:rsidR="00E46750" w:rsidRPr="00EF0E4B" w:rsidRDefault="00E46750" w:rsidP="00E46750">
+    <w:p w:rsidR="00F52875" w:rsidRDefault="00F52875" w:rsidP="00F52875">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EF0E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E46750" w:rsidRPr="00EF0E4B" w:rsidRDefault="00E46750" w:rsidP="00F52875">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46750" w:rsidRPr="00EF0E4B" w:rsidRDefault="00E46750" w:rsidP="00E46750">
+    <w:p w:rsidR="00E46750" w:rsidRPr="00EF0E4B" w:rsidRDefault="00E46750" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF0E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="00E46750">
+    <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00316962">
+    <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00D55EF3">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00E91A3C">
         <w:rPr>
@@ -1209,51 +1226,51 @@
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00CF3F88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00631AD5">
+    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00D55EF3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D36A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
@@ -1512,51 +1529,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0098697B" w:rsidRDefault="0098697B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0098697B" w:rsidRDefault="0098697B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AA1F70" w:rsidRDefault="0098697B">
+  <w:p w:rsidR="00AA1F70" w:rsidRDefault="00F52875">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3217,51 +3234,51 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3611,50 +3628,51 @@
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CB4A0B"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CC2CE2"/>
     <w:rsid w:val="00CC4151"/>
     <w:rsid w:val="00CC6708"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CF3F88"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D17DFF"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D33992"/>
     <w:rsid w:val="00D35A1A"/>
     <w:rsid w:val="00D415C7"/>
     <w:rsid w:val="00D42231"/>
     <w:rsid w:val="00D4495E"/>
     <w:rsid w:val="00D52C98"/>
     <w:rsid w:val="00D54CDA"/>
     <w:rsid w:val="00D55322"/>
+    <w:rsid w:val="00D55EF3"/>
     <w:rsid w:val="00D627A1"/>
     <w:rsid w:val="00D718CB"/>
     <w:rsid w:val="00D81AFC"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D93375"/>
     <w:rsid w:val="00DA02B5"/>
     <w:rsid w:val="00DA3D01"/>
     <w:rsid w:val="00DB382E"/>
     <w:rsid w:val="00DB4662"/>
     <w:rsid w:val="00DB4778"/>
     <w:rsid w:val="00DC191D"/>
     <w:rsid w:val="00DC1D28"/>
     <w:rsid w:val="00DD119B"/>
     <w:rsid w:val="00DD1344"/>
     <w:rsid w:val="00DD3593"/>
     <w:rsid w:val="00DD452D"/>
     <w:rsid w:val="00DD7CFB"/>
     <w:rsid w:val="00DE1FAA"/>
     <w:rsid w:val="00DE6132"/>
     <w:rsid w:val="00DE7626"/>
     <w:rsid w:val="00DF16C6"/>
     <w:rsid w:val="00DF1802"/>
     <w:rsid w:val="00E133EA"/>
     <w:rsid w:val="00E13808"/>
     <w:rsid w:val="00E25E6A"/>
@@ -3671,97 +3689,98 @@
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00EA069B"/>
     <w:rsid w:val="00EA45AF"/>
     <w:rsid w:val="00EA7776"/>
     <w:rsid w:val="00EA7CFF"/>
     <w:rsid w:val="00EB1EFB"/>
     <w:rsid w:val="00EC00ED"/>
     <w:rsid w:val="00EC3A44"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EF287A"/>
     <w:rsid w:val="00EF2CF1"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00F01F1B"/>
     <w:rsid w:val="00F05B95"/>
     <w:rsid w:val="00F119EC"/>
     <w:rsid w:val="00F1628D"/>
     <w:rsid w:val="00F222E4"/>
     <w:rsid w:val="00F22D15"/>
     <w:rsid w:val="00F24AD3"/>
     <w:rsid w:val="00F261E5"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F464B0"/>
     <w:rsid w:val="00F50694"/>
+    <w:rsid w:val="00F52875"/>
     <w:rsid w:val="00F55451"/>
     <w:rsid w:val="00F639B7"/>
     <w:rsid w:val="00F644B1"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F842F5"/>
     <w:rsid w:val="00F84FBC"/>
     <w:rsid w:val="00F86B58"/>
     <w:rsid w:val="00F90B98"/>
     <w:rsid w:val="00FA02F2"/>
     <w:rsid w:val="00FA30DD"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB6391"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC61B3"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD666E"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FF50B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3A0A7E38"/>
+  <w14:docId w14:val="29561CA2"/>
   <w15:docId w15:val="{98E6EAFF-E7F9-4A31-B05E-9565679FE8FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4985,67 +5004,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>260</Words>
-  <Characters>1560</Characters>
+  <Words>251</Words>
+  <Characters>1589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1817</CharactersWithSpaces>
+  <CharactersWithSpaces>1837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>