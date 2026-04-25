--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -8,97 +8,99 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00E63693" w:rsidRDefault="00BA36D4" w:rsidP="006D24EC">
+    <w:p w:rsidR="00E63693" w:rsidRDefault="00BA36D4" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">AUTO MAXI </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536E3B" w:rsidRPr="00E35B0C" w:rsidRDefault="00BA36D4" w:rsidP="006D24EC">
+    <w:p w:rsidR="00536E3B" w:rsidRPr="00E35B0C" w:rsidRDefault="00BA36D4" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W.</w:t>
       </w:r>
       <w:r w:rsidR="00E63693">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pomykała</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidR="00E63693" w:rsidRPr="0035707A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Grabczyk</w:t>
       </w:r>
@@ -124,97 +126,96 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E63693">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sp.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E63693">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA36D4" w:rsidRPr="0035707A" w:rsidRDefault="00BA36D4" w:rsidP="006D24EC">
+    <w:p w:rsidR="00BA36D4" w:rsidRPr="0035707A" w:rsidRDefault="00BA36D4" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035707A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Żmigrodzka nr 185</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00536E3B" w:rsidRDefault="00BA36D4" w:rsidP="006D24EC">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00536E3B" w:rsidRDefault="00BA36D4" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035707A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54-131 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00E22E78">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00573394">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00573394">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC1BDB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -250,51 +251,51 @@
       <w:r w:rsidRPr="00573394">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="00573394">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00573394">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00E22E78">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -322,122 +323,122 @@
       <w:r w:rsidR="00EF6559">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6559">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00EF6559" w:rsidP="00E22E78">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00EF6559" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00068184</w:t>
       </w:r>
       <w:r w:rsidR="0044695B" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="009E4825" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
@@ -461,308 +462,310 @@
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BA36D4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">AUTO MAXI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E63693">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W.Pomykała</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E63693">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E63693">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63693" w:rsidRPr="0035707A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grabczyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E63693" w:rsidRPr="0035707A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Rozwadowska</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63693">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E63693">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sp.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E63693">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E63693">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4B3F" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>A.</w:t>
-[...38 lines deleted...]
-          <w:bCs/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wpisanego do </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0981" w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia, pod numerem</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4B3F" w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ewidencyjnym DW/</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6854">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>057</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0981" w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ze wskazanym adresem w</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6DD5" w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ykonywa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6D2B" w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nia działalności: </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6854" w:rsidRPr="0035707A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ul. Żmigrodzka nr 185, 54-131 Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0B5A" w:rsidRPr="007E0B5A">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4B3F" w:rsidRPr="007E0B5A">
-[...76 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -849,51 +852,51 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="00E22E78">
+    <w:p w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1017,71 +1020,71 @@
       <w:r w:rsidR="004D5B43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D5B43" w:rsidRPr="004D5B43" w:rsidRDefault="004D5B43" w:rsidP="00E22E78">
+    <w:p w:rsidR="004D5B43" w:rsidRPr="004D5B43" w:rsidRDefault="004D5B43" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5B43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D5B43" w:rsidRDefault="004D5B43" w:rsidP="00E22E78">
+    <w:p w:rsidR="004D5B43" w:rsidRDefault="004D5B43" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0A6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nieterminowym złożeniu wniosku o zmianę wpisu w </w:t>
       </w:r>
@@ -1112,85 +1115,85 @@
       <w:r w:rsidRPr="00FD0A6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> diagnost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD0A6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. 83ab ust. 2 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22E78" w:rsidRDefault="004D5B43" w:rsidP="00E22E78">
+    <w:p w:rsidR="00E22E78" w:rsidRDefault="004D5B43" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego diagnosta</w:t>
       </w:r>
       <w:r w:rsidR="00E22E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22E78" w:rsidRDefault="004D5B43" w:rsidP="00E22E78">
+    <w:p w:rsidR="00E22E78" w:rsidRDefault="004D5B43" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie sprawdził</w:t>
       </w:r>
       <w:r w:rsidR="00E22E78">
@@ -1424,51 +1427,51 @@
       <w:r w:rsidR="006143FF" w:rsidRPr="009D5764">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz</w:t>
       </w:r>
       <w:r w:rsidRPr="009D5764">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przedmiotem i zakresem badania określonym w pkt 2.1.1., 2.1.2., 2.1.4., 2.2.1., 2.2.2. i 4.5.2. działu I załącznika nr 1 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00E22E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22E78" w:rsidRDefault="00E22E78" w:rsidP="00E22E78">
+    <w:p w:rsidR="00E22E78" w:rsidRDefault="00E22E78" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bezpodstawnie – ze względu na </w:t>
       </w:r>
       <w:r w:rsidR="000F77EA">
         <w:rPr>
@@ -1513,51 +1516,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie</w:t>
       </w:r>
       <w:r w:rsidRPr="00C313DA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>spełnieniu przez pojazd dodatkowych warunków technicznych dla pojazdów przystosowanych do ciągnięcia przyczepy, czym naruszono § 6 ust. 8 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D5B43" w:rsidRPr="00E22E78" w:rsidRDefault="00E22E78" w:rsidP="00E22E78">
+    <w:p w:rsidR="004D5B43" w:rsidRPr="00E22E78" w:rsidRDefault="00E22E78" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie zamie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1610,51 +1613,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B96484">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D5B43" w:rsidRDefault="004D5B43" w:rsidP="00E22E78">
+    <w:p w:rsidR="004D5B43" w:rsidRDefault="004D5B43" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302D94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokonaniu błędn</w:t>
       </w:r>
       <w:r>
@@ -1805,165 +1808,155 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidRPr="007568F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>błędnie określono rok produkcji, czym naruszono pkt 43 załącznika nr 4 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="0094431E" w:rsidRPr="0094431E" w:rsidRDefault="0094431E" w:rsidP="00E22E78">
+    <w:p w:rsidR="0094431E" w:rsidRPr="0094431E" w:rsidRDefault="0094431E" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="009D5ABB" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="001D3188" w:rsidRPr="009D5ABB" w:rsidRDefault="001D3188" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5ABB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094431E" w:rsidRPr="0094431E" w:rsidRDefault="0094431E" w:rsidP="00E22E78">
+    <w:p w:rsidR="0094431E" w:rsidRPr="0094431E" w:rsidRDefault="0094431E" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Terminowe składanie wniosków o zmianę wpisu w Re</w:t>
-[...9 lines deleted...]
-        <w:t>jestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
+        <w:t>Terminowe składanie wniosków o zmianę wpisu w Rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22E78" w:rsidRDefault="0094431E" w:rsidP="00E22E78">
+    <w:p w:rsidR="00E22E78" w:rsidRDefault="0094431E" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00E22E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A93BCF" w:rsidRDefault="00E22E78" w:rsidP="00E22E78">
+    <w:p w:rsidR="00A93BCF" w:rsidRDefault="00E22E78" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0094431E" w:rsidRPr="0094431E">
@@ -2041,102 +2034,102 @@
       <w:r w:rsidR="00A93BCF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> adnotacji</w:t>
       </w:r>
       <w:r w:rsidR="00A93BCF" w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o stwierdzonych usterkach</w:t>
       </w:r>
       <w:r w:rsidR="00A93BCF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A93BCF" w:rsidRDefault="00A93BCF" w:rsidP="00E22E78">
+    <w:p w:rsidR="00A93BCF" w:rsidRDefault="00A93BCF" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wpisywanie w rejestrze badań informacji dotyczących spełniania </w:t>
       </w:r>
       <w:r w:rsidRPr="00C313DA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przez pojazd dodatkowych warunków technicznych dla pojazdów przystosowanych do ciągnięcia przyczepy</w:t>
       </w:r>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wyłącznie w przypadkach pojazdów wyposażonych w hak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094431E" w:rsidRPr="0094431E" w:rsidRDefault="0094431E" w:rsidP="00E22E78">
+    <w:p w:rsidR="0094431E" w:rsidRPr="0094431E" w:rsidRDefault="0094431E" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumen</w:t>
       </w:r>
       <w:r w:rsidR="006143FF">
@@ -2166,222 +2159,260 @@
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazd</w:t>
       </w:r>
       <w:r w:rsidR="006143FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> prawidłowego roku produkcji (roku kalendarzowego) pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="00E85D00" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="001D3188" w:rsidRPr="00E85D00" w:rsidRDefault="001D3188" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="009A4628" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="007E6564" w:rsidRPr="004916DF" w:rsidRDefault="007E6564" w:rsidP="007E6564">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="009A4628" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="007E6564" w:rsidRPr="004916DF" w:rsidRDefault="007E6564" w:rsidP="007E6564">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Kalicińska</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="009A4628" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
-[...13 lines deleted...]
-    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="007E6564" w:rsidRDefault="007E6564" w:rsidP="007E6564">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="007E6564">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00494F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="00340274">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="001D3188" w:rsidRPr="00494F66" w:rsidRDefault="001D3188" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="00E22E78">
+    <w:p w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="00340274">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D3188" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -2449,51 +2480,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="008747D4" w:rsidRPr="004D6885" w:rsidRDefault="008747D4">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -2640,51 +2671,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00BC0396" w:rsidRDefault="00BC0396">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00BC0396" w:rsidRDefault="00BC0396">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008747D4" w:rsidRDefault="00BC0396">
+  <w:p w:rsidR="008747D4" w:rsidRDefault="007E6564">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3619,53 +3650,53 @@
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3781,50 +3812,51 @@
     <w:rsid w:val="002A2EBC"/>
     <w:rsid w:val="002A39B4"/>
     <w:rsid w:val="002A6DD5"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C095F"/>
     <w:rsid w:val="002C39C1"/>
     <w:rsid w:val="002D67D8"/>
     <w:rsid w:val="002E305A"/>
     <w:rsid w:val="002F04D4"/>
     <w:rsid w:val="002F0B83"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F3D70"/>
     <w:rsid w:val="002F445D"/>
     <w:rsid w:val="002F5DDB"/>
     <w:rsid w:val="00302DCE"/>
     <w:rsid w:val="00316C1F"/>
     <w:rsid w:val="0032025E"/>
     <w:rsid w:val="00321067"/>
     <w:rsid w:val="00321BC8"/>
     <w:rsid w:val="00323052"/>
     <w:rsid w:val="00323695"/>
     <w:rsid w:val="00331CC4"/>
     <w:rsid w:val="00331E60"/>
+    <w:rsid w:val="00340274"/>
     <w:rsid w:val="003413F6"/>
     <w:rsid w:val="003441B3"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00345E15"/>
     <w:rsid w:val="0036290E"/>
     <w:rsid w:val="003663C6"/>
     <w:rsid w:val="00372B51"/>
     <w:rsid w:val="00374D4E"/>
     <w:rsid w:val="0037506B"/>
     <w:rsid w:val="003847AB"/>
     <w:rsid w:val="003854FD"/>
     <w:rsid w:val="003879A4"/>
     <w:rsid w:val="00396B80"/>
     <w:rsid w:val="003A4E2F"/>
     <w:rsid w:val="003A7BF8"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003B7D76"/>
     <w:rsid w:val="003C59DA"/>
     <w:rsid w:val="003C6192"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E1181"/>
     <w:rsid w:val="003E5063"/>
@@ -3957,50 +3989,51 @@
     <w:rsid w:val="00743C69"/>
     <w:rsid w:val="00750315"/>
     <w:rsid w:val="007558D2"/>
     <w:rsid w:val="007567B4"/>
     <w:rsid w:val="007621C9"/>
     <w:rsid w:val="00765D63"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="007B25A8"/>
     <w:rsid w:val="007B57FA"/>
     <w:rsid w:val="007B6425"/>
     <w:rsid w:val="007B79C9"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007C26CA"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C406F"/>
     <w:rsid w:val="007C466D"/>
     <w:rsid w:val="007C767D"/>
     <w:rsid w:val="007C79AF"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D6723"/>
     <w:rsid w:val="007E0B5A"/>
+    <w:rsid w:val="007E6564"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F164D"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F19F2"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2263"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F499A"/>
     <w:rsid w:val="00802288"/>
     <w:rsid w:val="00802E96"/>
     <w:rsid w:val="00804128"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00820281"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="0082281F"/>
     <w:rsid w:val="0082719F"/>
     <w:rsid w:val="008520D7"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="0086303C"/>
     <w:rsid w:val="00864D2A"/>
     <w:rsid w:val="008718A9"/>
     <w:rsid w:val="008747D4"/>
     <w:rsid w:val="00875E62"/>
@@ -4315,50 +4348,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="75415E1C"/>
   <w15:docId w15:val="{A326F4FD-466D-4145-B12E-50AB9A477E00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5581,79 +5615,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1C84090-69B6-4046-AADE-28DF6745D771}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75087751-25F7-4A8F-9075-6DDF7B33CE8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>686</Words>
-  <Characters>4120</Characters>
+  <Words>653</Words>
+  <Characters>4240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4797</CharactersWithSpaces>
+  <CharactersWithSpaces>4884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>