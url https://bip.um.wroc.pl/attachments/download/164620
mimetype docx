--- v0 (2025-10-10)
+++ v1 (2026-04-25)
@@ -6,106 +6,106 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0F082210" w14:textId="386E2B4B" w:rsidR="00A1221C" w:rsidRDefault="00A6174E" w:rsidP="00DB22AA">
+    <w:p w14:paraId="0F082210" w14:textId="386E2B4B" w:rsidR="00A1221C" w:rsidRDefault="00A6174E" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk182555473"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="00A6174E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AUTO GROUP POLSKA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0AE4C45E" w14:textId="6EAD7255" w:rsidR="00C01E4B" w:rsidRPr="00A6174E" w:rsidRDefault="00F212FF" w:rsidP="00DB22AA">
+    <w:p w14:paraId="0AE4C45E" w14:textId="6EAD7255" w:rsidR="00C01E4B" w:rsidRPr="00A6174E" w:rsidRDefault="00F212FF" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6174E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054E0E56" w14:textId="01BB8B12" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="00D61037" w:rsidP="00DB22AA">
+    <w:p w14:paraId="054E0E56" w14:textId="01BB8B12" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="00D61037" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al.</w:t>
       </w:r>
       <w:r w:rsidR="00A1221C" w:rsidRPr="00A1221C">
         <w:rPr>
@@ -122,51 +122,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="00484F9C" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A1221C" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E88B7F6" w14:textId="391BF60A" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="00237557" w:rsidP="00DB22AA">
+    <w:p w14:paraId="1E88B7F6" w14:textId="391BF60A" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="00237557" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A1221C" w:rsidRPr="00A1221C">
         <w:rPr>
@@ -192,55 +192,54 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>015</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E060D1D" w14:textId="7990ED82" w:rsidR="000A1313" w:rsidRPr="00C53131" w:rsidRDefault="000A1313" w:rsidP="00DB22AA">
+    <w:p w14:paraId="7E060D1D" w14:textId="7990ED82" w:rsidR="000A1313" w:rsidRPr="00C53131" w:rsidRDefault="000A1313" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53131">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00C53131">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="002D6920">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -260,51 +259,51 @@
       <w:r w:rsidR="002D6920">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>grudnia</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="00C53131">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00C53131">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49320CF1" w14:textId="4B356698" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="002E3246" w:rsidP="00DB22AA">
+    <w:p w14:paraId="49320CF1" w14:textId="4B356698" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="002E3246" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00A1221C">
         <w:rPr>
@@ -317,175 +316,193 @@
       <w:r w:rsidR="00A1221C" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202759B0" w14:textId="36E1316C" w:rsidR="005A5110" w:rsidRPr="00A03073" w:rsidRDefault="00A03073" w:rsidP="00DB22AA">
+    <w:p w14:paraId="202759B0" w14:textId="36E1316C" w:rsidR="005A5110" w:rsidRPr="00A03073" w:rsidRDefault="00A03073" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A03073">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00151793/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FC9934" w14:textId="3BD73034" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="77FC9934" w14:textId="3BD73034" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawo o ru</w:t>
       </w:r>
       <w:r w:rsidR="0052449D" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>chu drogowym (t.j. Dz. U. z 202</w:t>
+        <w:t>chu drogowym (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0052449D" w:rsidRPr="00A1221C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0052449D" w:rsidRPr="00A1221C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Dz. U. z 202</w:t>
       </w:r>
       <w:r w:rsidR="00FC5C20" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="0052449D" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz.</w:t>
       </w:r>
       <w:r w:rsidR="00FC5C20" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1251 </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308E4D96" w14:textId="39C9ED95" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="308E4D96" w14:textId="39C9ED95" w:rsidR="005A5110" w:rsidRPr="00A1221C" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -559,51 +576,69 @@
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00A1221C" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A1221C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A1221C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidR="002D59B0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al.</w:t>
       </w:r>
       <w:r w:rsidR="00A1221C" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -695,176 +730,176 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>411</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1221C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="006E1386" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D61FD55" w14:textId="01775C00" w:rsidR="002711A6" w:rsidRPr="006E1386" w:rsidRDefault="00D6574C" w:rsidP="00DB22AA">
+    <w:p w14:paraId="6D61FD55" w14:textId="01775C00" w:rsidR="002711A6" w:rsidRPr="006E1386" w:rsidRDefault="00D6574C" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -960,51 +995,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="006E1386">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63408483" w14:textId="4DE28F33" w:rsidR="00986EB9" w:rsidRPr="00921FD1" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="63408483" w14:textId="4DE28F33" w:rsidR="00986EB9" w:rsidRPr="00921FD1" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990297">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00990297">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1069,51 +1104,51 @@
       <w:r w:rsidR="00990297" w:rsidRPr="00990297">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="00990297">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00990297">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377B8721" w14:textId="1048D0A5" w:rsidR="00C54B0F" w:rsidRPr="00B64950" w:rsidRDefault="00EC68EE" w:rsidP="00B64950">
+    <w:p w14:paraId="377B8721" w14:textId="1048D0A5" w:rsidR="00C54B0F" w:rsidRPr="00B64950" w:rsidRDefault="00EC68EE" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C711E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości </w:t>
       </w:r>
       <w:r w:rsidRPr="00B64950">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1322,84 +1357,102 @@
       </w:r>
       <w:r w:rsidR="00C54B0F" w:rsidRPr="00B64950">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie wpisano rozstawu kół, czym naruszono pkt 24 załącznika nr 4 </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk182556910"/>
       <w:r w:rsidR="00C54B0F" w:rsidRPr="00B64950">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00C54B0F" w:rsidRPr="00B64950">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141)</w:t>
+        <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C54B0F" w:rsidRPr="00B64950">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C54B0F" w:rsidRPr="00B64950">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Dz. U. z 2024 r. poz. 141)</w:t>
       </w:r>
       <w:r w:rsidR="00B64950" w:rsidRPr="00B64950">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACC262F" w14:textId="66D92542" w:rsidR="004368EC" w:rsidRPr="00AF517C" w:rsidRDefault="00017950" w:rsidP="00755BD6">
+    <w:p w14:paraId="6ACC262F" w14:textId="66D92542" w:rsidR="004368EC" w:rsidRPr="00AF517C" w:rsidRDefault="00017950" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF517C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9C5D74" w14:textId="457613A2" w:rsidR="00FD0A6A" w:rsidRPr="00921FD1" w:rsidRDefault="0036536F" w:rsidP="008F202A">
+    <w:p w14:paraId="1D9C5D74" w14:textId="457613A2" w:rsidR="00FD0A6A" w:rsidRPr="00921FD1" w:rsidRDefault="0036536F" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF517C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="008F202A" w:rsidRPr="00AF517C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
@@ -1423,342 +1476,236 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E43A08" w:rsidRPr="00B65584">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozstawu kół</w:t>
       </w:r>
       <w:r w:rsidR="00AF517C" w:rsidRPr="00B65584">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569F7720" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="009A319D" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="569F7720" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="009A319D" w:rsidRDefault="005A5110" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A319D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="009A319D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="009A319D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3EA9F5BE" w14:textId="77777777" w:rsidR="00AF27D4" w:rsidRPr="00921FD1" w:rsidRDefault="00AF27D4" w:rsidP="00DB22AA">
+    <w:p w14:paraId="2C763C24" w14:textId="77777777" w:rsidR="00BC2AC1" w:rsidRPr="004916DF" w:rsidRDefault="00BC2AC1" w:rsidP="00BC2AC1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1945622D" w14:textId="77777777" w:rsidR="00AF27D4" w:rsidRPr="00921FD1" w:rsidRDefault="00AF27D4" w:rsidP="00DB22AA">
+    <w:p w14:paraId="4EEE0200" w14:textId="77777777" w:rsidR="00BC2AC1" w:rsidRPr="004916DF" w:rsidRDefault="00BC2AC1" w:rsidP="00BC2AC1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Kalicińska</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15D41E42" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00921FD1" w:rsidRDefault="006E3EB7" w:rsidP="00DB22AA">
-[...13 lines deleted...]
-    <w:p w14:paraId="585E40EC" w14:textId="77777777" w:rsidR="009A319D" w:rsidRDefault="009A319D" w:rsidP="00DB22AA">
+    <w:p w14:paraId="6DFFC368" w14:textId="1BCF9A6F" w:rsidR="009A319D" w:rsidRDefault="00BC2AC1" w:rsidP="00BC2AC1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B9DEDBC" w14:textId="77777777" w:rsidR="009A319D" w:rsidRDefault="009A319D" w:rsidP="00DB22AA">
+    <w:p w14:paraId="05998F84" w14:textId="5404A6C3" w:rsidR="006E3EB7" w:rsidRPr="009A319D" w:rsidRDefault="006E3EB7" w:rsidP="00BC2AC1">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spraw</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="009A319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="009A319D" w:rsidRDefault="006E3EB7" w:rsidP="00486095">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DFFC368" w14:textId="77777777" w:rsidR="009A319D" w:rsidRDefault="009A319D" w:rsidP="00DB22AA">
-[...159 lines deleted...]
-    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="009A319D" w:rsidRDefault="00552475" w:rsidP="00DB22AA">
+    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="009A319D" w:rsidRDefault="00552475" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A319D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA2CFE2" w14:textId="4765E99D" w:rsidR="00552475" w:rsidRPr="00E3315B" w:rsidRDefault="00552475" w:rsidP="00DB22AA">
+    <w:p w14:paraId="4DA2CFE2" w14:textId="4765E99D" w:rsidR="00552475" w:rsidRPr="00E3315B" w:rsidRDefault="00552475" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3315B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00E3315B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1781,148 +1728,148 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001F2597" w:rsidRPr="00E3315B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3315B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00DB22AA">
+    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00486095">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3315B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1A601D93" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B50AB88" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7B8CF83D" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRPr="004D6885" w:rsidRDefault="00DB6D8F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -1978,51 +1925,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="0AA520D0" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7BE87B83" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1480AC4A" wp14:editId="275E4FF4">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2043,107 +1990,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="024019A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="32449D00" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="002D6920">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00BC2AC1">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7735AD22">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="583BEDD8" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="613FEB69" wp14:editId="6C36FC79">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2159,51 +2106,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B23297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D321E88"/>
     <w:lvl w:ilvl="0" w:tplc="E15C0BC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4652,53 +4599,54 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5066,50 +5014,51 @@
     <w:rsid w:val="00445A7E"/>
     <w:rsid w:val="00446100"/>
     <w:rsid w:val="004462F7"/>
     <w:rsid w:val="004508B6"/>
     <w:rsid w:val="00451AA5"/>
     <w:rsid w:val="00452998"/>
     <w:rsid w:val="00455ECC"/>
     <w:rsid w:val="00456010"/>
     <w:rsid w:val="00461B41"/>
     <w:rsid w:val="00461ECD"/>
     <w:rsid w:val="00464248"/>
     <w:rsid w:val="00465500"/>
     <w:rsid w:val="0046702F"/>
     <w:rsid w:val="00470F74"/>
     <w:rsid w:val="004724F4"/>
     <w:rsid w:val="0047299D"/>
     <w:rsid w:val="00476291"/>
     <w:rsid w:val="004771E5"/>
     <w:rsid w:val="00480516"/>
     <w:rsid w:val="00481368"/>
     <w:rsid w:val="00484975"/>
     <w:rsid w:val="00484F51"/>
     <w:rsid w:val="00484F9C"/>
     <w:rsid w:val="00484FA4"/>
     <w:rsid w:val="0048548D"/>
+    <w:rsid w:val="00486095"/>
     <w:rsid w:val="0048718B"/>
     <w:rsid w:val="00487BBB"/>
     <w:rsid w:val="00491CC4"/>
     <w:rsid w:val="004921AD"/>
     <w:rsid w:val="004940AA"/>
     <w:rsid w:val="00494F66"/>
     <w:rsid w:val="004965D9"/>
     <w:rsid w:val="00496A54"/>
     <w:rsid w:val="004972E2"/>
     <w:rsid w:val="004975D9"/>
     <w:rsid w:val="004A063A"/>
     <w:rsid w:val="004A21ED"/>
     <w:rsid w:val="004A2DE7"/>
     <w:rsid w:val="004A3450"/>
     <w:rsid w:val="004A5648"/>
     <w:rsid w:val="004A6C3E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B3BFE"/>
     <w:rsid w:val="004B78C4"/>
     <w:rsid w:val="004C1225"/>
     <w:rsid w:val="004C3891"/>
     <w:rsid w:val="004C4285"/>
     <w:rsid w:val="004C5377"/>
     <w:rsid w:val="004C5569"/>
     <w:rsid w:val="004C578A"/>
@@ -5615,50 +5564,51 @@
     <w:rsid w:val="00B72B16"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7613D"/>
     <w:rsid w:val="00B77908"/>
     <w:rsid w:val="00B81755"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B82A0F"/>
     <w:rsid w:val="00B8401D"/>
     <w:rsid w:val="00B85FBC"/>
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B90D34"/>
     <w:rsid w:val="00B91985"/>
     <w:rsid w:val="00B929B7"/>
     <w:rsid w:val="00B931E9"/>
     <w:rsid w:val="00B960A8"/>
     <w:rsid w:val="00B979F4"/>
     <w:rsid w:val="00BB0F28"/>
     <w:rsid w:val="00BB2924"/>
     <w:rsid w:val="00BB2EB0"/>
     <w:rsid w:val="00BB389F"/>
     <w:rsid w:val="00BB3EFC"/>
     <w:rsid w:val="00BB5BFC"/>
     <w:rsid w:val="00BB76AE"/>
     <w:rsid w:val="00BC1065"/>
+    <w:rsid w:val="00BC2AC1"/>
     <w:rsid w:val="00BC3A6B"/>
     <w:rsid w:val="00BC4946"/>
     <w:rsid w:val="00BC67F5"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD3C83"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BD7475"/>
     <w:rsid w:val="00BD7511"/>
     <w:rsid w:val="00BE3B7A"/>
     <w:rsid w:val="00BE5044"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BE57F0"/>
     <w:rsid w:val="00BE647B"/>
     <w:rsid w:val="00C01E4B"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03C66"/>
     <w:rsid w:val="00C03F70"/>
     <w:rsid w:val="00C11061"/>
     <w:rsid w:val="00C11A61"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C144A3"/>
     <w:rsid w:val="00C14E52"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C24E1E"/>
@@ -5983,61 +5933,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="46A4A91D"/>
   <w15:docId w15:val="{31304B37-9C3E-418D-B68D-ADC620B04EBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6360,51 +6310,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -6923,51 +6872,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisukocowego"/>
     <w:semiHidden/>
     <w:rsid w:val="00075E6A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00075E6A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7564,79 +7513,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{747182A2-5162-470F-803A-940A0FAA8322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95AE171C-6CAE-4ACE-ABFC-E565F93EE5E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>372</Words>
-  <Characters>2417</Characters>
+  <Words>382</Words>
+  <Characters>2484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2784</CharactersWithSpaces>
+  <CharactersWithSpaces>2861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>