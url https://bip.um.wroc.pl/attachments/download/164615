--- v0 (2025-10-10)
+++ v1 (2026-04-04)
@@ -8,136 +8,136 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="657C356A" w14:textId="77777777" w:rsidR="008E7F03" w:rsidRDefault="008E7F03" w:rsidP="00986EB9">
+    <w:p w14:paraId="657C356A" w14:textId="77777777" w:rsidR="008E7F03" w:rsidRDefault="008E7F03" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B43962C" w14:textId="52AE0E67" w:rsidR="008C4792" w:rsidRPr="009A4628" w:rsidRDefault="008E7F03" w:rsidP="00986EB9">
+    <w:p w14:paraId="1B43962C" w14:textId="52AE0E67" w:rsidR="008C4792" w:rsidRPr="009A4628" w:rsidRDefault="008E7F03" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mateusz Żukowski</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE4C45E" w14:textId="542B1FF7" w:rsidR="00C01E4B" w:rsidRPr="009A4628" w:rsidRDefault="008E7F03" w:rsidP="00986EB9">
+    <w:p w14:paraId="0AE4C45E" w14:textId="542B1FF7" w:rsidR="00C01E4B" w:rsidRPr="009A4628" w:rsidRDefault="008E7F03" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mateusz Żukowski </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forester</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="054E0E56" w14:textId="25AB1DC3" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="009A4628" w:rsidP="00986EB9">
+    <w:p w14:paraId="054E0E56" w14:textId="25AB1DC3" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="009A4628" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="009A4628">
         <w:rPr>
@@ -165,51 +165,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kryształowicka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00237557" w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="008E7F03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E88B7F6" w14:textId="0620E4C6" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00237557" w:rsidP="00986EB9">
+    <w:p w14:paraId="1E88B7F6" w14:textId="0620E4C6" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00237557" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="008E7F03">
         <w:rPr>
@@ -235,103 +235,102 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>050</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E7F03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mirosławice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E060D1D" w14:textId="309D82AE" w:rsidR="000A1313" w:rsidRPr="00CC2DB9" w:rsidRDefault="000A1313" w:rsidP="00986EB9">
+    <w:p w14:paraId="7E060D1D" w14:textId="309D82AE" w:rsidR="000A1313" w:rsidRPr="00CC2DB9" w:rsidRDefault="000A1313" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00183099">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3 października</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49320CF1" w14:textId="3546AE5B" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="002E3246" w:rsidP="00986EB9">
+    <w:p w14:paraId="49320CF1" w14:textId="3546AE5B" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="002E3246" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="009A4628">
         <w:rPr>
@@ -344,116 +343,116 @@
       <w:r w:rsidR="008E7F03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202759B0" w14:textId="75A1574F" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00E46A4A" w:rsidP="00986EB9">
+    <w:p w14:paraId="202759B0" w14:textId="75A1574F" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00E46A4A" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46A4A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="009D750B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>81437</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46A4A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FC9934" w14:textId="3F069350" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="77FC9934" w14:textId="3F069350" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -509,51 +508,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308E4D96" w14:textId="7C5B9C5D" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="308E4D96" w14:textId="7C5B9C5D" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00EC54BB">
         <w:rPr>
@@ -763,176 +762,176 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>503</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D61FD55" w14:textId="4909F29A" w:rsidR="002711A6" w:rsidRPr="00EC54BB" w:rsidRDefault="00D6574C" w:rsidP="00986EB9">
+    <w:p w14:paraId="6D61FD55" w14:textId="4909F29A" w:rsidR="002711A6" w:rsidRPr="00EC54BB" w:rsidRDefault="00D6574C" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres </w:t>
@@ -979,51 +978,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002533FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>04.2024</w:t>
       </w:r>
       <w:r w:rsidR="002533FA" w:rsidRPr="005B57E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63408483" w14:textId="39D2F078" w:rsidR="00986EB9" w:rsidRPr="00494F66" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="63408483" w14:textId="39D2F078" w:rsidR="00986EB9" w:rsidRPr="00494F66" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -1087,51 +1086,51 @@
       <w:r w:rsidR="002533FA" w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649C4D99" w14:textId="390BB623" w:rsidR="00711B2F" w:rsidRPr="00B4659A" w:rsidRDefault="00EC68EE" w:rsidP="00711B2F">
+    <w:p w14:paraId="649C4D99" w14:textId="390BB623" w:rsidR="00711B2F" w:rsidRPr="00B4659A" w:rsidRDefault="00EC68EE" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na</w:t>
       </w:r>
       <w:r w:rsidR="00711B2F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
@@ -1148,51 +1147,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czterech</w:t>
       </w:r>
       <w:r w:rsidR="00711B2F" w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresowych badań technicznych pojazdów przed pierwszą rejestracją na </w:t>
       </w:r>
       <w:r w:rsidR="00711B2F" w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>terytorium Rzeczypospolitej Polskiej, w której w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B59E3A3" w14:textId="0CCEA7A4" w:rsidR="00711B2F" w:rsidRPr="00B24B36" w:rsidRDefault="00711B2F" w:rsidP="00B24B36">
+    <w:p w14:paraId="5B59E3A3" w14:textId="0CCEA7A4" w:rsidR="00711B2F" w:rsidRPr="00B24B36" w:rsidRDefault="00711B2F" w:rsidP="00EA082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24B36">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="0056637B" w:rsidRPr="00B24B36">
@@ -1229,51 +1228,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono pkt 22 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="0056637B" w:rsidRPr="00B24B36">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2015 r. poz. 776 ze zmianami), zwane dalej rozporządzeniem MTBiG</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24B36">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227EC420" w14:textId="63AD678D" w:rsidR="00711B2F" w:rsidRPr="00D25DA6" w:rsidRDefault="00711B2F" w:rsidP="00B24B36">
+    <w:p w14:paraId="227EC420" w14:textId="63AD678D" w:rsidR="00711B2F" w:rsidRPr="00D25DA6" w:rsidRDefault="00711B2F" w:rsidP="00EA082F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="0056637B">
@@ -1311,297 +1310,302 @@
         </w:rPr>
         <w:t>rozstawu kół</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono pkt 24 załącznika nr 4 </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk166147952"/>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="59E1C3BC" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="0056637B" w:rsidRDefault="00017950" w:rsidP="00986EB9">
+    <w:p w14:paraId="59E1C3BC" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="0056637B" w:rsidRDefault="00017950" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056637B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451EE3BB" w14:textId="358ABB32" w:rsidR="0036536F" w:rsidRPr="00143FA1" w:rsidRDefault="0036536F" w:rsidP="00986EB9">
+    <w:p w14:paraId="451EE3BB" w14:textId="358ABB32" w:rsidR="0036536F" w:rsidRPr="00143FA1" w:rsidRDefault="0036536F" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143FA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="00B216A1" w:rsidRPr="00143FA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wpisywanie w dokumentach identyfikacyjnych </w:t>
       </w:r>
       <w:r w:rsidR="00143FA1" w:rsidRPr="00143FA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">rozstawu osi skrajnych oraz </w:t>
       </w:r>
       <w:r w:rsidR="00143FA1" w:rsidRPr="00143FA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozstawu kół.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569F7720" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C60D06" w:rsidRDefault="005A5110" w:rsidP="00986EB9">
+    <w:p w14:paraId="569F7720" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C60D06" w:rsidRDefault="005A5110" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00C60D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="40199990" w14:textId="77777777" w:rsidR="00DB54CD" w:rsidRPr="00EF0F07" w:rsidRDefault="00DB54CD" w:rsidP="00DB54CD">
+    <w:p w14:paraId="2BCC680F" w14:textId="77777777" w:rsidR="003B556F" w:rsidRPr="004916DF" w:rsidRDefault="003B556F" w:rsidP="003B556F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Z upoważnienia Prezydenta</w:t>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124F07F" w14:textId="0F19551F" w:rsidR="00DB54CD" w:rsidRPr="00EF0F07" w:rsidRDefault="00DB54CD" w:rsidP="00DB54CD">
+    <w:p w14:paraId="5BC0C69D" w14:textId="77777777" w:rsidR="003B556F" w:rsidRPr="004916DF" w:rsidRDefault="003B556F" w:rsidP="003B556F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Marta </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712B010A" w14:textId="0D905399" w:rsidR="00DB54CD" w:rsidRPr="00EF0F07" w:rsidRDefault="003B556F" w:rsidP="003B556F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05998F84" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="003B556F">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00494F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spra</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00EF0F07">
-[...5 lines deleted...]
-        <w:t>Kalicińska</w:t>
+      <w:r w:rsidRPr="00494F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712B010A" w14:textId="77777777" w:rsidR="00DB54CD" w:rsidRPr="00EF0F07" w:rsidRDefault="00DB54CD" w:rsidP="00DB54CD">
-[...19 lines deleted...]
-    <w:p w14:paraId="05998F84" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="00986EB9">
+    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="00EA082F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="00986EB9">
-[...23 lines deleted...]
-    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00986EB9">
+    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA2CFE2" w14:textId="2B268642" w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00986EB9">
+    <w:p w14:paraId="4DA2CFE2" w14:textId="2B268642" w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1624,51 +1628,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001F2597" w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00986EB9">
+    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00EA082F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -1906,51 +1910,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="79AD3105" w14:textId="77777777" w:rsidR="00BE4450" w:rsidRDefault="00BE4450">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6DA3B6C6" w14:textId="77777777" w:rsidR="00BE4450" w:rsidRDefault="00BE4450">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00BE4450">
+  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="003B556F">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7735AD22">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4305,51 +4309,51 @@
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -4641,50 +4645,51 @@
     <w:rsid w:val="00373D0A"/>
     <w:rsid w:val="0037506B"/>
     <w:rsid w:val="0037562C"/>
     <w:rsid w:val="00376290"/>
     <w:rsid w:val="003770CC"/>
     <w:rsid w:val="00380DDD"/>
     <w:rsid w:val="0038348B"/>
     <w:rsid w:val="003854FD"/>
     <w:rsid w:val="00387CEB"/>
     <w:rsid w:val="00393EC9"/>
     <w:rsid w:val="003947DC"/>
     <w:rsid w:val="0039738E"/>
     <w:rsid w:val="003A1CA6"/>
     <w:rsid w:val="003A21B9"/>
     <w:rsid w:val="003A4C12"/>
     <w:rsid w:val="003A59F1"/>
     <w:rsid w:val="003A65ED"/>
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
+    <w:rsid w:val="003B556F"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003D00E1"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D2201"/>
     <w:rsid w:val="003D40D2"/>
     <w:rsid w:val="003D6575"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E03DD"/>
     <w:rsid w:val="003E0C4B"/>
     <w:rsid w:val="003E1181"/>
     <w:rsid w:val="003E3C91"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5874"/>
     <w:rsid w:val="003E6292"/>
     <w:rsid w:val="003F1885"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="003F774B"/>
     <w:rsid w:val="00400FA4"/>
     <w:rsid w:val="00404914"/>
     <w:rsid w:val="0040593E"/>
     <w:rsid w:val="0040669D"/>
     <w:rsid w:val="00406744"/>
     <w:rsid w:val="00406FC7"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="00412D9C"/>
@@ -5453,50 +5458,51 @@
     <w:rsid w:val="00E45226"/>
     <w:rsid w:val="00E45B4D"/>
     <w:rsid w:val="00E46557"/>
     <w:rsid w:val="00E46A4A"/>
     <w:rsid w:val="00E52281"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E530D4"/>
     <w:rsid w:val="00E535AD"/>
     <w:rsid w:val="00E555D5"/>
     <w:rsid w:val="00E56D55"/>
     <w:rsid w:val="00E57189"/>
     <w:rsid w:val="00E6076F"/>
     <w:rsid w:val="00E622D0"/>
     <w:rsid w:val="00E66439"/>
     <w:rsid w:val="00E6735E"/>
     <w:rsid w:val="00E71417"/>
     <w:rsid w:val="00E80DF6"/>
     <w:rsid w:val="00E84494"/>
     <w:rsid w:val="00E878DD"/>
     <w:rsid w:val="00E91788"/>
     <w:rsid w:val="00E91A87"/>
     <w:rsid w:val="00E9276D"/>
     <w:rsid w:val="00E94393"/>
     <w:rsid w:val="00E94442"/>
     <w:rsid w:val="00E946F4"/>
+    <w:rsid w:val="00EA082F"/>
     <w:rsid w:val="00EA09C4"/>
     <w:rsid w:val="00EA0BDA"/>
     <w:rsid w:val="00EA1B1E"/>
     <w:rsid w:val="00EA2551"/>
     <w:rsid w:val="00EA262F"/>
     <w:rsid w:val="00EA48A4"/>
     <w:rsid w:val="00EA728D"/>
     <w:rsid w:val="00EB0981"/>
     <w:rsid w:val="00EB09CF"/>
     <w:rsid w:val="00EB1954"/>
     <w:rsid w:val="00EB3559"/>
     <w:rsid w:val="00EB7793"/>
     <w:rsid w:val="00EC0BD1"/>
     <w:rsid w:val="00EC4287"/>
     <w:rsid w:val="00EC54BB"/>
     <w:rsid w:val="00EC68EE"/>
     <w:rsid w:val="00EC7304"/>
     <w:rsid w:val="00ED2976"/>
     <w:rsid w:val="00ED2BF8"/>
     <w:rsid w:val="00ED32B7"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EE2DE8"/>
     <w:rsid w:val="00EE7A44"/>
     <w:rsid w:val="00EF2E29"/>
     <w:rsid w:val="00EF2F68"/>
@@ -7165,79 +7171,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDC170A1-F36D-4D76-BE74-13708E0F8729}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1CAC619-32CC-4C5F-B1E1-B1CF22A636A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2605</Characters>
+  <Pages>2</Pages>
+  <Words>415</Words>
+  <Characters>2643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3033</CharactersWithSpaces>
+  <CharactersWithSpaces>3052</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>