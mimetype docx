--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -7,137 +7,140 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00E41EB7" w:rsidRDefault="00E41EB7" w:rsidP="009F65E8">
+    <w:p w:rsidR="00E41EB7" w:rsidRDefault="00E41EB7" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>''</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41EB7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WROCŁAW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E41EB7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SERWIS4X4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>''</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46D30" w:rsidRDefault="00E41EB7" w:rsidP="009F65E8">
+    <w:p w:rsidR="00E46D30" w:rsidRDefault="00E41EB7" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41EB7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46D30" w:rsidRPr="00D503BE" w:rsidRDefault="00E66A7A" w:rsidP="009F65E8">
+    <w:p w:rsidR="00E46D30" w:rsidRPr="00D503BE" w:rsidRDefault="00E66A7A" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E41EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00E46D30" w:rsidRPr="00D503BE">
         <w:rPr>
@@ -150,84 +153,84 @@
       <w:r w:rsidR="00E41EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Armii Krajowej</w:t>
       </w:r>
       <w:r w:rsidR="00E46D30" w:rsidRPr="00D503BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E41EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46D30" w:rsidRPr="00D503BE" w:rsidRDefault="00E41EB7" w:rsidP="009F65E8">
+    <w:p w:rsidR="00E46D30" w:rsidRPr="00D503BE" w:rsidRDefault="00E41EB7" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-541 Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="00E46D30" w:rsidRPr="00D503BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00E878DD" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00E878DD" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00B519AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00055F41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -247,160 +250,160 @@
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005C4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00E878DD" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00E878DD" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00350B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="005C4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00E14DD7" w:rsidRDefault="002B06AF" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00E14DD7" w:rsidRDefault="002B06AF" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00032258</w:t>
       </w:r>
       <w:r w:rsidR="00157297" w:rsidRPr="00E14DD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="005C4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00157297" w:rsidRPr="00E14DD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00D862D0" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00D862D0" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D862D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C4E15" w:rsidRPr="001F2597" w:rsidRDefault="005C4E15" w:rsidP="005C4E15">
+    <w:p w:rsidR="005C4E15" w:rsidRPr="001F2597" w:rsidRDefault="005C4E15" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2597">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy z dnia 20 czerwca 1997 r. Prawo o ruchu drogowym (t.j. Dz. U. z 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
@@ -408,51 +411,51 @@
       <w:r w:rsidRPr="001F2597">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2597">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="004C5569" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="004C5569" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -470,152 +473,170 @@
         </w:rPr>
         <w:t>''WROCŁAW SERWIS4X4'' SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wrocławia pod nr ewidencyjnym DW/</w:t>
       </w:r>
       <w:r w:rsidR="0075306A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>121</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">/P, ze wskazanym adresem wykonywania działalności: </w:t>
+        <w:t xml:space="preserve">/P, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym adresem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidR="00E66A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0075306A" w:rsidRPr="0075306A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l. Armii Krajowej 55A, 50-541</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00F82B5B" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00F82B5B" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00F82B5B" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00F82B5B" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00F82B5B" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00F82B5B" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00760471" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00760471" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00760471">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji,</w:t>
       </w:r>
@@ -710,51 +731,51 @@
       <w:r w:rsidRPr="00760471">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="005C4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00760471">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00EE2DE8" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00EE2DE8" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono w protokole </w:t>
       </w:r>
       <w:r w:rsidR="00141E6E" w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
@@ -834,128 +855,128 @@
       <w:r w:rsidR="005C4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00141E6E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00DD6960" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00DD6960" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="006F42CA" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="006F42CA" w:rsidRDefault="00157297" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236AD4" w:rsidRPr="002B06AF" w:rsidRDefault="007F796F" w:rsidP="00287044">
+    <w:p w:rsidR="00236AD4" w:rsidRPr="002B06AF" w:rsidRDefault="007F796F" w:rsidP="00394210">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzeniu okresowego badania technicznego pojazdu przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, podczas którego diagnosta</w:t>
       </w:r>
       <w:r w:rsidR="00236AD4" w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236AD4" w:rsidRPr="002B06AF" w:rsidRDefault="00F23F90" w:rsidP="002B06AF">
+    <w:p w:rsidR="00236AD4" w:rsidRPr="002B06AF" w:rsidRDefault="00F23F90" w:rsidP="00394210">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">nie wpisał </w:t>
       </w:r>
       <w:r w:rsidR="00093F15">
@@ -1033,196 +1054,194 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ył</w:t>
       </w:r>
       <w:r w:rsidR="00E66A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00236AD4" w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>objaśnienia do załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F796F" w:rsidRPr="002B06AF" w:rsidRDefault="00F23F90" w:rsidP="002B06AF">
+    <w:p w:rsidR="007F796F" w:rsidRPr="002B06AF" w:rsidRDefault="00F23F90" w:rsidP="00394210">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wpisał nieprawidłowo wyznaczony termin następnego badania technicznego pojazdu </w:t>
       </w:r>
       <w:r w:rsidR="007F796F" w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań oraz w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu, czym narusz</w:t>
       </w:r>
       <w:r w:rsidR="008B2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ył</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="007F796F" w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> art. 81 ust. 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F23F90" w:rsidRPr="00D23342" w:rsidRDefault="00F23F90" w:rsidP="00F23F90">
+    <w:p w:rsidR="00F23F90" w:rsidRPr="00D23342" w:rsidRDefault="00F23F90" w:rsidP="00394210">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu</w:t>
       </w:r>
       <w:r w:rsidR="00E66A7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w jednym przypadku, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23342">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2023 r., poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="00287044">
+    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287044">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="002B06AF">
+    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287044">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="00287044">
+    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287044">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w </w:t>
       </w:r>
       <w:r w:rsidR="00964DA7" w:rsidRPr="00287044">
         <w:rPr>
@@ -1287,288 +1306,318 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00964DA7" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>informacji dotyczących dodatkowego wyposażenia pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00964DA7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="00DB595B">
+    <w:p w:rsidR="00287044" w:rsidRPr="00287044" w:rsidRDefault="00287044" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287044">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyznaczanie terminu następnego okresowego badania technicznego zgodnie z art. 81 ust. 6 ww. ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A45C6" w:rsidRPr="00287044" w:rsidRDefault="006A45C6" w:rsidP="009F65E8">
+    <w:p w:rsidR="006A45C6" w:rsidRPr="00287044" w:rsidRDefault="006A45C6" w:rsidP="00394210">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287044">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="00DB595B">
+    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="009F65E8">
+    <w:p w:rsidR="00B13B20" w:rsidRPr="004916DF" w:rsidRDefault="00B13B20" w:rsidP="00B13B20">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="009F65E8">
+    <w:p w:rsidR="00B13B20" w:rsidRPr="004916DF" w:rsidRDefault="00B13B20" w:rsidP="00B13B20">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B13B20" w:rsidRDefault="00B13B20" w:rsidP="00B13B20">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="00394210">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="00394210">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="00394210">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do wiadomości:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7266" w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00287044" w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B06AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C93A0D" w:rsidRPr="002B06AF" w:rsidRDefault="00C93A0D" w:rsidP="009F65E8">
-[...141 lines deleted...]
-    <w:p w:rsidR="00157297" w:rsidRPr="00A1115C" w:rsidRDefault="00C93A0D" w:rsidP="00DB595B">
+    <w:p w:rsidR="00157297" w:rsidRPr="00A1115C" w:rsidRDefault="00C93A0D" w:rsidP="00394210">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00157297" w:rsidRPr="00A1115C" w:rsidSect="00912DD9">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
@@ -1643,51 +1692,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00760471" w:rsidRDefault="00760471">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -1841,51 +1890,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00760471" w:rsidRDefault="00760471">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00760471" w:rsidRDefault="00760471">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00760471" w:rsidRDefault="008B2EB5">
+  <w:p w:rsidR="00760471" w:rsidRDefault="00B13B20">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5974,52 +6023,52 @@
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="166"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6032,98 +6081,100 @@
     <w:rsid w:val="000319DF"/>
     <w:rsid w:val="0004758C"/>
     <w:rsid w:val="00056C28"/>
     <w:rsid w:val="00074190"/>
     <w:rsid w:val="00093F15"/>
     <w:rsid w:val="000A77D3"/>
     <w:rsid w:val="000B7266"/>
     <w:rsid w:val="00131F49"/>
     <w:rsid w:val="001400A8"/>
     <w:rsid w:val="00141E6E"/>
     <w:rsid w:val="00157297"/>
     <w:rsid w:val="00162E2A"/>
     <w:rsid w:val="001F799E"/>
     <w:rsid w:val="002207E5"/>
     <w:rsid w:val="00236AD4"/>
     <w:rsid w:val="0025399C"/>
     <w:rsid w:val="00287044"/>
     <w:rsid w:val="002A2D0A"/>
     <w:rsid w:val="002B06AF"/>
     <w:rsid w:val="002C1991"/>
     <w:rsid w:val="002C76D0"/>
     <w:rsid w:val="00321E8A"/>
     <w:rsid w:val="00350B0C"/>
     <w:rsid w:val="00352640"/>
     <w:rsid w:val="00384D32"/>
+    <w:rsid w:val="00394210"/>
     <w:rsid w:val="003A1BDE"/>
     <w:rsid w:val="003E1FB7"/>
     <w:rsid w:val="00403500"/>
     <w:rsid w:val="004A0C94"/>
     <w:rsid w:val="004C7134"/>
     <w:rsid w:val="004E60B3"/>
     <w:rsid w:val="005037DD"/>
     <w:rsid w:val="0051175F"/>
     <w:rsid w:val="00567675"/>
     <w:rsid w:val="005B2CB0"/>
     <w:rsid w:val="005C4E15"/>
     <w:rsid w:val="005F7781"/>
     <w:rsid w:val="00630899"/>
     <w:rsid w:val="00646CAC"/>
     <w:rsid w:val="006A45C6"/>
     <w:rsid w:val="0075306A"/>
     <w:rsid w:val="00760471"/>
     <w:rsid w:val="007634D2"/>
     <w:rsid w:val="00773DD5"/>
     <w:rsid w:val="007E7618"/>
     <w:rsid w:val="007F796F"/>
     <w:rsid w:val="007F7C2D"/>
     <w:rsid w:val="00804778"/>
     <w:rsid w:val="0081185B"/>
     <w:rsid w:val="00816C39"/>
     <w:rsid w:val="00822C0F"/>
     <w:rsid w:val="00826712"/>
     <w:rsid w:val="0088286B"/>
     <w:rsid w:val="008940E5"/>
     <w:rsid w:val="008948C3"/>
     <w:rsid w:val="008B2EB5"/>
     <w:rsid w:val="008C096C"/>
     <w:rsid w:val="008E0376"/>
     <w:rsid w:val="008F4C7E"/>
     <w:rsid w:val="00910E1E"/>
     <w:rsid w:val="00912DD9"/>
     <w:rsid w:val="0091591B"/>
     <w:rsid w:val="00922EA7"/>
     <w:rsid w:val="00964DA7"/>
     <w:rsid w:val="009755CE"/>
     <w:rsid w:val="00983A1A"/>
     <w:rsid w:val="009B6424"/>
     <w:rsid w:val="009F65E8"/>
     <w:rsid w:val="009F6F03"/>
     <w:rsid w:val="00A104C7"/>
     <w:rsid w:val="00A1115C"/>
     <w:rsid w:val="00AB3C60"/>
     <w:rsid w:val="00B05ABF"/>
+    <w:rsid w:val="00B13B20"/>
     <w:rsid w:val="00B2352C"/>
     <w:rsid w:val="00B519AD"/>
     <w:rsid w:val="00B729EB"/>
     <w:rsid w:val="00BA290C"/>
     <w:rsid w:val="00BA2D64"/>
     <w:rsid w:val="00BA405C"/>
     <w:rsid w:val="00BE03A6"/>
     <w:rsid w:val="00BE4784"/>
     <w:rsid w:val="00BF4490"/>
     <w:rsid w:val="00C7734C"/>
     <w:rsid w:val="00C901FB"/>
     <w:rsid w:val="00C93A0D"/>
     <w:rsid w:val="00CC740F"/>
     <w:rsid w:val="00D348FF"/>
     <w:rsid w:val="00D37687"/>
     <w:rsid w:val="00D41FAB"/>
     <w:rsid w:val="00D5373A"/>
     <w:rsid w:val="00D74266"/>
     <w:rsid w:val="00DB595B"/>
     <w:rsid w:val="00E105A9"/>
     <w:rsid w:val="00E25392"/>
     <w:rsid w:val="00E26E1C"/>
     <w:rsid w:val="00E36CDD"/>
     <w:rsid w:val="00E41EB7"/>
     <w:rsid w:val="00E46D30"/>
@@ -6142,51 +6193,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A6595E4"/>
   <w15:docId w15:val="{EA5C2665-3887-494B-93DE-25A6FB58F808}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7253,67 +7303,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>443</Words>
-  <Characters>2919</Characters>
+  <Words>453</Words>
+  <Characters>2995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3356</CharactersWithSpaces>
+  <CharactersWithSpaces>3442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>