--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -8,176 +8,150 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="003A7C54" w:rsidRDefault="00080D6A" w:rsidP="003A7C54">
+    <w:p w:rsidR="003A7C54" w:rsidRDefault="00080D6A" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
+        <w:t>F GRUPA PGD SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A7C54" w:rsidRDefault="003A7C54" w:rsidP="003A7C54">
+    <w:p w:rsidR="003A7C54" w:rsidRDefault="003A7C54" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA KOMANDYTOWA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="003D22DD" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="003D22DD" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleja </w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Powstańców Śląskich</w:t>
       </w:r>
       <w:r w:rsidR="00C01E4B" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="003A7C54" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="003A7C54" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00C01E4B" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -205,55 +179,54 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00092E9C" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="008C43AB">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="0044241F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -273,51 +246,51 @@
       <w:r w:rsidR="00CB1438">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
@@ -330,51 +303,51 @@
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A57045" w:rsidRDefault="00CE024B" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A57045" w:rsidRDefault="00CE024B" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2897">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="001A2897" w:rsidRPr="001A2897">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -383,74 +356,74 @@
         <w:t>56497</w:t>
       </w:r>
       <w:r w:rsidRPr="001A2897">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE024B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -506,51 +479,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BC3A6B" w:rsidRDefault="005A5110" w:rsidP="00EF0F07">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BC3A6B" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -706,176 +679,176 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>516</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="008C43AB">
+    <w:p w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -971,51 +944,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E91788" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="00A57045" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="00A57045" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1089,51 +1062,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="00A57045">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75E3D" w:rsidRPr="0039229A" w:rsidRDefault="00EC68EE" w:rsidP="00D75E3D">
+    <w:p w:rsidR="00D75E3D" w:rsidRPr="0039229A" w:rsidRDefault="00EC68EE" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC68EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowo</w:t>
       </w:r>
       <w:r w:rsidR="006B4DBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1208,298 +1181,292 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D75E3D" w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D75E3D" w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r., poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017950" w:rsidRPr="00A91D47" w:rsidRDefault="00017950" w:rsidP="008C43AB">
+    <w:p w:rsidR="00017950" w:rsidRPr="00A91D47" w:rsidRDefault="00017950" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91D47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75E3D" w:rsidRPr="00D75E3D" w:rsidRDefault="0036536F" w:rsidP="00D75E3D">
+    <w:p w:rsidR="00D75E3D" w:rsidRPr="00D75E3D" w:rsidRDefault="0036536F" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75E3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="00D75E3D" w:rsidRPr="00D75E3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D75E3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00D75E3D" w:rsidRPr="00D75E3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A91D47" w:rsidRDefault="005A5110" w:rsidP="00D75E3D">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A91D47" w:rsidRDefault="005A5110" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91D47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00A91D47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91D47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00EF0F07" w:rsidRPr="00EF0F07" w:rsidRDefault="00EF0F07" w:rsidP="00EF0F07">
+    <w:p w:rsidR="0078476D" w:rsidRPr="004916DF" w:rsidRDefault="0078476D" w:rsidP="0078476D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Z upoważnienia Prezydenta</w:t>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF0F07" w:rsidRPr="00EF0F07" w:rsidRDefault="00EF0F07" w:rsidP="00EF0F07">
+    <w:p w:rsidR="00EF0F07" w:rsidRPr="00EF0F07" w:rsidRDefault="00EF0F07" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0F07">
-[...6 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00EF0F07">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kalicińska</w:t>
+        <w:t>Marta Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00EF0F07" w:rsidRDefault="00EF0F07" w:rsidP="00EF0F07">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00EF0F07" w:rsidRDefault="00EF0F07" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="360" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF0F07">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="008C43AB">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="008C43AB">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="008C43AB">
+    <w:p w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="008C43AB">
+    <w:p w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1522,51 +1489,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D75E3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="008C43AB">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00AB3AAE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -1825,51 +1792,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="009770A0" w:rsidRDefault="009770A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="009770A0" w:rsidRDefault="009770A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008161BB" w:rsidRDefault="009770A0">
+  <w:p w:rsidR="008161BB" w:rsidRDefault="0078476D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6579,51 +6546,51 @@
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
@@ -7169,50 +7136,51 @@
     <w:rsid w:val="00720B00"/>
     <w:rsid w:val="0072134D"/>
     <w:rsid w:val="0072171C"/>
     <w:rsid w:val="00722E66"/>
     <w:rsid w:val="0072513F"/>
     <w:rsid w:val="007252FA"/>
     <w:rsid w:val="00726B34"/>
     <w:rsid w:val="00730290"/>
     <w:rsid w:val="00732532"/>
     <w:rsid w:val="007328D3"/>
     <w:rsid w:val="007337C3"/>
     <w:rsid w:val="007357E0"/>
     <w:rsid w:val="00745E0E"/>
     <w:rsid w:val="00750B2A"/>
     <w:rsid w:val="007619ED"/>
     <w:rsid w:val="0076203E"/>
     <w:rsid w:val="007642A0"/>
     <w:rsid w:val="00766828"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="00775161"/>
     <w:rsid w:val="0077605E"/>
     <w:rsid w:val="00777F63"/>
     <w:rsid w:val="00782490"/>
     <w:rsid w:val="007832CB"/>
+    <w:rsid w:val="0078476D"/>
     <w:rsid w:val="00784C0D"/>
     <w:rsid w:val="0078742A"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790028"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00793560"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="00797736"/>
     <w:rsid w:val="007A268E"/>
     <w:rsid w:val="007A5E26"/>
     <w:rsid w:val="007A6FED"/>
     <w:rsid w:val="007A7908"/>
     <w:rsid w:val="007A7F40"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007B7F92"/>
     <w:rsid w:val="007C1CCF"/>
     <w:rsid w:val="007C1CF9"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C4DAC"/>
     <w:rsid w:val="007C58B4"/>
     <w:rsid w:val="007C737D"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D332D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D4450"/>
@@ -7371,50 +7339,51 @@
     <w:rsid w:val="00A567CF"/>
     <w:rsid w:val="00A57045"/>
     <w:rsid w:val="00A57313"/>
     <w:rsid w:val="00A624F2"/>
     <w:rsid w:val="00A63A7D"/>
     <w:rsid w:val="00A65961"/>
     <w:rsid w:val="00A66A3A"/>
     <w:rsid w:val="00A67232"/>
     <w:rsid w:val="00A7170F"/>
     <w:rsid w:val="00A759B9"/>
     <w:rsid w:val="00A76B73"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A82041"/>
     <w:rsid w:val="00A8239C"/>
     <w:rsid w:val="00A86CC3"/>
     <w:rsid w:val="00A86D58"/>
     <w:rsid w:val="00A87A39"/>
     <w:rsid w:val="00A91D47"/>
     <w:rsid w:val="00AA0703"/>
     <w:rsid w:val="00AA1CFA"/>
     <w:rsid w:val="00AA36A4"/>
     <w:rsid w:val="00AA4155"/>
     <w:rsid w:val="00AA703B"/>
     <w:rsid w:val="00AB02A8"/>
     <w:rsid w:val="00AB0B72"/>
+    <w:rsid w:val="00AB3AAE"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AC10B7"/>
     <w:rsid w:val="00AC2100"/>
     <w:rsid w:val="00AC3E16"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD20B3"/>
     <w:rsid w:val="00AD5BAD"/>
     <w:rsid w:val="00AD7B78"/>
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
     <w:rsid w:val="00B04200"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B06945"/>
     <w:rsid w:val="00B0696D"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B14745"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B224FC"/>
@@ -7740,51 +7709,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6AC13EEE"/>
   <w15:docId w15:val="{2B307B2F-C431-4DE1-A4BE-D5D88DAAED42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9297,79 +9265,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7685EB39-EBDB-4EC3-8178-B2748B11BCD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0AC89-4872-45FD-9ED1-B571E09C37F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>386</Words>
-  <Characters>2318</Characters>
+  <Words>389</Words>
+  <Characters>2334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2699</CharactersWithSpaces>
+  <CharactersWithSpaces>2718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>