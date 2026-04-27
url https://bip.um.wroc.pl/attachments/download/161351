--- v0 (2025-10-24)
+++ v1 (2026-04-27)
@@ -4,88 +4,92 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BNW\kapitały zakładowe spółek\2025\30.06.2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BNW\kapitały zakładowe spółek\2025\31.12.2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E4DB6DD-65AE-46D8-8076-0D31BA439B24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7783F8A-78F3-455C-9FA5-F7E7A525D406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6690" yWindow="480" windowWidth="20310" windowHeight="14400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="jednoosobowe spólki Gminy" sheetId="1" r:id="rId1"/>
     <sheet name="większościowy udział Gminy" sheetId="3" r:id="rId2"/>
     <sheet name="mniejszościowy udział Gminy" sheetId="4" r:id="rId3"/>
-    <sheet name="kapitały 30_06_2025" sheetId="2" r:id="rId4"/>
+    <sheet name="kapitały 31_12_2025" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'jednoosobowe spólki Gminy'!$A$1:$G$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E18" i="2" l="1"/>
+  <c r="E15" i="2" l="1"/>
+  <c r="E18" i="2"/>
   <c r="E12" i="2"/>
   <c r="E4" i="2"/>
   <c r="E8" i="1"/>
   <c r="G8" i="1" s="1"/>
   <c r="G6" i="4"/>
   <c r="E6" i="4"/>
   <c r="F6" i="4" s="1"/>
   <c r="C5" i="4"/>
   <c r="E5" i="4" s="1"/>
   <c r="F5" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="F4" i="4" s="1"/>
   <c r="C3" i="4"/>
   <c r="E3" i="4" s="1"/>
   <c r="F3" i="4" s="1"/>
   <c r="E6" i="3"/>
   <c r="F6" i="3" s="1"/>
   <c r="E5" i="3"/>
   <c r="F5" i="3" s="1"/>
   <c r="E4" i="3"/>
   <c r="F4" i="3" s="1"/>
   <c r="E3" i="3"/>
   <c r="F3" i="3" s="1"/>
   <c r="E14" i="1"/>
   <c r="G14" i="1" s="1"/>
@@ -388,60 +392,60 @@
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>wszystkich</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> spółkach </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Łączne zaangażowanie kapitałowe Gminy Wrocław we wszystkich spółkach </t>
   </si>
   <si>
     <t>13.</t>
   </si>
   <si>
     <t>SIM Wrocław Sp. z o.o.</t>
   </si>
   <si>
-    <t>stan na dzień 30 czerwa 2025 roku</t>
-[...4 lines deleted...]
-  <si>
     <t>Data Techno Park Sp. z o.o. *</t>
   </si>
   <si>
     <t>* Sąd Rejonowy dla Wrocławia-Fabrycznej we Wrocławiu VIII wydział Gospodarczy ds. Upadłosciowych i Restrukturyzacyjnych postanowieniem z dnia 1 kwietnia 2025 r. ogłosił upadłość Spółki</t>
+  </si>
+  <si>
+    <t>stan na dzień 31 grudnia 2025 roku</t>
+  </si>
+  <si>
+    <t>Stan na dzień 31 grudnia 2025 r.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;zł&quot;;[Red]\-#,##0.00\ &quot;zł&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;zł&quot;_-;\-* #,##0.00\ &quot;zł&quot;_-;_-* &quot;-&quot;??\ &quot;zł&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1131,51 +1135,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="148">
+  <cellXfs count="150">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1496,89 +1500,95 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Nagłówek 1" xfId="2" builtinId="16"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Walutowy" xfId="1" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1898,302 +1908,302 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G15"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="6.375" customWidth="1"/>
     <col min="2" max="2" width="59.375" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="9.25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.375" customWidth="1"/>
     <col min="6" max="6" width="10.75" customWidth="1"/>
     <col min="7" max="7" width="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="135" t="s">
+      <c r="A1" s="136" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="136"/>
-[...4 lines deleted...]
-      <c r="G1" s="137"/>
+      <c r="B1" s="137"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
     </row>
     <row r="2" spans="1:7" ht="15" thickBot="1">
-      <c r="A2" s="138" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="140"/>
+      <c r="A2" s="139" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="140"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
     </row>
     <row r="3" spans="1:7" ht="20.25" thickBot="1">
-      <c r="A3" s="132" t="s">
+      <c r="A3" s="133" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="133"/>
-[...4 lines deleted...]
-      <c r="G3" s="134"/>
+      <c r="B3" s="134"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="134"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+      <c r="G3" s="135"/>
     </row>
     <row r="4" spans="1:7" ht="64.5" thickBot="1">
       <c r="A4" s="79" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="81" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="81" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="82" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="81" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="84" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="85" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="86">
         <f>9387046+191992+23854+291+3579+35332</f>
         <v>9642094</v>
       </c>
-      <c r="D5" s="86">
-        <v>50</v>
+      <c r="D5" s="149">
+        <v>50.21</v>
       </c>
       <c r="E5" s="126">
         <f t="shared" ref="E5:E10" si="0">D5*C5</f>
-        <v>482104700</v>
+        <v>484129539.74000001</v>
       </c>
       <c r="F5" s="88">
         <f t="shared" ref="F5:F14" si="1">E5/G5</f>
         <v>1</v>
       </c>
       <c r="G5" s="89">
         <f t="shared" ref="G5:G12" si="2">E5</f>
-        <v>482104700</v>
+        <v>484129539.74000001</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="120" customFormat="1">
       <c r="A6" s="90" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="91" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="92">
         <f>365409+2963+514+29629+18056-29629+29629+25185+29629</f>
         <v>471385</v>
       </c>
       <c r="D6" s="93">
         <v>675</v>
       </c>
       <c r="E6" s="127">
         <f t="shared" si="0"/>
         <v>318184875</v>
       </c>
       <c r="F6" s="95">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G6" s="96">
         <f t="shared" si="2"/>
         <v>318184875</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="120" customFormat="1">
       <c r="A7" s="90" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="91" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="93">
         <v>339</v>
       </c>
       <c r="D7" s="92">
-        <v>795019</v>
+        <v>852098</v>
       </c>
       <c r="E7" s="127">
         <f>C7*D7</f>
-        <v>269511441</v>
+        <v>288861222</v>
       </c>
       <c r="F7" s="95">
         <v>1</v>
       </c>
       <c r="G7" s="96">
         <f>E7</f>
-        <v>269511441</v>
+        <v>288861222</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="120" customFormat="1">
       <c r="A8" s="90" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="91" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="97">
-        <v>52838</v>
+        <v>54838</v>
       </c>
       <c r="D8" s="97">
         <v>1000</v>
       </c>
       <c r="E8" s="127">
         <f>C8*D8</f>
-        <v>52838000</v>
+        <v>54838000</v>
       </c>
       <c r="F8" s="95">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G8" s="96">
         <f>E8</f>
-        <v>52838000</v>
+        <v>54838000</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="120" customFormat="1">
       <c r="A9" s="90" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="97">
         <v>8500</v>
       </c>
       <c r="D9" s="97">
         <v>1000</v>
       </c>
       <c r="E9" s="127">
         <f t="shared" si="0"/>
         <v>8500000</v>
       </c>
       <c r="F9" s="95">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G9" s="96">
         <f t="shared" si="2"/>
         <v>8500000</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="128" customFormat="1">
       <c r="A10" s="90" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="91" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="97">
-        <v>1077346</v>
+        <v>1096516</v>
       </c>
       <c r="D10" s="97">
         <v>1000</v>
       </c>
       <c r="E10" s="127">
         <f t="shared" si="0"/>
-        <v>1077346000</v>
+        <v>1096516000</v>
       </c>
       <c r="F10" s="95">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G10" s="96">
         <f>E10</f>
-        <v>1077346000</v>
+        <v>1096516000</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="128" customFormat="1">
       <c r="A11" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="91" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="97">
-        <v>160510</v>
+        <v>162458</v>
       </c>
       <c r="D11" s="93">
         <v>500</v>
       </c>
       <c r="E11" s="127">
         <f>C11*D11</f>
-        <v>80255000</v>
+        <v>81229000</v>
       </c>
       <c r="F11" s="95">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G11" s="96">
         <f>E11</f>
-        <v>80255000</v>
+        <v>81229000</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="128" customFormat="1">
       <c r="A12" s="90" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="91" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="97">
         <v>117591633</v>
       </c>
       <c r="D12" s="93">
         <v>1</v>
       </c>
       <c r="E12" s="127">
         <f>C12*D12</f>
         <v>117591633</v>
       </c>
       <c r="F12" s="95">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G12" s="96">
         <f t="shared" si="2"/>
@@ -2212,120 +2222,120 @@
       </c>
       <c r="D13" s="97">
         <v>1000</v>
       </c>
       <c r="E13" s="127">
         <f>D13*C13</f>
         <v>241939000</v>
       </c>
       <c r="F13" s="95">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G13" s="96">
         <f>E13</f>
         <v>241939000</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="128" customFormat="1" ht="15" thickBot="1">
       <c r="A14" s="98" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="99" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="100">
-        <v>534323</v>
+        <v>538951</v>
       </c>
       <c r="D14" s="101">
         <v>500</v>
       </c>
       <c r="E14" s="129">
         <f>(C14*D14)+60000</f>
-        <v>267221500</v>
+        <v>269535500</v>
       </c>
       <c r="F14" s="103">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G14" s="104">
         <f>E14</f>
-        <v>267221500</v>
+        <v>269535500</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="120" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A15" s="121"/>
       <c r="B15" s="105" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="122"/>
       <c r="D15" s="123"/>
       <c r="E15" s="131">
-        <v>3302545544</v>
+        <v>3351378164.7399998</v>
       </c>
       <c r="F15" s="124"/>
       <c r="G15" s="125"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="2" max="2" width="51.75" customWidth="1"/>
     <col min="3" max="3" width="16.75" customWidth="1"/>
     <col min="4" max="4" width="13.625" customWidth="1"/>
     <col min="5" max="5" width="25.875" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15" thickBot="1">
-      <c r="A1" s="141" t="s">
+      <c r="A1" s="142" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="141"/>
-[...4 lines deleted...]
-      <c r="G1" s="141"/>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
     </row>
     <row r="2" spans="1:7" ht="51.75" thickBot="1">
       <c r="A2" s="106" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="107" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="108" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="108" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="109" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="108" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="25" customFormat="1">
@@ -2389,114 +2399,114 @@
         <v>14013</v>
       </c>
       <c r="D5" s="97">
         <v>1000</v>
       </c>
       <c r="E5" s="94">
         <f>D5*C5</f>
         <v>14013000</v>
       </c>
       <c r="F5" s="95">
         <f>E5/G5</f>
         <v>0.97917685696317514</v>
       </c>
       <c r="G5" s="96">
         <v>14311000</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15" thickBot="1">
       <c r="A6" s="98" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="99" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="100">
-        <v>268602</v>
+        <v>298602</v>
       </c>
       <c r="D6" s="101">
         <v>100</v>
       </c>
       <c r="E6" s="102">
         <f>C6*D6</f>
-        <v>26860200</v>
+        <v>29860200</v>
       </c>
       <c r="F6" s="103">
         <f t="shared" ref="F6" si="0">E6/G6</f>
-        <v>0.95335143480807116</v>
+        <v>0.95784054275128716</v>
       </c>
       <c r="G6" s="104">
-        <v>28174500</v>
+        <v>31174500</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="29.25" thickBot="1">
       <c r="B7" s="105" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="131">
-        <v>3302545544</v>
+        <v>3351378164.7399998</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="17.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE15143A-94BB-49F6-B2B4-EACDFE341C2E}">
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="8.375" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="20.125" customWidth="1"/>
     <col min="4" max="4" width="15.125" customWidth="1"/>
     <col min="5" max="5" width="26.125" customWidth="1"/>
     <col min="6" max="6" width="13.625" customWidth="1"/>
     <col min="7" max="7" width="27.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" thickBot="1">
-      <c r="A1" s="142" t="s">
+      <c r="A1" s="143" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="143"/>
-[...4 lines deleted...]
-      <c r="G1" s="144"/>
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
+      <c r="D1" s="144"/>
+      <c r="E1" s="144"/>
+      <c r="F1" s="144"/>
+      <c r="G1" s="145"/>
     </row>
     <row r="2" spans="1:7" ht="51.75" thickBot="1">
       <c r="A2" s="106" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="107" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="108" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="108" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="109" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="108" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:7">
@@ -2559,321 +2569,321 @@
       </c>
       <c r="C5" s="113">
         <f>292400+1424855</f>
         <v>1717255</v>
       </c>
       <c r="D5" s="114">
         <v>1</v>
       </c>
       <c r="E5" s="115">
         <f>C5*D5</f>
         <v>1717255</v>
       </c>
       <c r="F5" s="95">
         <f t="shared" si="1"/>
         <v>7.1336341698607128E-2</v>
       </c>
       <c r="G5" s="116">
         <v>24072653</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15" thickBot="1">
       <c r="A6" s="98" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="99" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C6" s="100">
         <v>4000</v>
       </c>
       <c r="D6" s="101">
         <v>50</v>
       </c>
       <c r="E6" s="102">
         <f t="shared" si="0"/>
         <v>200000</v>
       </c>
       <c r="F6" s="103">
         <f t="shared" si="1"/>
         <v>2.2113130777055415E-2</v>
       </c>
       <c r="G6" s="104">
         <f>3075400+5000000+969000</f>
         <v>9044400</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="29.25" thickBot="1">
       <c r="B7" s="117" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="131">
-        <v>3302545544</v>
+        <v>3351378164.7399998</v>
       </c>
       <c r="G7" s="118"/>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" s="119"/>
     </row>
     <row r="12" spans="1:7" ht="71.25">
-      <c r="B12" s="147" t="s">
-        <v>56</v>
+      <c r="B12" s="132" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="4.875" customWidth="1"/>
     <col min="2" max="2" width="53.875" customWidth="1"/>
     <col min="3" max="3" width="13.25" customWidth="1"/>
     <col min="4" max="4" width="12.125" customWidth="1"/>
     <col min="5" max="5" width="21.375" customWidth="1"/>
     <col min="6" max="6" width="12.875" customWidth="1"/>
     <col min="7" max="7" width="18.125" customWidth="1"/>
     <col min="11" max="11" width="13.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="60.75" thickBot="1">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="19" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A2" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="41">
         <f>9387046+191992+23854+291+3579+35332</f>
         <v>9642094</v>
       </c>
-      <c r="D2" s="41">
-        <v>50</v>
+      <c r="D2" s="148">
+        <v>50.21</v>
       </c>
       <c r="E2" s="42">
         <f t="shared" ref="E2:E19" si="0">D2*C2</f>
-        <v>482104700</v>
+        <v>484129539.74000001</v>
       </c>
       <c r="F2" s="43">
         <f t="shared" ref="F2:F19" si="1">E2/G2</f>
         <v>1</v>
       </c>
       <c r="G2" s="44">
         <f t="shared" ref="G2:G9" si="2">E2</f>
-        <v>482104700</v>
+        <v>484129539.74000001</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A3" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="45">
         <f>365409+2963+514+29629+18056-29629+29629+25185+29629</f>
         <v>471385</v>
       </c>
       <c r="D3" s="46">
         <v>675</v>
       </c>
       <c r="E3" s="47">
         <f t="shared" si="0"/>
         <v>318184875</v>
       </c>
       <c r="F3" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G3" s="49">
         <f t="shared" si="2"/>
         <v>318184875</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="46">
         <v>339</v>
       </c>
       <c r="D4" s="45">
-        <v>795019</v>
+        <v>852098</v>
       </c>
       <c r="E4" s="50">
         <f>C4*D4</f>
-        <v>269511441</v>
+        <v>288861222</v>
       </c>
       <c r="F4" s="48">
         <v>1</v>
       </c>
       <c r="G4" s="51">
         <f>E4</f>
-        <v>269511441</v>
+        <v>288861222</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A5" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="52">
-        <v>52838</v>
+        <v>54838</v>
       </c>
       <c r="D5" s="52">
         <v>1000</v>
       </c>
       <c r="E5" s="50">
         <f>C5*D5</f>
-        <v>52838000</v>
+        <v>54838000</v>
       </c>
       <c r="F5" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G5" s="53">
         <f>E5</f>
-        <v>52838000</v>
+        <v>54838000</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A6" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="52">
         <v>8500</v>
       </c>
       <c r="D6" s="52">
         <v>1000</v>
       </c>
       <c r="E6" s="47">
         <f t="shared" si="0"/>
         <v>8500000</v>
       </c>
       <c r="F6" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G6" s="49">
         <f t="shared" si="2"/>
         <v>8500000</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A7" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="52">
-        <v>1077346</v>
+        <v>1096516</v>
       </c>
       <c r="D7" s="52">
         <v>1000</v>
       </c>
       <c r="E7" s="47">
         <f t="shared" si="0"/>
-        <v>1077346000</v>
+        <v>1096516000</v>
       </c>
       <c r="F7" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G7" s="54">
         <f>E7</f>
-        <v>1077346000</v>
+        <v>1096516000</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="25" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="52">
-        <v>160510</v>
+        <v>162458</v>
       </c>
       <c r="D8" s="46">
         <v>500</v>
       </c>
       <c r="E8" s="47">
         <f>C8*D8</f>
-        <v>80255000</v>
+        <v>81229000</v>
       </c>
       <c r="F8" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G8" s="49">
         <f t="shared" si="2"/>
-        <v>80255000</v>
+        <v>81229000</v>
       </c>
       <c r="K8" s="55"/>
     </row>
     <row r="9" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A9" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="52">
         <v>117591633</v>
       </c>
       <c r="D9" s="46">
         <v>1</v>
       </c>
       <c r="E9" s="47">
         <f>C9*D9</f>
         <v>117591633</v>
       </c>
       <c r="F9" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G9" s="49">
@@ -2893,66 +2903,66 @@
       </c>
       <c r="D10" s="52">
         <v>1000</v>
       </c>
       <c r="E10" s="50">
         <f>D10*C10</f>
         <v>241939000</v>
       </c>
       <c r="F10" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G10" s="53">
         <f>E10</f>
         <v>241939000</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A11" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="52">
-        <v>534323</v>
+        <v>538951</v>
       </c>
       <c r="D11" s="46">
         <v>500</v>
       </c>
       <c r="E11" s="47">
         <f>(C11*D11)+60000</f>
-        <v>267221500</v>
+        <v>269535500</v>
       </c>
       <c r="F11" s="48">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G11" s="54">
         <f>E11</f>
-        <v>267221500</v>
+        <v>269535500</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A12" s="71" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="72" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="73">
         <v>168086</v>
       </c>
       <c r="D12" s="74">
         <v>1000</v>
       </c>
       <c r="E12" s="75">
         <f>C12*D12</f>
         <v>168086000</v>
       </c>
       <c r="F12" s="76">
         <f>E12/G12</f>
         <v>0.99727077474398684</v>
       </c>
       <c r="G12" s="77">
         <v>168546000</v>
@@ -2993,64 +3003,65 @@
         <v>14013</v>
       </c>
       <c r="D14" s="56">
         <v>1000</v>
       </c>
       <c r="E14" s="58">
         <f>D14*C14</f>
         <v>14013000</v>
       </c>
       <c r="F14" s="59">
         <f>E14/G14</f>
         <v>0.97917685696317514</v>
       </c>
       <c r="G14" s="60">
         <v>14311000</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A15" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="56">
-        <v>268602</v>
+        <v>298602</v>
       </c>
       <c r="D15" s="57">
         <v>100</v>
       </c>
       <c r="E15" s="58">
-        <v>26860200</v>
+        <f>C15*D15</f>
+        <v>29860200</v>
       </c>
       <c r="F15" s="59">
         <f t="shared" si="1"/>
-        <v>0.95335143480807116</v>
+        <v>0.95784054275128716</v>
       </c>
       <c r="G15" s="60">
-        <v>28174500</v>
+        <v>31174500</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="25" customFormat="1" ht="15">
       <c r="A16" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="62">
         <f>203287+396</f>
         <v>203683</v>
       </c>
       <c r="D16" s="62">
         <v>500</v>
       </c>
       <c r="E16" s="63">
         <f t="shared" si="0"/>
         <v>101841500</v>
       </c>
       <c r="F16" s="2">
         <f t="shared" si="1"/>
         <v>0.49239230285741914</v>
       </c>
       <c r="G16" s="64">
@@ -3090,101 +3101,101 @@
         <v>32</v>
       </c>
       <c r="C18" s="26">
         <v>1717255</v>
       </c>
       <c r="D18" s="27">
         <v>1</v>
       </c>
       <c r="E18" s="28">
         <f>C18*D18</f>
         <v>1717255</v>
       </c>
       <c r="F18" s="2">
         <f t="shared" si="1"/>
         <v>7.1336341698607128E-2</v>
       </c>
       <c r="G18" s="29">
         <v>24072653</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="25" customFormat="1" ht="15.75" thickBot="1">
       <c r="A19" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C19" s="66">
         <v>4000</v>
       </c>
       <c r="D19" s="67">
         <v>50</v>
       </c>
       <c r="E19" s="68">
         <f t="shared" si="0"/>
         <v>200000</v>
       </c>
       <c r="F19" s="69">
         <f t="shared" si="1"/>
         <v>2.2113130777055415E-2</v>
       </c>
       <c r="G19" s="70">
         <f>3075400+5000000+969000</f>
         <v>9044400</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" thickBot="1">
-      <c r="A20" s="145" t="s">
+      <c r="A20" s="146" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="146"/>
+      <c r="B20" s="147"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="3">
         <f>SUM(E2:E19)</f>
-        <v>3302545544</v>
+        <v>3351378164.7399998</v>
       </c>
       <c r="F20" s="3"/>
       <c r="G20" s="24">
         <f>SUM(G2:G19)</f>
-        <v>3487457092</v>
+        <v>3536289712.7399998</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6"/>
       <c r="D21" s="7"/>
       <c r="E21" s="8"/>
       <c r="F21" s="9"/>
       <c r="G21" s="8"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1"/>
       <c r="B22" s="10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="11"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1"/>
       <c r="B24" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
@@ -3192,85 +3203,85 @@
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1"/>
       <c r="B25" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="14"/>
       <c r="G25" s="1"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1"/>
       <c r="B26" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="78"/>
       <c r="F26" s="14"/>
       <c r="G26" s="1"/>
     </row>
     <row r="28" spans="1:7" ht="38.25">
       <c r="B28" s="130" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:B20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>jednoosobowe spólki Gminy</vt:lpstr>
       <vt:lpstr>większościowy udział Gminy</vt:lpstr>
       <vt:lpstr>mniejszościowy udział Gminy</vt:lpstr>
-      <vt:lpstr>kapitały 30_06_2025</vt:lpstr>
+      <vt:lpstr>kapitały 31_12_2025</vt:lpstr>
       <vt:lpstr>'jednoosobowe spólki Gminy'!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>umwips01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>