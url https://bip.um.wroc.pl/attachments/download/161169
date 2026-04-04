--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -8,154 +8,154 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00A03A3B" w:rsidRPr="00A03A3B" w:rsidRDefault="00A03A3B" w:rsidP="008E5781">
+    <w:p w:rsidR="00A03A3B" w:rsidRPr="00A03A3B" w:rsidRDefault="00A03A3B" w:rsidP="00331D25">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"CARS CONTROL" ANNA ŻÓŁTOWSKA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="00A03A3B" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="00A03A3B" w:rsidP="00331D25">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. Edmunda </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Osmańczyka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 6 lok. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="00A03A3B" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="00A03A3B" w:rsidP="00331D25">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">54-058 </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="00A03A3B" w:rsidRDefault="000A1313" w:rsidP="008E5781">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00A03A3B" w:rsidRDefault="000A1313" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00A03A3B" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -175,51 +175,51 @@
       <w:r w:rsidR="00136341" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="002E3246" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="002E3246" w:rsidP="00331D25">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00A03A3B">
         <w:rPr>
@@ -232,51 +232,51 @@
       <w:r w:rsidR="00A03A3B" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="00136341" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="00136341" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00A03A3B" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>174542</w:t>
@@ -293,74 +293,74 @@
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00A03A3B" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -400,51 +400,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -619,176 +619,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A03A3B" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>243</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="00A03A3B" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="00A03A3B" w:rsidRDefault="00D6574C" w:rsidP="008E5781">
+    <w:p w:rsidR="002711A6" w:rsidRPr="00A03A3B" w:rsidRDefault="00D6574C" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -852,51 +852,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5781" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="008E5781" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -952,110 +952,110 @@
       <w:r w:rsidR="00A03A3B" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidR="00516D1D" w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00A03A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5781" w:rsidRDefault="008E5781" w:rsidP="008E5781">
+    <w:p w:rsidR="008E5781" w:rsidRDefault="008E5781" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="008E5781" w:rsidRDefault="008E5781" w:rsidP="008E5781">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="008E5781" w:rsidRDefault="008E5781" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzeniu okresowego badania technicznego pojazdu, w trakcie którego diagnosta:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00666F48" w:rsidRPr="00666F48" w:rsidRDefault="00143555" w:rsidP="008E5781">
+    <w:p w:rsidR="00666F48" w:rsidRPr="00666F48" w:rsidRDefault="00143555" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk166152049"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk166152049"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie </w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wystawił po zakończeniu badania </w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zaświadczeni</w:t>
       </w:r>
       <w:r w:rsidR="002D5282">
@@ -1122,51 +1122,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B955AA" w:rsidRPr="005233D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B955AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B90D34" w:rsidRPr="003C1D17" w:rsidRDefault="00666F48" w:rsidP="008E5781">
+    <w:p w:rsidR="00B90D34" w:rsidRPr="003C1D17" w:rsidRDefault="00666F48" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w rejestrze badań oraz w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu nie zamieścił adnotacji o stwierdzonej usterce drobnej, czym naruszył – odpowiednio - § 6 ust. 1 pkt 3 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C1D17">
         <w:rPr>
@@ -1182,52 +1182,52 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz ust. 2 pkt 16 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00054560" w:rsidRPr="00666F48" w:rsidRDefault="00D11D84" w:rsidP="008E5781">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00054560" w:rsidRPr="00666F48" w:rsidRDefault="00D11D84" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1239,51 +1239,51 @@
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00054560" w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA7678" w:rsidRPr="00666F48" w:rsidRDefault="00CA7678" w:rsidP="008E5781">
+    <w:p w:rsidR="00CA7678" w:rsidRPr="00666F48" w:rsidRDefault="00CA7678" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
@@ -1336,83 +1336,83 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono pkt </w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk166147952"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk166147952"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="007063A2" w:rsidRDefault="007063A2" w:rsidP="008E5781">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="007063A2" w:rsidRDefault="007063A2" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
@@ -1477,97 +1477,97 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00666F48" w:rsidRPr="00666F48" w:rsidRDefault="00666F48" w:rsidP="008E5781">
+    <w:p w:rsidR="00666F48" w:rsidRPr="00666F48" w:rsidRDefault="00666F48" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku w rubryce „Dodatkowe informacje” wpisano adnotację o kierownicy po prawej stronie, tj. inne informacje niż dotyczące dodatkowego wyposażenia pojazdu, czym naruszono objaśnienia załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="008E5781">
+    <w:p w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r w:rsidR="00666F48" w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1597,51 +1597,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00375D86" w:rsidRPr="00666F48" w:rsidRDefault="00375D86" w:rsidP="008E5781">
+    <w:p w:rsidR="00375D86" w:rsidRPr="00666F48" w:rsidRDefault="00375D86" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1751,91 +1751,91 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie wpisano długości, szerokości i wysokości pojazdu po zmianach, czym naruszono pkt 16, 17, 18 części III załącznika nr 5 w związku z § 3 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B955AA" w:rsidRPr="00B955AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B955AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B955AA" w:rsidRPr="00D11FC4" w:rsidRDefault="00B955AA" w:rsidP="008E5781">
+    <w:p w:rsidR="00B955AA" w:rsidRPr="00D11FC4" w:rsidRDefault="00B955AA" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>trzech przypadkach</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, opłaty ewidencyjnej za wykonanie czynności innej niż przeprowadzenie badania technicznego pojazdu, czym naruszono § 2 ust. 1 pkt 2 lit. c rozporządzenia w sprawie opłaty ewidencyjnej oraz art. 83 ust. 1 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B75EDE" w:rsidRPr="00D11FC4" w:rsidRDefault="00B75EDE" w:rsidP="008E5781">
+    <w:p w:rsidR="00B75EDE" w:rsidRPr="00D11FC4" w:rsidRDefault="00B75EDE" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaewidencjonowaniu, w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1847,102 +1847,102 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zypadkach</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, okresowego i dodatkowego badania technicznego tego samego pojazdu pod jedną pozycją w rejestrze badań, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowych badań technicznych, natomiast brak jest danych o przeprowadzonych badaniach dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B75EDE" w:rsidRDefault="00B75EDE" w:rsidP="008E5781">
+    <w:p w:rsidR="00B75EDE" w:rsidRDefault="00B75EDE" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017950" w:rsidRPr="003C1D17" w:rsidRDefault="00017950" w:rsidP="008E5781">
+    <w:p w:rsidR="00017950" w:rsidRPr="003C1D17" w:rsidRDefault="00017950" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036536F" w:rsidRPr="003C1D17" w:rsidRDefault="00A1330D" w:rsidP="008E5781">
+    <w:p w:rsidR="0036536F" w:rsidRPr="003C1D17" w:rsidRDefault="00A1330D" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2000,150 +2000,150 @@
       <w:r w:rsidR="00BA6A0D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F50E96" w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) odstępuję od wydania zaleceń w tych przypadkach</w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="003C1D17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036536F" w:rsidRPr="00577D22" w:rsidRDefault="0036536F" w:rsidP="008E5781">
+    <w:p w:rsidR="0036536F" w:rsidRPr="00577D22" w:rsidRDefault="0036536F" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157D56" w:rsidRPr="00577D22" w:rsidRDefault="003C1D17" w:rsidP="008E5781">
+    <w:p w:rsidR="00157D56" w:rsidRPr="00577D22" w:rsidRDefault="003C1D17" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wystawianie po zakończeniu badania </w:t>
       </w:r>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zaświadczenia o przeprowadzonym badaniu technicznym pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00157D56" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157D56" w:rsidRPr="00577D22" w:rsidRDefault="003C1D17" w:rsidP="008E5781">
+    <w:p w:rsidR="00157D56" w:rsidRPr="00577D22" w:rsidRDefault="003C1D17" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zamieszczanie w zaświadczeniach o przeprowadzonych badaniach technicznych pojazdów i w rejestrze badań adnotacji o stwierdzonych usterkach drobnych</w:t>
       </w:r>
       <w:r w:rsidR="00157D56" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00577D22" w:rsidRPr="00577D22" w:rsidRDefault="00D719FA" w:rsidP="008E5781">
+    <w:p w:rsidR="00577D22" w:rsidRPr="00577D22" w:rsidRDefault="00D719FA" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych</w:t>
       </w:r>
       <w:r w:rsidR="005D78FA" w:rsidRPr="00577D22">
@@ -2189,303 +2189,301 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>osi skrajnych oraz rozstawu kół pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00577D22" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00577D22" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>a w rubryce „Dodatkowe informacje” informacji dotyczących dodatkowego wyposażenia pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C1D17" w:rsidRPr="00577D22" w:rsidRDefault="00481368" w:rsidP="008E5781">
+    <w:p w:rsidR="003C1D17" w:rsidRPr="00577D22" w:rsidRDefault="00481368" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C1D17" w:rsidRPr="00BA6A0D" w:rsidRDefault="003C1D17" w:rsidP="008E5781">
+    <w:p w:rsidR="003C1D17" w:rsidRPr="00BA6A0D" w:rsidRDefault="003C1D17" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w opisach zmian dokonanych w pojeździe długości, szerokości i wysokości pojazdu po zmianach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6A0D" w:rsidRPr="00577D22" w:rsidRDefault="00BA6A0D" w:rsidP="008E5781">
+    <w:p w:rsidR="00BA6A0D" w:rsidRPr="00577D22" w:rsidRDefault="00BA6A0D" w:rsidP="00331D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052440E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00577D22" w:rsidRDefault="005A5110" w:rsidP="008E5781">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00577D22" w:rsidRDefault="005A5110" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00606118" w:rsidRPr="003277F8" w:rsidRDefault="00606118" w:rsidP="00606118">
+    <w:p w:rsidR="00606118" w:rsidRPr="003277F8" w:rsidRDefault="00606118" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003277F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00606118" w:rsidRPr="003277F8" w:rsidRDefault="00606118" w:rsidP="00606118">
+    <w:p w:rsidR="00606118" w:rsidRPr="003277F8" w:rsidRDefault="00606118" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003277F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00606118" w:rsidRPr="00A766D6" w:rsidRDefault="00606118" w:rsidP="00606118">
+    <w:p w:rsidR="00606118" w:rsidRPr="00A766D6" w:rsidRDefault="00606118" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003277F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00577D22" w:rsidRDefault="006E3EB7" w:rsidP="008E5781">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00577D22" w:rsidRDefault="006E3EB7" w:rsidP="00331D25">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00577D22" w:rsidRDefault="006E3EB7" w:rsidP="008E5781">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00577D22" w:rsidRDefault="006E3EB7" w:rsidP="00331D25">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00577D22" w:rsidRDefault="00552475" w:rsidP="008E5781">
+    <w:p w:rsidR="00552475" w:rsidRPr="00577D22" w:rsidRDefault="00552475" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00577D22" w:rsidRDefault="00552475" w:rsidP="008E5781">
+    <w:p w:rsidR="00552475" w:rsidRPr="00577D22" w:rsidRDefault="00552475" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2499,71 +2497,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5781" w:rsidRDefault="00552475">
+    <w:p w:rsidR="008E5781" w:rsidRDefault="00552475" w:rsidP="00331D25">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D22">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="008E5781" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00266B68" w:rsidRDefault="00266B68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2781,51 +2780,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00266B68" w:rsidRDefault="00266B68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00266B68" w:rsidRDefault="00266B68">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00266B68" w:rsidRDefault="00606118">
+  <w:p w:rsidR="00266B68" w:rsidRDefault="00331D25">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4447,51 +4446,51 @@
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="202"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
@@ -4729,50 +4728,51 @@
     <w:rsid w:val="002E6EFC"/>
     <w:rsid w:val="002E7DB8"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F3269"/>
     <w:rsid w:val="002F445D"/>
     <w:rsid w:val="002F5404"/>
     <w:rsid w:val="002F6270"/>
     <w:rsid w:val="00301537"/>
     <w:rsid w:val="00302D94"/>
     <w:rsid w:val="00304E2B"/>
     <w:rsid w:val="00310AA1"/>
     <w:rsid w:val="003123FF"/>
     <w:rsid w:val="003143F1"/>
     <w:rsid w:val="00317D8D"/>
     <w:rsid w:val="0032025E"/>
     <w:rsid w:val="00321974"/>
     <w:rsid w:val="00321BC8"/>
     <w:rsid w:val="00322791"/>
     <w:rsid w:val="00323052"/>
     <w:rsid w:val="00323695"/>
     <w:rsid w:val="00324B2A"/>
     <w:rsid w:val="00326933"/>
     <w:rsid w:val="00330459"/>
     <w:rsid w:val="00330C5B"/>
     <w:rsid w:val="00331A61"/>
+    <w:rsid w:val="00331D25"/>
     <w:rsid w:val="00331DFF"/>
     <w:rsid w:val="00331E60"/>
     <w:rsid w:val="00332C13"/>
     <w:rsid w:val="003354CF"/>
     <w:rsid w:val="00336AEF"/>
     <w:rsid w:val="003379D5"/>
     <w:rsid w:val="00340A6B"/>
     <w:rsid w:val="00342A75"/>
     <w:rsid w:val="003431B1"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00344881"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00347633"/>
     <w:rsid w:val="003501C6"/>
     <w:rsid w:val="00354846"/>
     <w:rsid w:val="00357006"/>
     <w:rsid w:val="0036536F"/>
     <w:rsid w:val="00366700"/>
     <w:rsid w:val="00367D25"/>
     <w:rsid w:val="00372260"/>
     <w:rsid w:val="00373D0A"/>
     <w:rsid w:val="0037506B"/>
     <w:rsid w:val="0037562C"/>
     <w:rsid w:val="00375D86"/>
     <w:rsid w:val="00376290"/>
@@ -5837,51 +5837,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7287,51 +7286,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{908DE7D9-9E3B-49C0-939F-A21B241F2733}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD4CA805-0BA8-4132-94D0-7B804588EF83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>940</Words>
   <Characters>5641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>