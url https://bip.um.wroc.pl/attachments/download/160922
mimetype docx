--- v0 (2025-10-11)
+++ v1 (2026-04-30)
@@ -250,154 +250,102 @@
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30C45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Ta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rg 1-8, 50-141 Wrocław,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5142F4E2" w14:textId="77777777" w:rsidR="009C53F3" w:rsidRPr="00542137" w:rsidRDefault="009C53F3" w:rsidP="009C53F3">
+    <w:p w14:paraId="10B967A2" w14:textId="472FA08D" w:rsidR="009C53F3" w:rsidRPr="00542137" w:rsidRDefault="009C53F3" w:rsidP="005B051A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>za pośrednictwem poczty elektronicznej na adres e-mail: wok@um.wroc.pl,</w:t>
-[...13 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">za pośrednictwem poczty elektronicznej na adres e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="005B051A" w:rsidRPr="00801124">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>wok@um.wroc.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B051A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">skrytka na </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ePUAP-ie</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">, adres e-Doręczeń: AE:PL-95179-82549-VVTFT-27; </w:t>
+        <w:t xml:space="preserve"> adres e-Doręczeń: AE:PL-95179-82549-VVTFT-27; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C96A0D" w14:textId="77777777" w:rsidR="009C53F3" w:rsidRPr="00AF623B" w:rsidRDefault="009C53F3" w:rsidP="009C53F3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -883,51 +831,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D29E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">adres zamieszkania, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239454E7" w14:textId="77777777" w:rsidR="007D29E8" w:rsidRPr="002709EE" w:rsidRDefault="007D29E8" w:rsidP="00B34C8C">
+    <w:p w14:paraId="239454E7" w14:textId="6EAF8C2C" w:rsidR="007D29E8" w:rsidRPr="002709EE" w:rsidRDefault="007D29E8" w:rsidP="00B34C8C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D29E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>adres e-mail,</w:t>
       </w:r>
       <w:r w:rsidR="002709EE">
@@ -935,58 +883,50 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002709EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>adres  e-doręczeń</w:t>
       </w:r>
       <w:r w:rsidR="005B433D" w:rsidRPr="002709EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002709EE" w:rsidRPr="002709EE">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0C89EA3A" w14:textId="77777777" w:rsidR="007D29E8" w:rsidRDefault="007D29E8" w:rsidP="00B34C8C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D29E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nr telefonu,</w:t>
@@ -1149,76 +1089,76 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AE6D01" w:rsidRPr="00684556">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> po ekspertyzie dokumentów</w:t>
       </w:r>
       <w:r w:rsidR="00AE6D01">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AE6D01" w:rsidRPr="00684556">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> może podjąć decyzję o ich </w:t>
+        <w:t xml:space="preserve"> może podjąć decyzję o ich zniszczeniu lub przekwalifikować na kategorię A i wtedy </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana </w:t>
       </w:r>
       <w:r w:rsidR="00AE6D01" w:rsidRPr="00684556">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">dane osobowe będą </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6D01" w:rsidRPr="00684556">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">zniszczeniu lub przekwalifikować na kategorię A i wtedy </w:t>
-[...15 lines deleted...]
-        <w:t>dane osobowe będą przetwarzane przez Urząd Miejski Wrocławia</w:t>
+        <w:t>przetwarzane przez Urząd Miejski Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00AE6D01">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AE6D01" w:rsidRPr="00684556">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez 25 lat od stycznia kolejnego roku po zakończeniu </w:t>
       </w:r>
       <w:r w:rsidR="00AE6D01">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani/Pana </w:t>
       </w:r>
@@ -1837,74 +1777,85 @@
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34C8C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listownie na adres: al. M. Kromera 44, 51-163 Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="00B34C8C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495346A0" w14:textId="77777777" w:rsidR="007A2806" w:rsidRPr="00B34C8C" w:rsidRDefault="007A2806" w:rsidP="00B34C8C">
+    <w:p w14:paraId="495346A0" w14:textId="2E628A1A" w:rsidR="007A2806" w:rsidRPr="00B34C8C" w:rsidRDefault="007A2806" w:rsidP="00B34C8C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34C8C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B34C8C">
+        <w:t xml:space="preserve">przez e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="005B051A" w:rsidRPr="00801124">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>iod@um.wroc.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B051A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC934A1" w14:textId="77777777" w:rsidR="007A2806" w:rsidRPr="00EB2493" w:rsidRDefault="007A2806" w:rsidP="00B34C8C">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2493">
         <w:rPr>
@@ -4236,81 +4187,86 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00346A45"/>
     <w:rsid w:val="0004457C"/>
     <w:rsid w:val="00053641"/>
     <w:rsid w:val="000C38EE"/>
     <w:rsid w:val="000D44D3"/>
     <w:rsid w:val="00130518"/>
     <w:rsid w:val="00142F3A"/>
     <w:rsid w:val="0016120B"/>
     <w:rsid w:val="00180D85"/>
     <w:rsid w:val="00223852"/>
     <w:rsid w:val="00226774"/>
     <w:rsid w:val="002344FB"/>
     <w:rsid w:val="002709EE"/>
     <w:rsid w:val="002C1B19"/>
     <w:rsid w:val="002D2E16"/>
     <w:rsid w:val="003454E5"/>
     <w:rsid w:val="00346A45"/>
     <w:rsid w:val="00355158"/>
     <w:rsid w:val="003E7A68"/>
     <w:rsid w:val="00411A8C"/>
     <w:rsid w:val="00413F8C"/>
     <w:rsid w:val="00440FA3"/>
     <w:rsid w:val="004E4D10"/>
     <w:rsid w:val="004F237F"/>
     <w:rsid w:val="0056203F"/>
     <w:rsid w:val="00566A80"/>
     <w:rsid w:val="005962DF"/>
+    <w:rsid w:val="005B051A"/>
     <w:rsid w:val="005B433D"/>
     <w:rsid w:val="005E24C3"/>
     <w:rsid w:val="006C372B"/>
     <w:rsid w:val="006E4407"/>
     <w:rsid w:val="006F4B5B"/>
     <w:rsid w:val="00711359"/>
     <w:rsid w:val="00713668"/>
     <w:rsid w:val="00741341"/>
     <w:rsid w:val="00751E20"/>
     <w:rsid w:val="007915FF"/>
     <w:rsid w:val="007A2806"/>
     <w:rsid w:val="007B2CFB"/>
     <w:rsid w:val="007C48BD"/>
     <w:rsid w:val="007D29E8"/>
     <w:rsid w:val="007E3ABB"/>
     <w:rsid w:val="00841523"/>
     <w:rsid w:val="00846131"/>
     <w:rsid w:val="00871653"/>
     <w:rsid w:val="00883A0A"/>
     <w:rsid w:val="008D783F"/>
     <w:rsid w:val="008E4445"/>
     <w:rsid w:val="00961097"/>
     <w:rsid w:val="0096434C"/>
     <w:rsid w:val="009657E3"/>
     <w:rsid w:val="009A4803"/>
@@ -5080,51 +5036,51 @@
           <w:divsChild>
             <w:div w:id="685058561">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wok@um.wroc.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5399,70 +5355,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59E82F86-0175-4302-AF6A-E37DFBFAC9B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>624</Words>
-  <Characters>3750</Characters>
+  <Words>571</Words>
+  <Characters>3821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4366</CharactersWithSpaces>
+  <CharactersWithSpaces>4338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rzepkowska Agnieszka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>