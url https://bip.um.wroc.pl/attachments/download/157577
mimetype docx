--- v0 (2025-10-10)
+++ v1 (2026-05-13)
@@ -246,64 +246,76 @@
     </w:p>
     <w:p w14:paraId="4699575B" w14:textId="2D038799" w:rsidR="00063169" w:rsidRPr="00887A05" w:rsidRDefault="00063169" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Godziny przyjmowania klientów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2230EEEE" w14:textId="3ACAF080" w:rsidR="00746A5E" w:rsidRPr="00887A05" w:rsidRDefault="00063169" w:rsidP="005905D8">
+    <w:p w14:paraId="2230EEEE" w14:textId="032DFD8C" w:rsidR="00746A5E" w:rsidRPr="00887A05" w:rsidRDefault="00063169" w:rsidP="005905D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>poniedziałek – piątek 8.00 – 15.00</w:t>
+        <w:t xml:space="preserve">poniedziałek – piątek </w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w godzinach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>8.00 – 15.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220A89B7" w14:textId="62D85427" w:rsidR="00746A5E" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wymagane d</w:t>
       </w:r>
       <w:r w:rsidR="001B0368" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -743,84 +755,136 @@
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Przed skopiowaniem dyplomu proszę o sprawdzenie, czy został podpisany przez posiadacza dyplomu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDC914E" w14:textId="6B70757E" w:rsidR="00F85FC9" w:rsidRPr="00887A05" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kto i w jaki sposób potwierdza na dokumencie zmianę nazwiska:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5458442E" w14:textId="2B227010" w:rsidR="00F85FC9" w:rsidRPr="00887A05" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
+    <w:p w14:paraId="5458442E" w14:textId="76CCD308" w:rsidR="00F85FC9" w:rsidRPr="00905538" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku dokumentów wystawionych na nazwisko inne niż we wniosku </w:t>
       </w:r>
       <w:r w:rsidR="00C9566F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">(np. nazwisko rodowe), dyrektor na kopii dokumentu sporządza adnotację następującej treści: </w:t>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>„zaświadczam, że dyplom/świadectwo/akt nadania stopnia nauczyciela kontraktowego, wystawiony na nazwisko ………………… potwierdza kwalifikacje/stopień awansu zawodowego Pani ………………”.</w:t>
+        <w:t>„zaświadczam, że dyplom/świadectwo/akt nadania stopnia nauczyciela kontraktowego, wystawiony na nazwisko ………………… potwierdza kwalifikacje/stopień awansu zawodowego Pan</w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a/Pan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(*niepotrzebne skreślić)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D26E169" w14:textId="13FC518A" w:rsidR="00F85FC9" w:rsidRPr="00887A05" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje </w:t>
       </w:r>
       <w:r w:rsidR="008D1934" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -994,78 +1058,78 @@
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Do dokumentacji nie należy dołączać: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9CB6E2" w14:textId="1C74CAF2" w:rsidR="008106B6" w:rsidRPr="00887A05" w:rsidRDefault="008106B6" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- kserokopii dokumentów potwierdzających udział w kursach, szkoleniach</w:t>
       </w:r>
       <w:r w:rsidR="00C36D86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> itd., które nie potwierdzają nabycia dodatkowych kwalifikacji,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536BE4BA" w14:textId="758028FC" w:rsidR="008106B6" w:rsidRPr="00887A05" w:rsidRDefault="008106B6" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- prac/ kserokopii prac wykonanych przez uczniów,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B13006" w14:textId="12A8D7FF" w:rsidR="008106B6" w:rsidRPr="00887A05" w:rsidRDefault="008106B6" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>- strony tytułowej, spisu treści, przekładek między dokumentam</w:t>
       </w:r>
       <w:r w:rsidR="00EC766A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>i.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE027D6" w14:textId="225E2B09" w:rsidR="008106B6" w:rsidRPr="00887A05" w:rsidRDefault="008106B6" w:rsidP="00887A05">
@@ -1202,69 +1266,99 @@
         </w:rPr>
         <w:t>Dokumenty są źle poświadczone za zgodność z oryginałem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55888B2E" w14:textId="68864EDE" w:rsidR="00344F7D" w:rsidRPr="00547D96" w:rsidRDefault="00344F7D" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Brak potwierdzenia zmiany nazwiska,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038C971C" w14:textId="193CAE00" w:rsidR="00547D96" w:rsidRPr="00887A05" w:rsidRDefault="00547D96" w:rsidP="00887A05">
+    <w:p w14:paraId="038C971C" w14:textId="29002116" w:rsidR="00547D96" w:rsidRPr="00887A05" w:rsidRDefault="00905538" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Potwierdzenie zmiany nazwiska poprzez dołączenie m.in. kserokopii dowodu osobistego, kserokopii aktu ślubu,</w:t>
+        <w:t>Niewłaściwe p</w:t>
+      </w:r>
+      <w:r w:rsidR="00547D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>otwierdzenie zmiany nazwiska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> np.</w:t>
+      </w:r>
+      <w:r w:rsidR="00547D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poprzez dołączenie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00547D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>kserokopii dowodu osobistego, kserokopii aktu ślubu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B12EE23" w14:textId="49CC6C61" w:rsidR="00344F7D" w:rsidRPr="00887A05" w:rsidRDefault="00344F7D" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Brak podpisu na dyplomie przez posiadacza dyplomu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE16010" w14:textId="699FD353" w:rsidR="0058649E" w:rsidRPr="00756571" w:rsidRDefault="00756571" w:rsidP="00BE76FA">
       <w:pPr>
@@ -1367,82 +1461,87 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0B249B" w14:textId="526E2401" w:rsidR="00C7028B" w:rsidRPr="00887A05" w:rsidRDefault="00C7028B" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin egzaminu jest ustalany po przeprowadzeniu analizy formalnej wniosku. </w:t>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">W przypadku braków formalnych nauczyciel jest informowany </w:t>
       </w:r>
       <w:r w:rsidR="004D7957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>o konieczności ich uzupełnienia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6565BB0F" w14:textId="78B197BA" w:rsidR="00C7028B" w:rsidRPr="00887A05" w:rsidRDefault="00C7028B" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O terminie i miejscu egzaminu nauczyciel jest informowany na minimum </w:t>
       </w:r>
       <w:r w:rsidR="00BE76FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>7 dni przed egzaminem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15984B9E" w14:textId="35F62114" w:rsidR="00C7028B" w:rsidRPr="00887A05" w:rsidRDefault="00815C82" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1580,299 +1679,424 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00547D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Nauczyciel jest nauczyciel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">em mianowanym dopiero po złożeniu ślubowania </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
         <w:t>i otrzymaniu aktu mianowania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223CE623" w14:textId="284C35C7" w:rsidR="00547D96" w:rsidRPr="00547D96" w:rsidRDefault="00547D96" w:rsidP="00547D96">
+    <w:p w14:paraId="223CE623" w14:textId="462E6C5C" w:rsidR="00547D96" w:rsidRPr="00547D96" w:rsidRDefault="00547D96" w:rsidP="00547D96">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Uroczystość wręczeni</w:t>
+        <w:t>Uroczystość</w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> złożenia ślubowania i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wręczeni</w:t>
       </w:r>
       <w:r w:rsidR="00444D6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aktów mianowania odbywa się zazwyczaj w ostatnim tygodniu sierpnia i w grudniu w Sali Wielkiej Ratusza. O terminach nauczyciele </w:t>
+        <w:t xml:space="preserve"> aktów mianowania odbywa się zazwyczaj w ostatnim tygodniu sierpnia i w grudniu w Sali Wielkiej Ratusza. </w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:br/>
-        <w:t>są informowani za pośrednictwem szkoły/placówki oświatowej.</w:t>
+        <w:t>O terminach nauczyciele są informowani za pośrednictwem szkoły/placówki oświatowej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5419A9DD" w14:textId="6332DC88" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gdzie można uzyskać dodatkowe informacje:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31432C0B" w14:textId="077B3C00" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+    <w:p w14:paraId="31432C0B" w14:textId="171867BC" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00905538" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00887A05">
-[...33 lines deleted...]
-        <w:t>- 71 777 76 08 – Marzena Makowska-Hudy.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>W Departamencie Edukacji p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11022" w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>od numerami telefonów:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB98745" w14:textId="0AAA5016" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 71 777 76 </w:t>
+      </w:r>
+      <w:r w:rsidR="002A13D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5BFAD6" w14:textId="1D20F9CD" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 71 777 76 </w:t>
+      </w:r>
+      <w:r w:rsidR="002A13D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00905538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400B8310" w14:textId="3CF15B8F" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Podstawa prawna:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125242DC" w14:textId="3AE3D9CB" w:rsidR="00A11022" w:rsidRPr="00B003B8" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
+    <w:p w14:paraId="125242DC" w14:textId="29FD4E2B" w:rsidR="00A11022" w:rsidRPr="00405383" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ustawa z dnia 26 stycznia 1982 r. - </w:t>
       </w:r>
       <w:r w:rsidR="00A11022" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Karta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00A11022" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>auczyciel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>a w brzmieniu sprzed 1 września 2022 r.</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3FEB887D" w14:textId="509BC7AA" w:rsidR="00B003B8" w:rsidRPr="00887A05" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="000265F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>(Dz. U. z 2021 r. poz. 1762</w:t>
+      </w:r>
+      <w:r w:rsidR="00405383">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00405383" w:rsidRPr="00405383">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>oraz z 2022 r. poz. 935, 1116 i 1700)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5306">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5306">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w brzmieniu sprzed </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5306">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004A5306">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>1 września 2022 r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEB887D" w14:textId="75AC9D90" w:rsidR="00B003B8" w:rsidRPr="00887A05" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Art. 10 ustawy z dnia 5 sierpnia 2022 r. o zmianie ustawy – Karta Nauczyciela oraz niektórych innych ustaw,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64743363" w14:textId="0D63399B" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+        <w:lastRenderedPageBreak/>
+        <w:t>Art. 10 ustawy z dnia 5 sierpnia 2022 r. o zmianie ustawy – Karta Nauczyciela oraz niektórych innych ustaw</w:t>
+      </w:r>
+      <w:r w:rsidR="000265F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 2022 r. poz. 1730 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5306">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000265F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>ze zm.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64743363" w14:textId="0E0E0D62" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Rozporządzenie</w:t>
       </w:r>
       <w:r w:rsidR="00B003B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> MEN z dnia 26 lipca 2018 r.</w:t>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sprawie uzyskiwania stopni awansu zawodowego</w:t>
       </w:r>
       <w:r w:rsidR="00B003B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez nauczycieli,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73AE2819" w14:textId="25FAA2AE" w:rsidR="00A11022" w:rsidRPr="00C9566F" w:rsidRDefault="00B003B8" w:rsidP="00C9566F">
+        <w:t xml:space="preserve"> przez nauczycieli</w:t>
+      </w:r>
+      <w:r w:rsidR="000265F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 2020 r. poz. 2200)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B003B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AE2819" w14:textId="70AABFFB" w:rsidR="00A11022" w:rsidRPr="00C9566F" w:rsidRDefault="00B003B8" w:rsidP="00C9566F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ustawa z dnia 14 czerwca 1960 r. – Kodeks postępowania administracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="000265F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 2025 r. poz. 1691)</w:t>
       </w:r>
       <w:r w:rsidR="00C9566F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A11022" w:rsidRPr="00C9566F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2967,77 +3191,83 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D03A2"/>
+    <w:rsid w:val="000265F1"/>
     <w:rsid w:val="00063169"/>
     <w:rsid w:val="00065ECC"/>
     <w:rsid w:val="00075242"/>
     <w:rsid w:val="000E16EA"/>
     <w:rsid w:val="001112B5"/>
     <w:rsid w:val="001B0368"/>
     <w:rsid w:val="00222898"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00282AB0"/>
+    <w:rsid w:val="002A13D4"/>
     <w:rsid w:val="002D0389"/>
     <w:rsid w:val="00344F7D"/>
     <w:rsid w:val="003D03A2"/>
+    <w:rsid w:val="00405383"/>
     <w:rsid w:val="00406885"/>
     <w:rsid w:val="00444D6B"/>
+    <w:rsid w:val="004A5306"/>
     <w:rsid w:val="004C45EC"/>
     <w:rsid w:val="004D7957"/>
     <w:rsid w:val="00547D96"/>
     <w:rsid w:val="005543E7"/>
     <w:rsid w:val="00556379"/>
     <w:rsid w:val="0058649E"/>
     <w:rsid w:val="005905D8"/>
     <w:rsid w:val="00746A5E"/>
     <w:rsid w:val="00756571"/>
+    <w:rsid w:val="007724DE"/>
     <w:rsid w:val="008106B6"/>
     <w:rsid w:val="00815C82"/>
     <w:rsid w:val="00887A05"/>
     <w:rsid w:val="008D1934"/>
+    <w:rsid w:val="00905538"/>
     <w:rsid w:val="009B582E"/>
     <w:rsid w:val="00A11022"/>
     <w:rsid w:val="00B003B8"/>
     <w:rsid w:val="00BE76FA"/>
     <w:rsid w:val="00C36D86"/>
     <w:rsid w:val="00C7028B"/>
     <w:rsid w:val="00C71EE1"/>
     <w:rsid w:val="00C9566F"/>
     <w:rsid w:val="00E65823"/>
     <w:rsid w:val="00E7588C"/>
     <w:rsid w:val="00EC766A"/>
     <w:rsid w:val="00EF7EAC"/>
     <w:rsid w:val="00F85FC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3788,70 +4018,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>906</Words>
-  <Characters>5442</Characters>
+  <Words>938</Words>
+  <Characters>5631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Centrum Uslug Informatycznych</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6336</CharactersWithSpaces>
+  <CharactersWithSpaces>6556</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Makowska-Hudy Marzena</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>