--- v0 (2025-10-10)
+++ v1 (2026-05-21)
@@ -281,64 +281,76 @@
     </w:p>
     <w:p w14:paraId="4699575B" w14:textId="2D038799" w:rsidR="00063169" w:rsidRPr="00887A05" w:rsidRDefault="00063169" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Godziny przyjmowania klientów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2230EEEE" w14:textId="3307B940" w:rsidR="00746A5E" w:rsidRPr="00887A05" w:rsidRDefault="00063169" w:rsidP="00812032">
+    <w:p w14:paraId="2230EEEE" w14:textId="2EAEA1EB" w:rsidR="00746A5E" w:rsidRPr="00887A05" w:rsidRDefault="00063169" w:rsidP="00812032">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>poniedziałek – piątek 8.00 – 15.00</w:t>
+        <w:t>poniedziałek – piątek</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w godzinach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8.00 – 15.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220A89B7" w14:textId="62D85427" w:rsidR="00746A5E" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wymagane d</w:t>
       </w:r>
       <w:r w:rsidR="001B0368" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -733,100 +745,164 @@
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Przed skopiowaniem dyplomu proszę o sprawdzenie, czy został podpisany przez posiadacza dyplomu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDC914E" w14:textId="6B70757E" w:rsidR="00F85FC9" w:rsidRPr="00887A05" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kto i w jaki sposób potwierdza na dokumencie zmianę nazwiska:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5458442E" w14:textId="2E5A82A0" w:rsidR="00F85FC9" w:rsidRPr="00887A05" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
+    <w:p w14:paraId="5458442E" w14:textId="021188CB" w:rsidR="00F85FC9" w:rsidRPr="00BA6435" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku dokumentów wystawionych na nazwisko inne niż we wniosku </w:t>
       </w:r>
       <w:r w:rsidR="00C9566F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">(np. nazwisko rodowe), dyrektor na kopii dokumentu sporządza adnotację następującej treści: </w:t>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>„zaświadczam, że dyplom/świadectwo, wystawion</w:t>
       </w:r>
       <w:r w:rsidR="008B7592">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> na nazwisko ………………… potwierdza kwalifikacje Pani ………………”.</w:t>
+        <w:t xml:space="preserve"> na nazwisko ………………… potwierdza kwalifikacje Pan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a/Pani</w:t>
+      </w:r>
+      <w:r w:rsidR="00956412">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00956412">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>niepotrzebne skreślić)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D26E169" w14:textId="13FC518A" w:rsidR="00F85FC9" w:rsidRPr="00887A05" w:rsidRDefault="00F85FC9" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje </w:t>
       </w:r>
       <w:r w:rsidR="008D1934" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1046,133 +1122,145 @@
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Brak dokumentu potwierdzającego uzyskanie przygotowania pedagogicznego</w:t>
       </w:r>
       <w:r w:rsidR="00344F7D" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DE1498" w14:textId="406A9949" w:rsidR="00344F7D" w:rsidRPr="008B7592" w:rsidRDefault="00344F7D" w:rsidP="008B7592">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00BE76FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">przygotowanie pedagogiczne może być udokumentowane stosownym zapisem w dyplomie studiów (specjalność nauczycielska), stosownym </w:t>
-[...6 lines deleted...]
-        <w:t>zapisem w suplemencie do dyplomu, świadectwem ukończenia studiów podyplomowych, zaświadczeniem wydanym przez uczelnie, dyplomem ukończenia zakładu kształcenia nauczycieli lub świadectwem ukończenia kursu kwalifikacyjnego)</w:t>
+        <w:t>przygotowanie pedagogiczne może być udokumentowane stosownym zapisem w dyplomie studiów (specjalność nauczycielska), stosownym zapisem w suplemencie do dyplomu, świadectwem ukończenia studiów podyplomowych, zaświadczeniem wydanym przez uczelnie, dyplomem ukończenia zakładu kształcenia nauczycieli lub świadectwem ukończenia kursu kwalifikacyjnego)</w:t>
       </w:r>
       <w:r w:rsidR="008B7592">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A79CE29" w14:textId="0C3E8532" w:rsidR="00344F7D" w:rsidRPr="00887A05" w:rsidRDefault="00344F7D" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Dokumenty są źle poświadczone za zgodność z oryginałem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55888B2E" w14:textId="68864EDE" w:rsidR="00344F7D" w:rsidRPr="00547D96" w:rsidRDefault="00344F7D" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Brak potwierdzenia zmiany nazwiska,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038C971C" w14:textId="193CAE00" w:rsidR="00547D96" w:rsidRPr="00887A05" w:rsidRDefault="00547D96" w:rsidP="00887A05">
+    <w:p w14:paraId="038C971C" w14:textId="590D6165" w:rsidR="00547D96" w:rsidRPr="00887A05" w:rsidRDefault="00BA6435" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Potwierdzenie zmiany nazwiska poprzez dołączenie m.in. kserokopii dowodu osobistego, kserokopii aktu ślubu,</w:t>
+        <w:t>Niewłaściwe p</w:t>
+      </w:r>
+      <w:r w:rsidR="00547D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otwierdzenie zmiany nazwiska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">np. </w:t>
+      </w:r>
+      <w:r w:rsidR="00547D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>poprzez dołączenie kserokopii dowodu osobistego, kserokopii aktu ślubu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B12EE23" w14:textId="49CC6C61" w:rsidR="00344F7D" w:rsidRPr="00887A05" w:rsidRDefault="00344F7D" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Brak podpisu na dyplomie przez posiadacza dyplomu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE16010" w14:textId="7394DFE1" w:rsidR="0058649E" w:rsidRPr="008F4D00" w:rsidRDefault="008F4D00" w:rsidP="00BE76FA">
       <w:pPr>
@@ -1427,320 +1515,410 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Przy ustalaniu terminu egzaminu organ w miarę możliwości może wziąć pod uwagę czasową nieobecność/niedyspozycyjność nauczyciela w trakcie sesji egzaminacyjnej. W takim przypadku </w:t>
       </w:r>
       <w:r w:rsidRPr="002319AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kompletny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> wniosek </w:t>
       </w:r>
       <w:r w:rsidR="002D0389">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>należy złożyć</w:t>
+        <w:t xml:space="preserve">należy </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0389">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>złożyć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D0389">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>do 15 czerwca lub 15 października z informacją o terminie nieobecności.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4115373C" w14:textId="083A6BDC" w:rsidR="00547D96" w:rsidRDefault="00547D96" w:rsidP="00547D96">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Uroczyste wręczenie aktów nadania stopnia nauczyciela mianowanego:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444883A7" w14:textId="533ADF75" w:rsidR="00547D96" w:rsidRDefault="00547D96" w:rsidP="00547D96">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00547D96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Nauczyciel jest nauczyciel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">em mianowanym dopiero po złożeniu ślubowania </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
         <w:t>i otrzymaniu aktu mianowania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223CE623" w14:textId="3B3DF339" w:rsidR="00547D96" w:rsidRPr="00547D96" w:rsidRDefault="00547D96" w:rsidP="00547D96">
+    <w:p w14:paraId="223CE623" w14:textId="1F0FBBA6" w:rsidR="00547D96" w:rsidRPr="00547D96" w:rsidRDefault="00547D96" w:rsidP="00547D96">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Uroczystość wręczeni</w:t>
+        <w:t>Uroczystość</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> złożenia ślubowania i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wręczeni</w:t>
       </w:r>
       <w:r w:rsidR="00092692">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aktów mianowania odbywa się zazwyczaj w ostatnim tygodniu sierpnia i w grudniu w Sali Wielkiej Ratusza. O terminach nauczyciele </w:t>
+        <w:t xml:space="preserve"> aktów mianowania odbywa się zazwyczaj w ostatnim tygodniu sierpnia i w grudniu w Sali Wielkiej Ratusza. </w:t>
+      </w:r>
+      <w:r w:rsidR="00531A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:br/>
-        <w:t>są informowani za pośrednictwem szkoły/placówki oświatowej.</w:t>
+        <w:t>O terminach nauczyciele są informowani za pośrednictwem szkoły/placówki oświatowej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5419A9DD" w14:textId="6332DC88" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gdzie można uzyskać dodatkowe informacje:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31432C0B" w14:textId="077B3C00" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+    <w:p w14:paraId="31432C0B" w14:textId="79E6E2E3" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00BA6435" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00887A05">
-[...6 lines deleted...]
-    <w:p w14:paraId="1DB98745" w14:textId="1266C9E4" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>W Departamencie Edukacji p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11022" w:rsidRPr="00887A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>od numerami telefonów:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB98745" w14:textId="5FD2E8AE" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>- 71 777 76 20 – Zofia Olechowska,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C5BFAD6" w14:textId="6CC2E471" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+        <w:t xml:space="preserve">- 71 777 76 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>08,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5BFAD6" w14:textId="016BBDD8" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>- 71 777 76 08 – Marzena Makowska-Hudy.</w:t>
+        <w:t xml:space="preserve">- 71 777 76 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400B8310" w14:textId="3CF15B8F" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Podstawa prawna:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125242DC" w14:textId="7AC5B346" w:rsidR="00A11022" w:rsidRPr="00B003B8" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
+    <w:p w14:paraId="125242DC" w14:textId="70D2BFB0" w:rsidR="00A11022" w:rsidRPr="00B003B8" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ustawa z dnia 26 stycznia 1982 r. - </w:t>
       </w:r>
       <w:r w:rsidR="00A11022" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Karta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00A11022" w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>auczyciel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
+      <w:r w:rsidR="007A0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000048C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="000048C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>515</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="002B55FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEB887D" w14:textId="4C29A0B7" w:rsidR="00B003B8" w:rsidRPr="00887A05" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
+    <w:p w14:paraId="3FEB887D" w14:textId="67A94C4F" w:rsidR="00B003B8" w:rsidRPr="00887A05" w:rsidRDefault="00B003B8" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Art. 10</w:t>
       </w:r>
       <w:r w:rsidR="008B7592">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> ust. 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ustawy z dnia 5 sierpnia 2022 r. o zmianie ustawy – Karta Nauczyciela oraz niektórych innych ustaw,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64743363" w14:textId="300EC7EB" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
+        <w:t xml:space="preserve"> ustawy z dnia 5 sierpnia 2022 r. o zmianie ustawy – Karta Nauczyciela oraz niektórych innych ustaw</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 2022 poz. 1730 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ze zm.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64743363" w14:textId="1B0A80E6" w:rsidR="00A11022" w:rsidRPr="00887A05" w:rsidRDefault="00A11022" w:rsidP="00887A05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Rozporządzenie</w:t>
       </w:r>
       <w:r w:rsidR="00B003B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1776,72 +1954,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="008B7592">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00B003B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidRPr="00887A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sprawie uzyskiwania stopni awansu zawodowego</w:t>
       </w:r>
       <w:r w:rsidR="00B003B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez nauczycieli,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73AE2819" w14:textId="25FAA2AE" w:rsidR="00A11022" w:rsidRPr="00C9566F" w:rsidRDefault="00B003B8" w:rsidP="00C9566F">
+        <w:t xml:space="preserve"> przez nauczycieli</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 2022 r. poz. 1914)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B003B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AE2819" w14:textId="3907635C" w:rsidR="00A11022" w:rsidRPr="00C9566F" w:rsidRDefault="00B003B8" w:rsidP="00C9566F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Ustawa z dnia 14 czerwca 1960 r. – Kodeks postępowania administracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 2025 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>poz. 1691)</w:t>
       </w:r>
       <w:r w:rsidR="00C9566F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A11022" w:rsidRPr="00C9566F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2936,89 +3138,95 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D03A2"/>
+    <w:rsid w:val="000048C1"/>
     <w:rsid w:val="00063169"/>
     <w:rsid w:val="00065ECC"/>
     <w:rsid w:val="00075242"/>
     <w:rsid w:val="00092692"/>
     <w:rsid w:val="000E16EA"/>
     <w:rsid w:val="001112B5"/>
     <w:rsid w:val="001B0368"/>
     <w:rsid w:val="00222898"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00282AB0"/>
     <w:rsid w:val="002B55FC"/>
     <w:rsid w:val="002D0389"/>
     <w:rsid w:val="00344F7D"/>
     <w:rsid w:val="003D03A2"/>
     <w:rsid w:val="00406885"/>
     <w:rsid w:val="004C45EC"/>
     <w:rsid w:val="004D7957"/>
+    <w:rsid w:val="00531A65"/>
     <w:rsid w:val="00547D96"/>
     <w:rsid w:val="0058649E"/>
     <w:rsid w:val="006854C1"/>
     <w:rsid w:val="00706A22"/>
     <w:rsid w:val="00746A5E"/>
+    <w:rsid w:val="007A0A6E"/>
     <w:rsid w:val="008106B6"/>
     <w:rsid w:val="00812032"/>
     <w:rsid w:val="00815C82"/>
     <w:rsid w:val="00833C34"/>
     <w:rsid w:val="00887A05"/>
     <w:rsid w:val="008B7592"/>
     <w:rsid w:val="008D1934"/>
     <w:rsid w:val="008F4D00"/>
+    <w:rsid w:val="00956412"/>
     <w:rsid w:val="009B582E"/>
     <w:rsid w:val="00A11022"/>
     <w:rsid w:val="00B003B8"/>
+    <w:rsid w:val="00BA6435"/>
     <w:rsid w:val="00BE76FA"/>
     <w:rsid w:val="00BF737F"/>
     <w:rsid w:val="00C36D86"/>
     <w:rsid w:val="00C7028B"/>
     <w:rsid w:val="00C71EE1"/>
     <w:rsid w:val="00C9566F"/>
+    <w:rsid w:val="00D31F1B"/>
     <w:rsid w:val="00E65823"/>
     <w:rsid w:val="00E7588C"/>
     <w:rsid w:val="00EF7EAC"/>
     <w:rsid w:val="00F85FC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3776,70 +3984,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20D56BE9-3EAD-49E2-8D14-8D48624346A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>826</Words>
-  <Characters>4959</Characters>
+  <Words>851</Words>
+  <Characters>5111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Centrum Uslug Informatycznych</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5774</CharactersWithSpaces>
+  <CharactersWithSpaces>5951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Makowska-Hudy Marzena</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>