--- v0 (2025-10-11)
+++ v1 (2026-04-01)
@@ -1,194 +1,204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="1478CB60" w14:textId="77777777" w:rsidR="00A161A5" w:rsidRPr="00C13D1E" w:rsidRDefault="00C13CBC" w:rsidP="00595AC8">
+    <w:p w:rsidR="00A161A5" w:rsidRPr="00C13D1E" w:rsidRDefault="00C13CBC" w:rsidP="00595AC8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="120" w:after="360" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">niosek </w:t>
       </w:r>
       <w:r w:rsidR="00DD1238" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">o dofinansowanie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791EE994" w14:textId="77777777" w:rsidR="00595AC8" w:rsidRPr="00C13D1E" w:rsidRDefault="00595AC8" w:rsidP="00140F25">
+    <w:p w:rsidR="00595AC8" w:rsidRPr="00C13D1E" w:rsidRDefault="00595AC8" w:rsidP="00140F25">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KONKURS NA DOFINANSOWANIE PROJEKTÓW STUDENCKICH</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">w ramach Funduszu Aktywności Studenckiej (FAST) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F3CC73" w14:textId="77777777" w:rsidR="00595AC8" w:rsidRDefault="00595AC8" w:rsidP="00693AF5">
+    <w:p w:rsidR="00595AC8" w:rsidRDefault="00595AC8" w:rsidP="00693AF5">
       <w:pPr>
         <w:spacing w:after="480" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>edycja 2025</w:t>
+        <w:t>edycja 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00471874">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F73104" w14:textId="77777777" w:rsidR="008D7738" w:rsidRPr="00462717" w:rsidRDefault="00462717" w:rsidP="008D7738">
+    <w:p w:rsidR="008D7738" w:rsidRPr="00462717" w:rsidRDefault="00462717" w:rsidP="008D7738">
       <w:pPr>
         <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ważna informacja</w:t>
       </w:r>
       <w:r w:rsidR="0012776D" w:rsidRPr="00462717">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56204D1B" w14:textId="77777777" w:rsidR="004607A4" w:rsidRDefault="0012776D" w:rsidP="004607A4">
+    <w:p w:rsidR="004607A4" w:rsidRDefault="0012776D" w:rsidP="004607A4">
       <w:pPr>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7738">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgłoszenie projektu do konkursu zostanie uznane za kompletne, jeśli do </w:t>
       </w:r>
       <w:r w:rsidR="004607A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -216,72 +226,103 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z Uczelniami Wyższymi (</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7738">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocławskiego Centrum Akademickiego</w:t>
       </w:r>
       <w:r w:rsidR="004607A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7738">
+      <w:r w:rsidR="00A32486">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D7738" w:rsidRPr="008D7738">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">zostaną dostarczone: </w:t>
+        <w:t>zostaną dostarczone</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32486">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32486">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>za pośrednictwem platformy e-PUAP</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7738" w:rsidRPr="008D7738">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303AD8F4" w14:textId="1487D6B4" w:rsidR="004607A4" w:rsidRPr="004607A4" w:rsidRDefault="008D7738" w:rsidP="00C86E73">
+    <w:p w:rsidR="004607A4" w:rsidRPr="004607A4" w:rsidRDefault="008D7738" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F6648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -329,72 +370,122 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004607A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
       <w:r w:rsidR="001402FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004607A4">
+      <w:r w:rsidR="00A32486">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pełnomocnictwe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F6648">
+        <w:t xml:space="preserve">kopią </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004607A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>m,</w:t>
+        <w:t>pełnomocnictw</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32486">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00197427">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00322442">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00197427">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>upoważnienia</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6648">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA1E1CE" w14:textId="14104CC2" w:rsidR="004607A4" w:rsidRPr="004607A4" w:rsidRDefault="001F6648" w:rsidP="00C86E73">
+    <w:p w:rsidR="004607A4" w:rsidRPr="004607A4" w:rsidRDefault="001F6648" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004607A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -426,159 +517,88 @@
       </w:r>
       <w:r w:rsidR="008D7738" w:rsidRPr="001F6648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
       <w:r w:rsidR="001402FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00471874">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D7738" w:rsidRPr="004607A4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004607A4" w:rsidRPr="004607A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004607A4" w:rsidRPr="004607A4">
+        <w:softHyphen/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F6648" w:rsidRPr="001F6648" w:rsidRDefault="001F6648" w:rsidP="001F6648">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:softHyphen/>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="49607B85" w14:textId="77777777" w:rsidR="008C416D" w:rsidRDefault="008D7738" w:rsidP="00C86E73">
-[...74 lines deleted...]
-    <w:p w14:paraId="6FF8EE2D" w14:textId="77777777" w:rsidR="005D7DA8" w:rsidRPr="00C13D1E" w:rsidRDefault="00BD705B" w:rsidP="00C86E73">
+    <w:p w:rsidR="005D7DA8" w:rsidRPr="00C13D1E" w:rsidRDefault="00BD705B" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:before="360" w:after="240" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
@@ -601,51 +621,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F57A7B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B56E83" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> WNIOSKODAWCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD61FCC" w14:textId="77777777" w:rsidR="00686C64" w:rsidRPr="00C13D1E" w:rsidRDefault="00CB49B4" w:rsidP="00C13D1E">
+    <w:p w:rsidR="00686C64" w:rsidRPr="00C13D1E" w:rsidRDefault="00CB49B4" w:rsidP="00C13D1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -705,81 +725,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
       <w:r w:rsidR="00713F80" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> znaków]</w:t>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00F57A7B" w:rsidRPr="00D00169">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00491F74" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208E9ADF" w14:textId="77777777" w:rsidR="00F57A7B" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="000B27F2">
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w:rsidR="00F57A7B" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="007D1B88">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="150"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
@@ -788,111 +803,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="007D1B88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="007D1B88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="007D1B88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="007D1B88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="007D1B88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D8149C" w14:textId="77777777" w:rsidR="00AF71F8" w:rsidRPr="00C13D1E" w:rsidRDefault="00CB49B4" w:rsidP="00C13D1E">
+    <w:p w:rsidR="00AF71F8" w:rsidRPr="00C13D1E" w:rsidRDefault="00CB49B4" w:rsidP="00C13D1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1005,51 +1015,51 @@
       </w:r>
       <w:r w:rsidR="00AF71F8" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00AF71F8" w:rsidRPr="00D00169">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119B75F9" w14:textId="77777777" w:rsidR="00F57A7B" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00C13D1E">
+    <w:p w:rsidR="00F57A7B" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00C13D1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -1125,51 +1135,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14098802" w14:textId="77777777" w:rsidR="00686C64" w:rsidRPr="00C13D1E" w:rsidRDefault="00CB49B4" w:rsidP="00C13D1E">
+    <w:p w:rsidR="00686C64" w:rsidRPr="00C13D1E" w:rsidRDefault="00CB49B4" w:rsidP="00C13D1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1285,51 +1295,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00]</w:t>
       </w:r>
       <w:r w:rsidR="00AF71F8" w:rsidRPr="00D00169">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00131819" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB37131" w14:textId="77777777" w:rsidR="00F57A7B" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00C13D1E">
+    <w:p w:rsidR="00F57A7B" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00C13D1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -1405,51 +1415,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DB09D5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0A550C" w14:textId="77777777" w:rsidR="00713F80" w:rsidRPr="00C13D1E" w:rsidRDefault="00AF71F8" w:rsidP="00C13D1E">
+    <w:p w:rsidR="00713F80" w:rsidRPr="00C13D1E" w:rsidRDefault="00AF71F8" w:rsidP="00C13D1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1488,51 +1498,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">funkcja, </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">adres e-mail, numer telefonu): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766D6494" w14:textId="5E58CC24" w:rsidR="00713F80" w:rsidRPr="00C13D1E" w:rsidRDefault="00AF71F8" w:rsidP="00693AF5">
+    <w:p w:rsidR="00713F80" w:rsidRPr="00C13D1E" w:rsidRDefault="00AF71F8" w:rsidP="00693AF5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1661,86 +1671,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>np. opiekun koła naukowego</w:t>
       </w:r>
       <w:r w:rsidR="001C3C7F" w:rsidRPr="001C3C7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00713F80" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="500"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1755,61 +1765,61 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB87CF2" w14:textId="77777777" w:rsidR="00F57A7B" w:rsidRPr="001C3C7F" w:rsidRDefault="00F57A7B" w:rsidP="00693AF5">
+    <w:p w:rsidR="00F57A7B" w:rsidRPr="001C3C7F" w:rsidRDefault="00F57A7B" w:rsidP="00693AF5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1920,86 +1930,86 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>proszę wskazać tylko jedną osobę</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00713F80" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="500"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2014,61 +2024,61 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099E416F" w14:textId="77777777" w:rsidR="001C3C7F" w:rsidRPr="00C13D1E" w:rsidRDefault="00C13CBC" w:rsidP="00C86E73">
+    <w:p w:rsidR="001C3C7F" w:rsidRPr="00C13D1E" w:rsidRDefault="00C13CBC" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C3C7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2134,86 +2144,86 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">finansowe </w:t>
       </w:r>
       <w:r w:rsidR="001C3C7F" w:rsidRPr="001C3C7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>projektu (pracownik administracyjny)</w:t>
       </w:r>
       <w:r w:rsidR="001C3C7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="500"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2228,91 +2238,91 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1740F9EC" w14:textId="77777777" w:rsidR="00AC3981" w:rsidRPr="00C13D1E" w:rsidRDefault="00442B1E" w:rsidP="00C86E73">
+    <w:p w:rsidR="00AC3981" w:rsidRPr="00C13D1E" w:rsidRDefault="00442B1E" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:before="360" w:after="240" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidR="00AF71F8" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PROJEKT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C087DC" w14:textId="6F726EFB" w:rsidR="008725D5" w:rsidRPr="00C86E73" w:rsidRDefault="008725D5" w:rsidP="00595AC8">
+    <w:p w:rsidR="008725D5" w:rsidRPr="00C86E73" w:rsidRDefault="008725D5" w:rsidP="00595AC8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="318" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2379,267 +2389,283 @@
         <w:t>0]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D00169">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00036BC4">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="250"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00B458A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B458A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00036BC4">
+      <w:r w:rsidR="00B458A5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
-          <w:noProof/>
-[...18 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F28D472" w14:textId="77777777" w:rsidR="008725D5" w:rsidRPr="00C13D1E" w:rsidRDefault="008725D5" w:rsidP="00CA0CEF">
+    <w:p w:rsidR="008725D5" w:rsidRPr="00C13D1E" w:rsidRDefault="008725D5" w:rsidP="00CA0CEF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="318" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dziedzina</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/obszar specjalizacyjny projektu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (np. sztuczna inteligencja, wzornictwo przemysłowe, komunikacja społeczna i media) </w:t>
+        <w:t xml:space="preserve"> (np. sztuczna inteligencja, wzornictwo przemysłowe, komunikacja społeczna</w:t>
+      </w:r>
+      <w:r w:rsidR="0094188B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">media) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00169">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[limit znaków: 100]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="100"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00652B5B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00652B5B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00652B5B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -2649,61 +2675,61 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00652B5B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00652B5B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDAEF1E" w14:textId="4D672093" w:rsidR="001C0729" w:rsidRPr="00036BC4" w:rsidRDefault="00863BFF" w:rsidP="001C0729">
+    <w:p w:rsidR="001C0729" w:rsidRPr="00036BC4" w:rsidRDefault="00863BFF" w:rsidP="001C0729">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="318" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2775,86 +2801,86 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="008725D5" w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[limit znaków: 2 500]</w:t>
       </w:r>
       <w:r w:rsidR="008725D5" w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00036BC4">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="2500"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001C0729" w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00036BC4">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00036BC4">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2869,61 +2895,61 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00036BC4">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00036BC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09141D0E" w14:textId="77777777" w:rsidR="005D306E" w:rsidRPr="00C13D1E" w:rsidRDefault="005D306E" w:rsidP="003D43EC">
+    <w:p w:rsidR="005D306E" w:rsidRPr="00C13D1E" w:rsidRDefault="005D306E" w:rsidP="003D43EC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="318" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2990,64 +3016,86 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(liczebność zespołu – bez danych osobowych jego członków)</w:t>
       </w:r>
       <w:r w:rsidR="0077437D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00169">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[limit znaków: 2500]</w:t>
+        <w:t>[limit znaków: 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0094188B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00169">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>500]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AB5CAE" w14:textId="77777777" w:rsidR="005D306E" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="000B27F2">
+    <w:p w:rsidR="005D306E" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="000B27F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3121,51 +3169,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001C0729">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400F5AB3" w14:textId="2BFCAF65" w:rsidR="006F1D44" w:rsidRPr="00C13D1E" w:rsidRDefault="006F1D44" w:rsidP="003D43EC">
+    <w:p w:rsidR="006F1D44" w:rsidRPr="00C13D1E" w:rsidRDefault="006F1D44" w:rsidP="003D43EC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3274,51 +3322,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00169">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[limit znaków: 500]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2817568D" w14:textId="77777777" w:rsidR="006F1D44" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="000B27F2">
+    <w:p w:rsidR="006F1D44" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="000B27F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3392,51 +3440,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006F1D44" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22602AAD" w14:textId="77777777" w:rsidR="003E5E14" w:rsidRPr="00C13D1E" w:rsidRDefault="00713F80" w:rsidP="00595AC8">
+    <w:p w:rsidR="003E5E14" w:rsidRPr="00C13D1E" w:rsidRDefault="00713F80" w:rsidP="00595AC8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3502,82 +3550,82 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wysokość</w:t>
       </w:r>
       <w:r w:rsidR="003C61CA" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, które miałyby zostać pokryte w ramach przyznanego dofinansowania</w:t>
       </w:r>
       <w:r w:rsidR="00863BFF" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E520550" w14:textId="77777777" w:rsidR="00AE009B" w:rsidRPr="00C13D1E" w:rsidRDefault="00AE009B" w:rsidP="003D43EC">
+    <w:p w:rsidR="00AE009B" w:rsidRPr="00C13D1E" w:rsidRDefault="00AE009B" w:rsidP="003D43EC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Przed przystąpieniem do wypełnienia tabeli prosimy o zapoznanie się z uwagami umieszczonymi pod tabelą. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA2BF6F" w14:textId="77777777" w:rsidR="00D21B16" w:rsidRPr="00C13D1E" w:rsidRDefault="003D43EC" w:rsidP="003D43EC">
+    <w:p w:rsidR="00D21B16" w:rsidRPr="00C13D1E" w:rsidRDefault="003D43EC" w:rsidP="003D43EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD1A0B" w:rsidRPr="00C13D1E">
@@ -3589,86 +3637,86 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Całkowita kwota dofinansowania</w:t>
       </w:r>
       <w:r w:rsidR="00056A33" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maks. 15 000 zł)</w:t>
       </w:r>
       <w:r w:rsidR="00DD1A0B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="50"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00AC4C1B" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009E2594">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009E2594">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -3678,125 +3726,125 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009E2594">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009E2594">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1034"/>
         <w:gridCol w:w="5486"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="4B585D06" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D96B1FA" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00FA3FF0" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00FA3FF0" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lp</w:t>
             </w:r>
             <w:r w:rsidR="00C13CBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1936CDEA" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00FA3FF0" w:rsidP="00D04829">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00FA3FF0" w:rsidP="00D04829">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nazwa kategorii </w:t>
             </w:r>
             <w:r w:rsidR="00713F80" w:rsidRPr="00C13D1E">
@@ -3834,88 +3882,88 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidR="00C13D1E" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> zaplanowanych w projekcie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66865ADA" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00FA3FF0" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00FA3FF0" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wartość</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="7FA8641F" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F58460" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -3974,174 +4022,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E41E82" w14:textId="771A46A0" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00AD2940" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00AD2940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AD2940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2940">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A732D95" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
@@ -4215,60 +4263,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="265A5E59" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1605E6" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -4327,174 +4375,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39ED4683" w14:textId="545526D3" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB6D01A" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
@@ -4568,60 +4616,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="5FE44134" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E23B32" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -4680,174 +4728,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4905D637" w14:textId="0416C965" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF7C8EE" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -4922,60 +4970,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="5F72CCEA" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A653B6" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5034,174 +5082,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E65591" w14:textId="154851C7" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6D7D76" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5276,60 +5324,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="1F0E644B" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522C1DED" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5388,174 +5436,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0184DCAD" w14:textId="552B1BFE" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61128893" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5630,60 +5678,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="22A1AF8C" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062A5DFA" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5742,174 +5790,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2263F34C" w14:textId="625E1BD8" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F797C47" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5984,60 +6032,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="370BDADF" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD85C29" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6096,174 +6144,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A54639E" w14:textId="0CC7A671" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="327E6C41" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6338,60 +6386,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="6BC2E601" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD86E02" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6450,174 +6498,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76012A20" w14:textId="24AA6C6C" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BA00F1" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6692,60 +6740,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="655329A9" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFEA701" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6804,174 +6852,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A59A7E7" w14:textId="7057DFC8" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8B4140" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7046,60 +7094,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="4163A844" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42722A70" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7158,174 +7206,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30D2CFB3" w14:textId="509CB445" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2276C4AB" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7400,60 +7448,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w14:paraId="6FB35E7D" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00A14153" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273B11DF" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7512,174 +7560,174 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20295156" w14:textId="2EA5F78E" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00036BC4" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="125"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00036BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2201FE" w14:textId="77777777" w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00FA3FF0" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7755,247 +7803,249 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A14153">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F3CCCEF" w14:textId="77777777" w:rsidR="003D43EC" w:rsidRPr="00C13D1E" w:rsidRDefault="003D43EC" w:rsidP="00056A33">
-[...14 lines deleted...]
-    <w:p w14:paraId="6A8EB979" w14:textId="0F2A56F7" w:rsidR="00AE009B" w:rsidRPr="002045F1" w:rsidRDefault="00AE009B" w:rsidP="00DF0E76">
+    <w:p w:rsidR="00AE009B" w:rsidRPr="002045F1" w:rsidRDefault="00AE009B" w:rsidP="0094188B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Uwaga 1: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002045F1">
+      <w:r w:rsidR="0094188B" w:rsidRPr="00197427">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>nie finansujemy</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Wśród </w:t>
       </w:r>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> takich kosztów, jak: wynagrodzenia dla członków koła naukowego </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00924E17">
+        <w:t>kosztów</w:t>
+      </w:r>
+      <w:r w:rsidR="0094188B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002045F1">
+        <w:t xml:space="preserve"> związanych z realizacją projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E46">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">oraz pracowników uczelni z tytułu realizacji projektu, opłaty za wynajem pomieszczeń od uczelni macierzystej, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D43EC" w:rsidRPr="002045F1">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="0094188B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">wydatki z tytułu </w:t>
+        <w:t xml:space="preserve"> nie powinny znaleźć się takie, </w:t>
       </w:r>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>wyjazd</w:t>
+        <w:t xml:space="preserve">jak: wynagrodzenia dla członków koła naukowego oraz pracowników uczelni z tytułu realizacji projektu, opłaty za wynajem pomieszczeń od uczelni macierzystej, </w:t>
       </w:r>
       <w:r w:rsidR="003D43EC" w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ów</w:t>
+        <w:t xml:space="preserve">wydatki z tytułu </w:t>
       </w:r>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> integracyjny</w:t>
+        <w:t>wyjazd</w:t>
       </w:r>
       <w:r w:rsidR="003D43EC" w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ch</w:t>
+        <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i wydarze</w:t>
+        <w:t xml:space="preserve"> integracyjny</w:t>
       </w:r>
       <w:r w:rsidR="003D43EC" w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ń </w:t>
+        <w:t>ch</w:t>
       </w:r>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">o charakterze rekreacyjnym, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve"> i wydarze</w:t>
+      </w:r>
+      <w:r w:rsidR="003D43EC" w:rsidRPr="002045F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>wszelkie wydatki związane z przygotowywaniem i publikacją artykułów naukowych, zakup standardowego sprzętu biurowego i komputerowego, zakup usług zewnętrznych</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">ń </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002045F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
+        <w:t xml:space="preserve">o charakterze rekreacyjnym, </w:t>
       </w:r>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> które mogą skutecznie zostać wykonane przez studentów, zakup materiałów promocyjno-informacyjnych </w:t>
+        <w:t>wszelkie wydatki związane z przygotowywaniem i publikacją artykułów naukowych, zakup standardowego sprzętu biurowego i komputerowego, zakup usług zewnętrznych</w:t>
       </w:r>
       <w:r w:rsidR="00197CCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>o charakterze pomocniczym (nie będących główną treścią przedsięwzięcia), usługa ubezpieczenia.</w:t>
+        <w:t xml:space="preserve"> które mogą skutecznie zostać wykonane przez studentów, zakup materiałów promocyjno-informacyjnych o charakterze pomocniczym (nie będących główną treścią </w:t>
+      </w:r>
+      <w:r w:rsidR="0094188B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002045F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rzedsięwzięcia), usługa ubezpieczenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006E5032" w14:textId="1292E6CC" w:rsidR="00775578" w:rsidRDefault="00AE009B" w:rsidP="00775578">
+    <w:p w:rsidR="00775578" w:rsidRDefault="00AE009B" w:rsidP="00775578">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002045F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Uwaga 2: Maksymalny termin zrealizowania dofinansowan</w:t>
       </w:r>
       <w:r w:rsidR="00197CCB">
@@ -8068,76 +8118,87 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00197CCB" w:rsidRPr="00BF6B67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF6B67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>to 31.12.202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB0245" w:rsidRPr="00BF6B67">
+        <w:t>to 31.12.</w:t>
+      </w:r>
+      <w:r w:rsidR="00027F7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF6B67">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00027F7B" w:rsidRPr="00BF6B67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23073D99" w14:textId="77777777" w:rsidR="00B0243F" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00C86E73">
+    <w:p w:rsidR="00B0243F" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8175,147 +8236,147 @@
       <w:r w:rsidR="00197CCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ich liczba to 10):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="5575"/>
         <w:gridCol w:w="2762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="447661D1" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D2C93C" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>numer etapu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7EE00C" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nazwa etapu:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D00169">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[limit znaków: 500]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A65F50A" w14:textId="0BE174C7" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -8361,85 +8422,85 @@
               <w:lastRenderedPageBreak/>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="108D4CA6" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9358F5" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC8742B" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00C13D1E" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00C13D1E" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="28" w:hanging="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rozpoczęcie projektu </w:t>
             </w:r>
             <w:r w:rsidR="00DC6F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
@@ -8464,51 +8525,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>przygotowa</w:t>
             </w:r>
             <w:r w:rsidR="00DC6F4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wcze.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241D3BD6" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -8581,201 +8642,201 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009A6286" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="4770BAB6" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C22FDC" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB2BD34" w14:textId="2454EF33" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="571122CB" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -8840,200 +8901,200 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="70AC7DBC" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB7A059" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="018F5412" w14:textId="1F7A129B" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7298F2EE" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -9098,200 +9159,200 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="68839DE4" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2460829F" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257FC1D7" w14:textId="10CA48B8" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313C11CC" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -9356,200 +9417,200 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="7BA5786F" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4D2B6B" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57875773" w14:textId="3412CF31" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E32BDBA" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -9614,200 +9675,200 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="04DBF601" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="160A41DF" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="228DD21E" w14:textId="249878F0" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C29507" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -9872,199 +9933,199 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="6A6B9619" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05792A48" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1457BC30" w14:textId="0B219121" w:rsidR="00746076" w:rsidRPr="00D00169" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00D00169" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04DB417A" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -10129,200 +10190,200 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="7D87D7F5" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6A2070" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6B3CFB" w14:textId="442288C1" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="030F504A" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -10387,200 +10448,200 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="37351253" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F74D13C" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8BC5B0" w14:textId="23658CB3" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00924E17" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924E17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502BB113" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00197CCB">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00197CCB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="200"/>
@@ -10645,126 +10706,126 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00746076" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w14:paraId="180F2E54" w14:textId="77777777" w:rsidTr="00AD2940">
+      <w:tr w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidTr="00AD2940">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0CCDA0" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00746076" w:rsidP="00595AC8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283933F1" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="003D1819" w:rsidP="00C13D1E">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="003D1819" w:rsidP="00C13D1E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214775">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakończenie projektu i przygotowanie do rozliczenia </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dotacji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358A5C99" w14:textId="77777777" w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="009729E5" w:rsidP="00595AC8">
+          <w:p w:rsidR="00746076" w:rsidRPr="00C13D1E" w:rsidRDefault="00B458A5" w:rsidP="00595AC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -10832,64 +10893,64 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C13D1E" w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C13D1E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="197110B4" w14:textId="77777777" w:rsidR="00197CCB" w:rsidRPr="00197CCB" w:rsidRDefault="00197CCB" w:rsidP="00197CCB">
+    <w:p w:rsidR="00197CCB" w:rsidRPr="00197CCB" w:rsidRDefault="00197CCB" w:rsidP="00197CCB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40644EEC" w14:textId="5328EF68" w:rsidR="000A2DCA" w:rsidRPr="00924E17" w:rsidRDefault="000A2DCA" w:rsidP="00924E17">
+    <w:p w:rsidR="000A2DCA" w:rsidRPr="00924E17" w:rsidRDefault="000A2DCA" w:rsidP="00924E17">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10978,225 +11039,225 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>000]</w:t>
       </w:r>
       <w:r w:rsidRPr="00924E17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00924E17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00924E17">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00924E17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0004794B" w:rsidRPr="00924E17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00924E17">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00924E17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00924E17">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00924E17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00924E17">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00924E17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633488C7" w14:textId="77777777" w:rsidR="0095563B" w:rsidRPr="00C13D1E" w:rsidRDefault="0039672A" w:rsidP="00AA39DA">
+    <w:p w:rsidR="0095563B" w:rsidRPr="00C13D1E" w:rsidRDefault="0039672A" w:rsidP="00AA39DA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360" w:after="240" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>III.</w:t>
       </w:r>
       <w:r w:rsidR="007468D4" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053482" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OŚWIADCZENIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71701A59" w14:textId="77777777" w:rsidR="0095563B" w:rsidRPr="00C13D1E" w:rsidRDefault="00AF28C8" w:rsidP="00BC7BE8">
+    <w:p w:rsidR="0095563B" w:rsidRPr="00C13D1E" w:rsidRDefault="00AF28C8" w:rsidP="00BC7BE8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oświadczam, że</w:t>
       </w:r>
       <w:r w:rsidR="009A6286" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A6286" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>określone we Wniosku działania projektowe</w:t>
       </w:r>
       <w:r w:rsidR="000137EC" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AFC349" w14:textId="5663377C" w:rsidR="0095563B" w:rsidRPr="00C13D1E" w:rsidRDefault="0095563B" w:rsidP="00C86E73">
+    <w:p w:rsidR="0095563B" w:rsidRPr="00C13D1E" w:rsidRDefault="0095563B" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie zostały </w:t>
       </w:r>
       <w:r w:rsidR="003C2BCE" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -11208,123 +11269,123 @@
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w całości lub częściowo wyk</w:t>
       </w:r>
       <w:r w:rsidR="00056A33" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onane</w:t>
       </w:r>
       <w:r w:rsidR="009A6286" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E3CA92" w14:textId="77777777" w:rsidR="00056A33" w:rsidRPr="00C13D1E" w:rsidRDefault="00BC7BE8" w:rsidP="00C86E73">
+    <w:p w:rsidR="00056A33" w:rsidRPr="00C13D1E" w:rsidRDefault="00BC7BE8" w:rsidP="00C86E73">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie zostaną wykorzystane do przygotowania pracy dyplomowej lub doktorskiej </w:t>
       </w:r>
       <w:r w:rsidR="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i nie stanowią kontynuacji podjętych już prac naukowych lub naukowo-badawczych</w:t>
       </w:r>
       <w:r w:rsidR="009A6286" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDF110A" w14:textId="77777777" w:rsidR="00BC7BE8" w:rsidRPr="00C13D1E" w:rsidRDefault="009A6286" w:rsidP="00DC6F4A">
+    <w:p w:rsidR="00BC7BE8" w:rsidRPr="00C13D1E" w:rsidRDefault="009A6286" w:rsidP="00DC6F4A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie dotyczą wypracowywania umiejętności praktycznych objętych podstawowym programem nauczania na uczelni,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9D89D8" w14:textId="43E5DCAE" w:rsidR="00E01BAB" w:rsidRPr="00D4060E" w:rsidRDefault="00046209" w:rsidP="00D4060E">
+    <w:p w:rsidR="00E01BAB" w:rsidRPr="00D4060E" w:rsidRDefault="00046209" w:rsidP="00D4060E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jak </w:t>
       </w:r>
       <w:r w:rsidR="009A6286" w:rsidRPr="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11450,94 +11511,110 @@
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003C2BCE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00910B4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nstytut PAN</w:t>
       </w:r>
       <w:r w:rsidR="001148D0" w:rsidRPr="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> biorąc udział w Konkursie udostępnia dane osobowe i materiały oraz odpowiada za ich zgodność wobec przepisów prawa, w tym RODO) </w:t>
+        <w:t xml:space="preserve"> biorąc udział w Konkursie</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6140">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001148D0" w:rsidRPr="00D4060E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> udostępnia dane osobowe i materiały oraz odpowiada za ich zgodność wobec przepisów prawa, w tym RODO) </w:t>
       </w:r>
       <w:r w:rsidR="000452CB" w:rsidRPr="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="00E202D3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>go</w:t>
       </w:r>
       <w:r w:rsidR="000452CB" w:rsidRPr="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> akceptuj</w:t>
       </w:r>
       <w:r w:rsidR="00AF28C8" w:rsidRPr="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidR="009A6286" w:rsidRPr="00D4060E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBDFBCF" w14:textId="77777777" w:rsidR="00D06676" w:rsidRPr="00C13D1E" w:rsidRDefault="003F713E" w:rsidP="00D04829">
+    <w:p w:rsidR="00D06676" w:rsidRPr="00C13D1E" w:rsidRDefault="003F713E" w:rsidP="00D04829">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="2977"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360" w:after="360" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00437F8B" w:rsidRPr="00C13D1E">
         <w:rPr>
@@ -11552,230 +11629,246 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dnia</w:t>
       </w:r>
       <w:r w:rsidR="00515FDE" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00515FDE" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="20"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00DE4D8A" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0004794B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009729E5" w:rsidRPr="00C13D1E">
+      <w:r w:rsidR="00B458A5" w:rsidRPr="00C13D1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7213F5" w14:textId="77777777" w:rsidR="00D06676" w:rsidRPr="00C13D1E" w:rsidRDefault="002E6EFE" w:rsidP="00595AC8">
+    <w:p w:rsidR="00D06676" w:rsidRPr="00C13D1E" w:rsidRDefault="003452B2" w:rsidP="00595AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="2977"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13D1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6EFE" w:rsidRPr="00C13D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66747D3C" w14:textId="77777777" w:rsidR="006D728C" w:rsidRDefault="003F713E" w:rsidP="00086044">
+    <w:p w:rsidR="006D728C" w:rsidRDefault="002315D4" w:rsidP="00086044">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2977"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04829">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>czytelny podpis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008561EA" w:rsidRPr="00D04829">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003F713E" w:rsidRPr="00D04829">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rektora</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003018A3" w:rsidRPr="00D04829">
+        <w:t>odpis</w:t>
+      </w:r>
+      <w:r w:rsidR="008561EA" w:rsidRPr="00D04829">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Uczelni/Dyrektora Instytutu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E6EFE" w:rsidRPr="00D04829">
+        <w:t xml:space="preserve"> Rektora</w:t>
+      </w:r>
+      <w:r w:rsidR="003018A3" w:rsidRPr="00D04829">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003018A3" w:rsidRPr="00D04829">
+        <w:t xml:space="preserve"> Uczelni/Dyrektora Instytutu</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6EFE" w:rsidRPr="00D04829">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>PAN</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A6286" w:rsidRPr="00D04829">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003018A3" w:rsidRPr="00D04829">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>PAN</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6286" w:rsidRPr="00D04829">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF561D5" w14:textId="4968227A" w:rsidR="00E547B2" w:rsidRPr="00D04829" w:rsidRDefault="008561EA" w:rsidP="00086044">
+    <w:p w:rsidR="00E547B2" w:rsidRPr="00D04829" w:rsidRDefault="008561EA" w:rsidP="00086044">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2977"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="30" w:line="160" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04829">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidR="003F713E" w:rsidRPr="00D04829">
@@ -11806,103 +11899,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/Instytutu</w:t>
       </w:r>
       <w:r w:rsidR="003C2BCE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> PAN</w:t>
       </w:r>
       <w:r w:rsidR="00AA39DA" w:rsidRPr="00D04829">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B6E598" w14:textId="77777777" w:rsidR="003F713E" w:rsidRDefault="003F713E" w:rsidP="00595AC8">
+    <w:p w:rsidR="003F713E" w:rsidRDefault="003F713E" w:rsidP="00595AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="2977" w:hanging="2977"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04829">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2892E16B" w14:textId="77777777" w:rsidR="00D84D27" w:rsidRPr="00D04829" w:rsidRDefault="00D84D27" w:rsidP="00595AC8">
+    <w:p w:rsidR="00D84D27" w:rsidRPr="00D04829" w:rsidRDefault="00D84D27" w:rsidP="00595AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="2977" w:hanging="2977"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25DEA09C" w14:textId="3983CF59" w:rsidR="00C86E73" w:rsidRDefault="00D84D27" w:rsidP="00FD5CF3">
+    <w:p w:rsidR="00C86E73" w:rsidRDefault="00D84D27" w:rsidP="00FD5CF3">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D27">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00AA39DA" w:rsidRPr="00D84D27">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>w przypadku</w:t>
@@ -11966,1503 +12043,2039 @@
       <w:r w:rsidR="00E64A5D" w:rsidRPr="00D84D27">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dołączyć </w:t>
       </w:r>
       <w:r w:rsidR="00076D7F" w:rsidRPr="00D84D27">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kopię upoważnienia</w:t>
       </w:r>
       <w:r w:rsidR="003D203E" w:rsidRPr="00D84D27">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/pełnomocnictwa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B64FFE" w14:textId="3D2781C4" w:rsidR="003C2BCE" w:rsidRDefault="003C2BCE" w:rsidP="00FD5CF3">
-[...39 lines deleted...]
-        <w:spacing w:before="200" w:line="210" w:lineRule="exact"/>
+    <w:p w:rsidR="00754250" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...116 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E5D3E">
+      <w:r w:rsidRPr="0031392B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>• listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00586927">
+        <w:lastRenderedPageBreak/>
+        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA PANI/PANA DANYCH OSOBOWYCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E5D3E">
+      </w:pPr>
+      <w:r w:rsidRPr="00F17A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Administrator danych udziela poniższej informacji w związku z obowiązkami określonymi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>50-141 Wrocław,</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="709"/>
+        <w:t xml:space="preserve"> w art. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009E5D3E">
+        <w:t>14 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Administrator danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="142" w:right="190" w:hanging="142"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>- listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50- 141 Wrocław,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>- przez e-mail: bwu@um.wroc.pl,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>- telefonicznie: +48 71 799 69 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>• przez e-mail: bwu@um.wroc.pl,</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E388C6A" w14:textId="77777777" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...2 lines deleted...]
-        <w:ind w:left="709"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane w celu zawarcia i realizacji umowy oraz w celach archiwalnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E5D3E">
+      <w:r w:rsidRPr="0031392B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>• telefonicznie: +48 71 799 69 65.</w:t>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6F8B75" w14:textId="52EBDA7E" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="009E5D3E">
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- art. 6 ust. 1 lit. b) RODO gdy przetwarzanie jest niezbędne do wykonania umowy lub podjęcia działań przed zawarciem umowy z osobą, której dane dotyczą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- art. 6 ust. 1 lit. c) RODO gdy przetwarzanie jest niezbędne do wypełnienia obowiązku prawnego ciążącego na administratorze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:strike/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kategorie danych*art. 14 RODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- imię i nazwisko, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- stanowisko/funkcja (tytuł naukowy),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- telefon służbowy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- adres e-mail,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- dane zawarte w upoważnieniach/pełnomocnictwach,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B04BA8E" w14:textId="6ED60257" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- adres do e-doręczeń,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>- dane zawarte w kwalifikowanych podpisach elektronicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> przypadku członka koła naukowego/organizacji/grupy studenckiej ubiegającej się o finansowanie: imię i nazwisko, adres e-mail, numer telefonu, nazwa koła naukowego/organizacji/grupy studenckiej.</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Źródło pochodzenia danych*art. 14 RODO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F75DA76" w14:textId="2091A800" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe zostały pozyskane od Pani/Pana pracodawcy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Okres przechowywania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe przez minimum 25 lat - od stycznia kolejnego roku po zakończeniu Pani/Panu sprawy a następnie zostaną przekazane do Archiwum Państwowego we Wrocławiu, gdzie będą przetwarzane wieczyście.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>W celach związanych z dochodzeniem lub obroną przed roszczeniami do czasu przedawnienia tych roszczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="674ACAE3" w14:textId="77777777" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...4 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Odbiorcami Pani/Pana danych osobowych mogą być:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>- dostawcy usług IT,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>- podmioty przetwarzające dane na zlecenie administratora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Takie podmioty przetwarzają dane na podstawie zawartej umowy z administratorem i tylko zgodnie z jego poleceniami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>Będziemy przekazywać Pani/Pana dane osobowe naszym dostawcom, którym zlecimy usługi związane z przetwarzaniem danych osobowych, np. dostawcom usług IT. Takie podmioty przetwarzają dane na podstawie umowy z Gminą Wrocław i tylko w zakresie objętym umową.</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Przysługujące prawa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49979773" w14:textId="35AC8727" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>:</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5799E59A" w14:textId="36C9BA03" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>prawo żądania sprostowania,</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D34E582" w14:textId="0359261B" w:rsidR="00910B4E" w:rsidRDefault="00910B4E" w:rsidP="004679B0">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prawo do ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>prawo do przenoszenia danych.</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prawo do przenoszenia danych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259250E2" w14:textId="77777777" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A3F5409" w14:textId="77777777" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Inspektor Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A87910C" w14:textId="77777777" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>listownie na adres: Al. Kromera 44, 51-163 Wrocław,</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych. Z Inspektorem można skontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD4408B" w14:textId="77777777" w:rsidR="007227DF" w:rsidRPr="009E5D3E" w:rsidRDefault="007227DF" w:rsidP="004679B0">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>listownie na adres: al. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>00-193 Warszawa.</w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E21B11C" w14:textId="77777777" w:rsidR="006B7F27" w:rsidRPr="00C13D1E" w:rsidRDefault="006B7F27" w:rsidP="00FD5CF3">
+    <w:p w:rsidR="00754250" w:rsidRPr="0031392B" w:rsidRDefault="00754250" w:rsidP="00754250">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031392B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane nie będą podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B7F27" w:rsidRPr="00C13D1E" w:rsidRDefault="006B7F27" w:rsidP="00FD5CF3">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B7F27" w:rsidRPr="00C13D1E" w:rsidSect="00FD5CF3">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1247" w:bottom="851" w:left="1247" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E259BD7" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="006B3645">
+    <w:p w:rsidR="006B3645" w:rsidRDefault="006B3645">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E09413A" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="006B3645">
+    <w:p w:rsidR="006B3645" w:rsidRDefault="006B3645">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="21916503"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="810570653"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="3B2791FA" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="009729E5">
+          <w:p w:rsidR="006B3645" w:rsidRDefault="00B458A5">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="006B3645" w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00563739">
+            <w:r w:rsidR="00F47E32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="006B3645">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="006B3645" w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00563739">
+            <w:r w:rsidR="00F47E32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="005403FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7818042D" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="006B3645">
+  <w:p w:rsidR="006B3645" w:rsidRDefault="006B3645">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D944575" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="006B3645">
+    <w:p w:rsidR="006B3645" w:rsidRDefault="006B3645">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F78B1C4" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="006B3645">
+    <w:p w:rsidR="006B3645" w:rsidRDefault="006B3645">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BC5FE14" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="006B3645" w:rsidP="00DC6673">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="006B3645" w:rsidRDefault="006E11AF" w:rsidP="00DC6673">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:ind w:right="-235"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00EB6A31">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A0E596A" wp14:editId="6388FFA9">
-[...2 lines deleted...]
-          <wp:docPr id="3" name="Obraz 3" descr="logo Wrocławskiego Centrum Akademickiego"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="878055" cy="485775"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2" name="Obraz 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1557440" cy="475429"/>
+                    <a:ext cx="898102" cy="496866"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln w="9525">
+                  <a:ln>
                     <a:noFill/>
-                    <a:miter lim="800000"/>
-[...1 lines deleted...]
-                    <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="35B11B0F" w14:textId="77777777" w:rsidR="006B3645" w:rsidRDefault="006B3645" w:rsidP="00EB6A31">
+  <w:p w:rsidR="006B3645" w:rsidRDefault="006B3645" w:rsidP="00EB6A31">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="03F61661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23B8BFC4"/>
     <w:lvl w:ilvl="0" w:tplc="C2A0F404">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13537,51 +14150,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="053D3461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17A0B368"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1776"/>
         </w:tabs>
         <w:ind w:left="1776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13653,51 +14266,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6816"/>
         </w:tabs>
         <w:ind w:left="6816" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7536"/>
         </w:tabs>
         <w:ind w:left="7536" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="079A40B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F586DABE"/>
     <w:lvl w:ilvl="0" w:tplc="75D02860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13767,51 +14380,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5867" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0A4A7476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95A43B60"/>
     <w:lvl w:ilvl="0" w:tplc="758257F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13879,51 +14492,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5507" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6227" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="0BA60AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91C477B8"/>
     <w:lvl w:ilvl="0" w:tplc="005ACD70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Helv" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13996,51 +14609,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="0CBA712B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="019C045A"/>
     <w:lvl w:ilvl="0" w:tplc="2C22788C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -14085,51 +14698,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="0E300245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87E862C8"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14198,51 +14811,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5867" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="0F4B6C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35BA928C"/>
     <w:lvl w:ilvl="0" w:tplc="92EA84C0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14290,51 +14903,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="0F5D0567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9004CEC"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14403,51 +15016,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="0FFB47BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2D249C0"/>
     <w:lvl w:ilvl="0" w:tplc="B6F0A948">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1297" w:hanging="360"/>
@@ -14519,51 +15132,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5617" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6337" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="172B7C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FD8C2D4"/>
     <w:lvl w:ilvl="0" w:tplc="9CB67E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -14608,51 +15221,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="1836060F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D9E40AA"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14721,51 +15334,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="19045559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16DAE7A4"/>
     <w:lvl w:ilvl="0" w:tplc="580AF908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14840,51 +15453,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="1AF0243C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="147C2188"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1758" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14953,51 +15566,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6078" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6798" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="1B651EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1F0FAC8"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15039,51 +15652,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="25614218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="359CF738"/>
     <w:lvl w:ilvl="0" w:tplc="C088962A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -15128,51 +15741,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="27AE0864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4E2404E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15268,51 +15881,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="2A6054C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B268C882"/>
     <w:lvl w:ilvl="0" w:tplc="F0129452">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -15357,51 +15970,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5814" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="321054E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19AC1A56"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15443,51 +16056,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="335205A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48CE8F60"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15583,51 +16196,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="349873BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5645776"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15696,51 +16309,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="357B6E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D54C8214"/>
     <w:lvl w:ilvl="0" w:tplc="E11CA78A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -15787,51 +16400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="3B0028CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38EAEEE4"/>
     <w:lvl w:ilvl="0" w:tplc="B768840E">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -15879,51 +16492,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="41202793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C97C202A"/>
     <w:lvl w:ilvl="0" w:tplc="689C8470">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="404" w:hanging="298"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3AC4E824">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1039" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
@@ -15962,51 +16575,51 @@
     <w:lvl w:ilvl="6" w:tplc="4EAA5E2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4236" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="028E4224">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4875" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DEC4C75C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5515" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="49AF7B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8DAAB70"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F0129452">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -16051,51 +16664,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="4A530C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23D29110"/>
     <w:lvl w:ilvl="0" w:tplc="B77A5478">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16164,51 +16777,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="4A6846E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1E4F03C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16277,51 +16890,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="4BC213AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6404606C"/>
     <w:lvl w:ilvl="0" w:tplc="E9BEC95E">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16369,51 +16982,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="4E106E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3481368"/>
     <w:lvl w:ilvl="0" w:tplc="9A46FA9A">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16461,51 +17074,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="50797C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07A81E70"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1758" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16547,51 +17160,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5358" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6078" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6798" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="522D41FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74A437C0"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1758" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16660,51 +17273,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6078" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6798" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="53A53528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED86D732"/>
     <w:lvl w:ilvl="0" w:tplc="75D02860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16774,51 +17387,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="546B4EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDEC2CFC"/>
     <w:lvl w:ilvl="0" w:tplc="C98A27DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -16863,51 +17476,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="54877BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6094A404"/>
     <w:lvl w:ilvl="0" w:tplc="D97E5728">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="298"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F3D010EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1039" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
@@ -16946,51 +17559,51 @@
     <w:lvl w:ilvl="6" w:tplc="FB080AE6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4236" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="540CE870">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4875" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9EF6DCF8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5515" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="57A4741B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AFE3536"/>
     <w:lvl w:ilvl="0" w:tplc="E2A8F4DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="298"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F49A7100">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1039" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
@@ -17029,51 +17642,51 @@
     <w:lvl w:ilvl="6" w:tplc="19869AB0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4236" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FD7AEB14">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4875" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2368A346">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5515" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="59D50D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0928A6C0"/>
     <w:lvl w:ilvl="0" w:tplc="8BA26010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17146,51 +17759,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="5B077680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23D29110"/>
     <w:lvl w:ilvl="0" w:tplc="B77A5478">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17259,51 +17872,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="5C1D1225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="024A2588"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17399,51 +18012,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38">
     <w:nsid w:val="5F883460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05D8886C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -17512,51 +18125,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39">
     <w:nsid w:val="65BF2D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7496436C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -17601,51 +18214,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40">
     <w:nsid w:val="66F9255D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29F6270C"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17687,51 +18300,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41">
     <w:nsid w:val="67A33678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAAE2030"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17800,51 +18413,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42">
     <w:nsid w:val="68C81F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3F864EE"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17913,51 +18526,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43">
     <w:nsid w:val="6DCC0ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CC207AE"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18053,51 +18666,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44">
     <w:nsid w:val="71756096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6866B0E4"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="298"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F49A7100">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1039" w:hanging="298"/>
       </w:pPr>
@@ -18137,51 +18750,51 @@
     <w:lvl w:ilvl="6" w:tplc="19869AB0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4236" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FD7AEB14">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4875" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2368A346">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5515" w:hanging="298"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45">
     <w:nsid w:val="719B0D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB6A5682"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18250,51 +18863,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46">
     <w:nsid w:val="77413DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F8F29E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1758" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18363,51 +18976,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6078" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6798" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47">
     <w:nsid w:val="7B431C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ABCE7F0"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18598,101 +19211,95 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hw2qIlmU+jDKLhQKTb20LvfQfFvPu4cDyjfUutW3giJrW3M/UDO7ZH0dMP+rx5DEKBa1U8eL0VevYrliLNjE8w==" w:salt="n8DwOvIrJdMhlP+EFsNKZw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="133121"/>
+    <o:shapedefaults v:ext="edit" spidmax="153601"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00EA0B3D"/>
     <w:rsid w:val="00000AAA"/>
     <w:rsid w:val="00001481"/>
     <w:rsid w:val="00001D69"/>
     <w:rsid w:val="00003858"/>
     <w:rsid w:val="00005663"/>
     <w:rsid w:val="00005863"/>
     <w:rsid w:val="00006EEA"/>
     <w:rsid w:val="000070C5"/>
     <w:rsid w:val="00007806"/>
     <w:rsid w:val="000108FB"/>
     <w:rsid w:val="0001207E"/>
     <w:rsid w:val="00012B7D"/>
     <w:rsid w:val="00013129"/>
     <w:rsid w:val="000137EC"/>
     <w:rsid w:val="000143BF"/>
     <w:rsid w:val="00014F1C"/>
     <w:rsid w:val="00017C58"/>
     <w:rsid w:val="00026439"/>
     <w:rsid w:val="000268D8"/>
+    <w:rsid w:val="00027F7B"/>
     <w:rsid w:val="00033D5E"/>
     <w:rsid w:val="00034883"/>
     <w:rsid w:val="00034A33"/>
     <w:rsid w:val="00036BC4"/>
     <w:rsid w:val="00037CB2"/>
     <w:rsid w:val="000406BA"/>
     <w:rsid w:val="00040B75"/>
     <w:rsid w:val="0004262A"/>
     <w:rsid w:val="000434C6"/>
     <w:rsid w:val="00043859"/>
     <w:rsid w:val="00045162"/>
     <w:rsid w:val="000452CB"/>
     <w:rsid w:val="00046209"/>
     <w:rsid w:val="00046853"/>
     <w:rsid w:val="00046A95"/>
     <w:rsid w:val="0004794B"/>
     <w:rsid w:val="00047C13"/>
     <w:rsid w:val="0005077E"/>
     <w:rsid w:val="00052303"/>
     <w:rsid w:val="00053482"/>
     <w:rsid w:val="00055321"/>
     <w:rsid w:val="00056A33"/>
     <w:rsid w:val="00062CDA"/>
     <w:rsid w:val="00063EE2"/>
     <w:rsid w:val="00076D7F"/>
@@ -18739,223 +19346,233 @@
     <w:rsid w:val="00131819"/>
     <w:rsid w:val="00132F04"/>
     <w:rsid w:val="001370AD"/>
     <w:rsid w:val="001371EA"/>
     <w:rsid w:val="001402FF"/>
     <w:rsid w:val="001404E9"/>
     <w:rsid w:val="00140F25"/>
     <w:rsid w:val="0014157B"/>
     <w:rsid w:val="00141710"/>
     <w:rsid w:val="00141A1F"/>
     <w:rsid w:val="00142CA3"/>
     <w:rsid w:val="001436DC"/>
     <w:rsid w:val="00151E80"/>
     <w:rsid w:val="00154060"/>
     <w:rsid w:val="00155190"/>
     <w:rsid w:val="0015699C"/>
     <w:rsid w:val="00162422"/>
     <w:rsid w:val="00163426"/>
     <w:rsid w:val="001647A8"/>
     <w:rsid w:val="00164D95"/>
     <w:rsid w:val="0016541C"/>
     <w:rsid w:val="0016542D"/>
     <w:rsid w:val="00173AB4"/>
     <w:rsid w:val="00173B70"/>
     <w:rsid w:val="0017588C"/>
+    <w:rsid w:val="00176493"/>
     <w:rsid w:val="0018396D"/>
     <w:rsid w:val="001872C6"/>
+    <w:rsid w:val="00197427"/>
     <w:rsid w:val="00197CCB"/>
     <w:rsid w:val="001A2B17"/>
     <w:rsid w:val="001A3429"/>
     <w:rsid w:val="001B382A"/>
     <w:rsid w:val="001B4822"/>
     <w:rsid w:val="001B6EB8"/>
     <w:rsid w:val="001C0729"/>
     <w:rsid w:val="001C2025"/>
     <w:rsid w:val="001C3C7F"/>
     <w:rsid w:val="001C7AA2"/>
     <w:rsid w:val="001D0A7A"/>
     <w:rsid w:val="001D3775"/>
     <w:rsid w:val="001D4D0F"/>
+    <w:rsid w:val="001D6140"/>
     <w:rsid w:val="001D667A"/>
     <w:rsid w:val="001D729C"/>
     <w:rsid w:val="001E0354"/>
     <w:rsid w:val="001E62C6"/>
     <w:rsid w:val="001E7DD5"/>
     <w:rsid w:val="001F1D05"/>
     <w:rsid w:val="001F6648"/>
     <w:rsid w:val="00200D7D"/>
     <w:rsid w:val="00201F5B"/>
     <w:rsid w:val="002024D6"/>
     <w:rsid w:val="002045F1"/>
     <w:rsid w:val="0020789E"/>
     <w:rsid w:val="00211B64"/>
     <w:rsid w:val="00214775"/>
     <w:rsid w:val="00214C27"/>
     <w:rsid w:val="00215BEB"/>
     <w:rsid w:val="00220036"/>
     <w:rsid w:val="002200FA"/>
     <w:rsid w:val="00222C8E"/>
     <w:rsid w:val="0022441D"/>
     <w:rsid w:val="00224A29"/>
     <w:rsid w:val="00227D65"/>
+    <w:rsid w:val="002315D4"/>
     <w:rsid w:val="00232036"/>
     <w:rsid w:val="00240D91"/>
     <w:rsid w:val="00241777"/>
     <w:rsid w:val="002431E7"/>
     <w:rsid w:val="00254AC6"/>
     <w:rsid w:val="00254CDB"/>
     <w:rsid w:val="0025745C"/>
     <w:rsid w:val="00267EB6"/>
     <w:rsid w:val="00267F1D"/>
     <w:rsid w:val="002704D6"/>
     <w:rsid w:val="00271137"/>
+    <w:rsid w:val="00272219"/>
     <w:rsid w:val="00280870"/>
     <w:rsid w:val="002834B8"/>
     <w:rsid w:val="002854EC"/>
     <w:rsid w:val="00290CD2"/>
     <w:rsid w:val="00292CBE"/>
     <w:rsid w:val="00295B1D"/>
     <w:rsid w:val="00295E57"/>
     <w:rsid w:val="002A1415"/>
     <w:rsid w:val="002A1C19"/>
     <w:rsid w:val="002A5397"/>
     <w:rsid w:val="002A7A60"/>
     <w:rsid w:val="002B0313"/>
     <w:rsid w:val="002B2C5E"/>
     <w:rsid w:val="002B2F12"/>
     <w:rsid w:val="002B32A1"/>
     <w:rsid w:val="002B3DC5"/>
     <w:rsid w:val="002B775F"/>
     <w:rsid w:val="002C4585"/>
     <w:rsid w:val="002C4657"/>
     <w:rsid w:val="002C517E"/>
     <w:rsid w:val="002D03A6"/>
     <w:rsid w:val="002D701A"/>
     <w:rsid w:val="002E09EA"/>
     <w:rsid w:val="002E0A10"/>
     <w:rsid w:val="002E4EDB"/>
     <w:rsid w:val="002E5C8B"/>
     <w:rsid w:val="002E6EFE"/>
     <w:rsid w:val="002F458B"/>
     <w:rsid w:val="002F5548"/>
     <w:rsid w:val="002F6E5C"/>
     <w:rsid w:val="003018A3"/>
     <w:rsid w:val="00301D41"/>
     <w:rsid w:val="003021C0"/>
     <w:rsid w:val="00306844"/>
     <w:rsid w:val="00306D11"/>
     <w:rsid w:val="00312729"/>
     <w:rsid w:val="00312D69"/>
     <w:rsid w:val="003131AB"/>
     <w:rsid w:val="00316022"/>
     <w:rsid w:val="00316699"/>
     <w:rsid w:val="003203E4"/>
+    <w:rsid w:val="00322442"/>
     <w:rsid w:val="00324AA0"/>
     <w:rsid w:val="00327B4F"/>
     <w:rsid w:val="00327CCD"/>
     <w:rsid w:val="003317A8"/>
     <w:rsid w:val="003367F7"/>
     <w:rsid w:val="00341782"/>
     <w:rsid w:val="00342AA3"/>
     <w:rsid w:val="00344E69"/>
+    <w:rsid w:val="003452B2"/>
     <w:rsid w:val="00350CBC"/>
     <w:rsid w:val="00352DD9"/>
     <w:rsid w:val="00353F12"/>
     <w:rsid w:val="003568D7"/>
     <w:rsid w:val="00356B75"/>
     <w:rsid w:val="003610E5"/>
     <w:rsid w:val="00361DE9"/>
     <w:rsid w:val="003714B1"/>
     <w:rsid w:val="00373CB9"/>
     <w:rsid w:val="003768C1"/>
     <w:rsid w:val="00386981"/>
     <w:rsid w:val="003906C9"/>
     <w:rsid w:val="00391B5A"/>
     <w:rsid w:val="0039672A"/>
     <w:rsid w:val="00397077"/>
     <w:rsid w:val="003A5444"/>
     <w:rsid w:val="003B2DAA"/>
     <w:rsid w:val="003B7C5E"/>
     <w:rsid w:val="003B7FE1"/>
     <w:rsid w:val="003C1FB5"/>
     <w:rsid w:val="003C2BCE"/>
     <w:rsid w:val="003C4442"/>
     <w:rsid w:val="003C5438"/>
     <w:rsid w:val="003C61CA"/>
     <w:rsid w:val="003C7E1A"/>
     <w:rsid w:val="003D010A"/>
     <w:rsid w:val="003D1819"/>
     <w:rsid w:val="003D18E6"/>
     <w:rsid w:val="003D203E"/>
     <w:rsid w:val="003D3CFD"/>
     <w:rsid w:val="003D43EC"/>
     <w:rsid w:val="003D6A52"/>
     <w:rsid w:val="003E1309"/>
     <w:rsid w:val="003E33A7"/>
     <w:rsid w:val="003E48E6"/>
     <w:rsid w:val="003E5E14"/>
     <w:rsid w:val="003E6459"/>
     <w:rsid w:val="003E7B0B"/>
     <w:rsid w:val="003F0477"/>
     <w:rsid w:val="003F0CFB"/>
     <w:rsid w:val="003F34EA"/>
     <w:rsid w:val="003F37F6"/>
     <w:rsid w:val="003F713E"/>
     <w:rsid w:val="00401002"/>
+    <w:rsid w:val="00404A43"/>
     <w:rsid w:val="004057D0"/>
     <w:rsid w:val="00407AD0"/>
     <w:rsid w:val="0041192D"/>
     <w:rsid w:val="00413A12"/>
     <w:rsid w:val="00413E43"/>
     <w:rsid w:val="00417901"/>
     <w:rsid w:val="00422E11"/>
     <w:rsid w:val="00432C8A"/>
     <w:rsid w:val="00433866"/>
     <w:rsid w:val="00434C0F"/>
     <w:rsid w:val="004360AF"/>
     <w:rsid w:val="00436154"/>
     <w:rsid w:val="004364D4"/>
     <w:rsid w:val="00437F8B"/>
     <w:rsid w:val="00442B18"/>
     <w:rsid w:val="00442B1E"/>
     <w:rsid w:val="004445B0"/>
     <w:rsid w:val="004445B7"/>
     <w:rsid w:val="00446F93"/>
+    <w:rsid w:val="004509BB"/>
     <w:rsid w:val="0045531C"/>
     <w:rsid w:val="00456EA7"/>
     <w:rsid w:val="004607A4"/>
     <w:rsid w:val="004609EE"/>
     <w:rsid w:val="00461F9F"/>
     <w:rsid w:val="00462717"/>
     <w:rsid w:val="0046291B"/>
     <w:rsid w:val="00462C38"/>
     <w:rsid w:val="00465A8B"/>
     <w:rsid w:val="0046713B"/>
     <w:rsid w:val="004679B0"/>
     <w:rsid w:val="00470E41"/>
     <w:rsid w:val="0047124F"/>
+    <w:rsid w:val="00471874"/>
     <w:rsid w:val="00473FD0"/>
     <w:rsid w:val="00474EBF"/>
     <w:rsid w:val="004761F1"/>
     <w:rsid w:val="00477886"/>
     <w:rsid w:val="0049033F"/>
     <w:rsid w:val="00491F74"/>
     <w:rsid w:val="004975AE"/>
     <w:rsid w:val="004A29B7"/>
     <w:rsid w:val="004A52FF"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004B4278"/>
     <w:rsid w:val="004B592F"/>
     <w:rsid w:val="004B6B05"/>
     <w:rsid w:val="004B7CAA"/>
     <w:rsid w:val="004C01C0"/>
     <w:rsid w:val="004C04F2"/>
     <w:rsid w:val="004C3614"/>
     <w:rsid w:val="004C4F47"/>
     <w:rsid w:val="004D60E8"/>
     <w:rsid w:val="004E0A52"/>
     <w:rsid w:val="004E436A"/>
     <w:rsid w:val="004E4BF4"/>
     <w:rsid w:val="004E66D4"/>
     <w:rsid w:val="004E762F"/>
     <w:rsid w:val="004F02AB"/>
@@ -19055,139 +19672,144 @@
     <w:rsid w:val="00677802"/>
     <w:rsid w:val="006802F7"/>
     <w:rsid w:val="0068336A"/>
     <w:rsid w:val="0068444D"/>
     <w:rsid w:val="00684AD1"/>
     <w:rsid w:val="00685C50"/>
     <w:rsid w:val="00686C64"/>
     <w:rsid w:val="00693AF5"/>
     <w:rsid w:val="0069459A"/>
     <w:rsid w:val="00697040"/>
     <w:rsid w:val="006A03F2"/>
     <w:rsid w:val="006B028E"/>
     <w:rsid w:val="006B1140"/>
     <w:rsid w:val="006B2B10"/>
     <w:rsid w:val="006B3645"/>
     <w:rsid w:val="006B3CB5"/>
     <w:rsid w:val="006B59FE"/>
     <w:rsid w:val="006B7354"/>
     <w:rsid w:val="006B7F27"/>
     <w:rsid w:val="006C4E37"/>
     <w:rsid w:val="006C6DD5"/>
     <w:rsid w:val="006D1FD6"/>
     <w:rsid w:val="006D2F36"/>
     <w:rsid w:val="006D37CE"/>
     <w:rsid w:val="006D728C"/>
+    <w:rsid w:val="006E11AF"/>
     <w:rsid w:val="006E21B4"/>
     <w:rsid w:val="006E464F"/>
     <w:rsid w:val="006E491F"/>
     <w:rsid w:val="006F15DD"/>
     <w:rsid w:val="006F1C8D"/>
     <w:rsid w:val="006F1D44"/>
+    <w:rsid w:val="006F4E14"/>
     <w:rsid w:val="006F7465"/>
     <w:rsid w:val="006F74AD"/>
     <w:rsid w:val="00701C58"/>
     <w:rsid w:val="007021D3"/>
     <w:rsid w:val="007070D7"/>
     <w:rsid w:val="00707E23"/>
     <w:rsid w:val="00710719"/>
     <w:rsid w:val="007122F9"/>
     <w:rsid w:val="00713F80"/>
     <w:rsid w:val="00720B7E"/>
     <w:rsid w:val="007227DF"/>
     <w:rsid w:val="00722EAA"/>
     <w:rsid w:val="00732334"/>
     <w:rsid w:val="00733DB0"/>
     <w:rsid w:val="00744D1D"/>
     <w:rsid w:val="00746076"/>
     <w:rsid w:val="007468D4"/>
     <w:rsid w:val="0074784D"/>
     <w:rsid w:val="00750BBB"/>
     <w:rsid w:val="00753965"/>
+    <w:rsid w:val="00754250"/>
     <w:rsid w:val="00754B26"/>
     <w:rsid w:val="00761764"/>
     <w:rsid w:val="00763CC6"/>
     <w:rsid w:val="00764F22"/>
     <w:rsid w:val="00766709"/>
     <w:rsid w:val="00771B6C"/>
     <w:rsid w:val="007741A4"/>
     <w:rsid w:val="0077437D"/>
     <w:rsid w:val="00774431"/>
     <w:rsid w:val="0077469B"/>
     <w:rsid w:val="00775578"/>
     <w:rsid w:val="00777D6D"/>
     <w:rsid w:val="00790712"/>
     <w:rsid w:val="007918B4"/>
     <w:rsid w:val="00793F8B"/>
     <w:rsid w:val="0079517D"/>
     <w:rsid w:val="007A776B"/>
     <w:rsid w:val="007A77DB"/>
     <w:rsid w:val="007B01A1"/>
     <w:rsid w:val="007B3C90"/>
     <w:rsid w:val="007B61CB"/>
     <w:rsid w:val="007B6650"/>
     <w:rsid w:val="007B6CAC"/>
     <w:rsid w:val="007B73DB"/>
     <w:rsid w:val="007C34EF"/>
     <w:rsid w:val="007C57A0"/>
     <w:rsid w:val="007C5EF6"/>
     <w:rsid w:val="007D0292"/>
+    <w:rsid w:val="007D1B88"/>
     <w:rsid w:val="007D3AFC"/>
     <w:rsid w:val="007D6444"/>
     <w:rsid w:val="007E3FE8"/>
     <w:rsid w:val="007E4261"/>
     <w:rsid w:val="007E795A"/>
     <w:rsid w:val="007F0788"/>
     <w:rsid w:val="007F1E41"/>
     <w:rsid w:val="00801BEF"/>
     <w:rsid w:val="008042A9"/>
     <w:rsid w:val="0081109C"/>
     <w:rsid w:val="0081171A"/>
     <w:rsid w:val="00812140"/>
     <w:rsid w:val="00814936"/>
     <w:rsid w:val="00815829"/>
     <w:rsid w:val="0081749B"/>
     <w:rsid w:val="0082056D"/>
     <w:rsid w:val="008234A2"/>
     <w:rsid w:val="008325CE"/>
     <w:rsid w:val="00833245"/>
     <w:rsid w:val="0083509D"/>
     <w:rsid w:val="00840708"/>
     <w:rsid w:val="00840DAD"/>
     <w:rsid w:val="00845F6A"/>
     <w:rsid w:val="0085332C"/>
     <w:rsid w:val="008550B0"/>
     <w:rsid w:val="008561EA"/>
     <w:rsid w:val="00856B2E"/>
     <w:rsid w:val="00857A58"/>
     <w:rsid w:val="0086378F"/>
     <w:rsid w:val="00863BFF"/>
     <w:rsid w:val="008714FF"/>
     <w:rsid w:val="00871B09"/>
     <w:rsid w:val="008725D5"/>
     <w:rsid w:val="00874ADB"/>
     <w:rsid w:val="00875806"/>
+    <w:rsid w:val="00875988"/>
     <w:rsid w:val="00877954"/>
     <w:rsid w:val="00877BE4"/>
     <w:rsid w:val="0088052C"/>
     <w:rsid w:val="00881C73"/>
     <w:rsid w:val="00881D57"/>
     <w:rsid w:val="0088517E"/>
     <w:rsid w:val="00886CA8"/>
     <w:rsid w:val="00892FBC"/>
     <w:rsid w:val="008936F3"/>
     <w:rsid w:val="008953CE"/>
     <w:rsid w:val="00897DCB"/>
     <w:rsid w:val="008A06E4"/>
     <w:rsid w:val="008A346B"/>
     <w:rsid w:val="008A5EA9"/>
     <w:rsid w:val="008B0AC1"/>
     <w:rsid w:val="008B1592"/>
     <w:rsid w:val="008B48DF"/>
     <w:rsid w:val="008B7C86"/>
     <w:rsid w:val="008C122A"/>
     <w:rsid w:val="008C3E65"/>
     <w:rsid w:val="008C416D"/>
     <w:rsid w:val="008C4FBB"/>
     <w:rsid w:val="008D6ED3"/>
     <w:rsid w:val="008D7738"/>
     <w:rsid w:val="008E3A2B"/>
@@ -19195,50 +19817,51 @@
     <w:rsid w:val="008E6454"/>
     <w:rsid w:val="008F0A5B"/>
     <w:rsid w:val="008F1B78"/>
     <w:rsid w:val="008F21DC"/>
     <w:rsid w:val="008F7628"/>
     <w:rsid w:val="009041E0"/>
     <w:rsid w:val="0090465C"/>
     <w:rsid w:val="00905ADC"/>
     <w:rsid w:val="00906A83"/>
     <w:rsid w:val="00907854"/>
     <w:rsid w:val="00910B4E"/>
     <w:rsid w:val="00911D1F"/>
     <w:rsid w:val="00913ECA"/>
     <w:rsid w:val="009162B1"/>
     <w:rsid w:val="00916A52"/>
     <w:rsid w:val="00920592"/>
     <w:rsid w:val="009217E5"/>
     <w:rsid w:val="00922EB0"/>
     <w:rsid w:val="00922FFC"/>
     <w:rsid w:val="00924366"/>
     <w:rsid w:val="00924E17"/>
     <w:rsid w:val="009278C2"/>
     <w:rsid w:val="00933AD8"/>
     <w:rsid w:val="00936846"/>
     <w:rsid w:val="009373E0"/>
+    <w:rsid w:val="0094188B"/>
     <w:rsid w:val="0094199D"/>
     <w:rsid w:val="00942B06"/>
     <w:rsid w:val="009467D1"/>
     <w:rsid w:val="00951987"/>
     <w:rsid w:val="00951DE9"/>
     <w:rsid w:val="00953350"/>
     <w:rsid w:val="00953DA2"/>
     <w:rsid w:val="0095469F"/>
     <w:rsid w:val="00954E15"/>
     <w:rsid w:val="0095563B"/>
     <w:rsid w:val="009558A7"/>
     <w:rsid w:val="009627B7"/>
     <w:rsid w:val="00963321"/>
     <w:rsid w:val="00967076"/>
     <w:rsid w:val="00970059"/>
     <w:rsid w:val="009713FF"/>
     <w:rsid w:val="009729E5"/>
     <w:rsid w:val="00972A0B"/>
     <w:rsid w:val="00973A5D"/>
     <w:rsid w:val="00973BAE"/>
     <w:rsid w:val="009755BD"/>
     <w:rsid w:val="0098509C"/>
     <w:rsid w:val="00987511"/>
     <w:rsid w:val="009902EE"/>
     <w:rsid w:val="00990669"/>
@@ -19256,123 +19879,127 @@
     <w:rsid w:val="009C2050"/>
     <w:rsid w:val="009C4B8D"/>
     <w:rsid w:val="009C731E"/>
     <w:rsid w:val="009C7494"/>
     <w:rsid w:val="009C7BCF"/>
     <w:rsid w:val="009D7CE5"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E2594"/>
     <w:rsid w:val="009E5D3E"/>
     <w:rsid w:val="009F12BE"/>
     <w:rsid w:val="009F7751"/>
     <w:rsid w:val="00A04FAE"/>
     <w:rsid w:val="00A1391B"/>
     <w:rsid w:val="00A14153"/>
     <w:rsid w:val="00A15D07"/>
     <w:rsid w:val="00A161A5"/>
     <w:rsid w:val="00A17C53"/>
     <w:rsid w:val="00A22199"/>
     <w:rsid w:val="00A229F2"/>
     <w:rsid w:val="00A25188"/>
     <w:rsid w:val="00A2629D"/>
     <w:rsid w:val="00A27AD5"/>
     <w:rsid w:val="00A300FB"/>
     <w:rsid w:val="00A30859"/>
     <w:rsid w:val="00A3177F"/>
+    <w:rsid w:val="00A32486"/>
     <w:rsid w:val="00A331AE"/>
     <w:rsid w:val="00A343EA"/>
     <w:rsid w:val="00A34B45"/>
     <w:rsid w:val="00A3674A"/>
     <w:rsid w:val="00A5022D"/>
     <w:rsid w:val="00A50FB6"/>
+    <w:rsid w:val="00A5308B"/>
     <w:rsid w:val="00A533A3"/>
     <w:rsid w:val="00A53B42"/>
     <w:rsid w:val="00A53C25"/>
     <w:rsid w:val="00A61F4F"/>
     <w:rsid w:val="00A62030"/>
     <w:rsid w:val="00A64C11"/>
     <w:rsid w:val="00A71963"/>
     <w:rsid w:val="00A71C03"/>
     <w:rsid w:val="00A72E2F"/>
     <w:rsid w:val="00A75276"/>
     <w:rsid w:val="00A7740F"/>
     <w:rsid w:val="00A77468"/>
     <w:rsid w:val="00A8278A"/>
     <w:rsid w:val="00A83854"/>
     <w:rsid w:val="00A916DE"/>
     <w:rsid w:val="00A9197E"/>
     <w:rsid w:val="00A92531"/>
     <w:rsid w:val="00A96D8A"/>
     <w:rsid w:val="00AA150C"/>
     <w:rsid w:val="00AA39DA"/>
     <w:rsid w:val="00AA6D1A"/>
     <w:rsid w:val="00AA6DA4"/>
     <w:rsid w:val="00AA6E70"/>
+    <w:rsid w:val="00AB03EE"/>
     <w:rsid w:val="00AB12FF"/>
     <w:rsid w:val="00AB31AD"/>
     <w:rsid w:val="00AB3C72"/>
     <w:rsid w:val="00AB47BC"/>
-    <w:rsid w:val="00AB530A"/>
     <w:rsid w:val="00AB765D"/>
     <w:rsid w:val="00AC0461"/>
     <w:rsid w:val="00AC1564"/>
     <w:rsid w:val="00AC1E28"/>
     <w:rsid w:val="00AC35A3"/>
     <w:rsid w:val="00AC38CD"/>
     <w:rsid w:val="00AC38E7"/>
     <w:rsid w:val="00AC3981"/>
     <w:rsid w:val="00AC4C1B"/>
+    <w:rsid w:val="00AC4E46"/>
     <w:rsid w:val="00AC7913"/>
     <w:rsid w:val="00AD1860"/>
     <w:rsid w:val="00AD2940"/>
     <w:rsid w:val="00AD5A69"/>
     <w:rsid w:val="00AD6F05"/>
     <w:rsid w:val="00AE009B"/>
     <w:rsid w:val="00AE08FD"/>
     <w:rsid w:val="00AE1344"/>
     <w:rsid w:val="00AE1F59"/>
     <w:rsid w:val="00AE779C"/>
     <w:rsid w:val="00AF242D"/>
     <w:rsid w:val="00AF28C8"/>
     <w:rsid w:val="00AF4A5A"/>
     <w:rsid w:val="00AF71F8"/>
     <w:rsid w:val="00B0243F"/>
     <w:rsid w:val="00B033E0"/>
     <w:rsid w:val="00B03596"/>
     <w:rsid w:val="00B07093"/>
     <w:rsid w:val="00B0781B"/>
     <w:rsid w:val="00B10FC0"/>
     <w:rsid w:val="00B11320"/>
     <w:rsid w:val="00B158B7"/>
     <w:rsid w:val="00B1673B"/>
     <w:rsid w:val="00B170F5"/>
     <w:rsid w:val="00B20910"/>
     <w:rsid w:val="00B20F81"/>
     <w:rsid w:val="00B34AA8"/>
     <w:rsid w:val="00B36905"/>
     <w:rsid w:val="00B41C2C"/>
     <w:rsid w:val="00B44403"/>
+    <w:rsid w:val="00B458A5"/>
     <w:rsid w:val="00B51777"/>
     <w:rsid w:val="00B52EEA"/>
     <w:rsid w:val="00B56E83"/>
     <w:rsid w:val="00B6183B"/>
     <w:rsid w:val="00B618D6"/>
     <w:rsid w:val="00B61EE2"/>
     <w:rsid w:val="00B6410E"/>
     <w:rsid w:val="00B65F89"/>
     <w:rsid w:val="00B70890"/>
     <w:rsid w:val="00B81478"/>
     <w:rsid w:val="00B81BD7"/>
     <w:rsid w:val="00B81FDE"/>
     <w:rsid w:val="00B875CF"/>
     <w:rsid w:val="00B91A2D"/>
     <w:rsid w:val="00B934CD"/>
     <w:rsid w:val="00B95776"/>
     <w:rsid w:val="00B9710E"/>
     <w:rsid w:val="00BA0033"/>
     <w:rsid w:val="00BA6E5E"/>
     <w:rsid w:val="00BA74C5"/>
     <w:rsid w:val="00BA767E"/>
     <w:rsid w:val="00BB0F11"/>
     <w:rsid w:val="00BB1D33"/>
     <w:rsid w:val="00BB3EE7"/>
     <w:rsid w:val="00BB59BE"/>
@@ -19403,50 +20030,51 @@
     <w:rsid w:val="00C13CBC"/>
     <w:rsid w:val="00C13D1E"/>
     <w:rsid w:val="00C142CC"/>
     <w:rsid w:val="00C1638A"/>
     <w:rsid w:val="00C17A6E"/>
     <w:rsid w:val="00C25875"/>
     <w:rsid w:val="00C32882"/>
     <w:rsid w:val="00C32C12"/>
     <w:rsid w:val="00C354C1"/>
     <w:rsid w:val="00C35526"/>
     <w:rsid w:val="00C42AF4"/>
     <w:rsid w:val="00C46363"/>
     <w:rsid w:val="00C468DB"/>
     <w:rsid w:val="00C47170"/>
     <w:rsid w:val="00C50693"/>
     <w:rsid w:val="00C6142A"/>
     <w:rsid w:val="00C62498"/>
     <w:rsid w:val="00C63E4E"/>
     <w:rsid w:val="00C717AA"/>
     <w:rsid w:val="00C71C2A"/>
     <w:rsid w:val="00C729A2"/>
     <w:rsid w:val="00C72AAD"/>
     <w:rsid w:val="00C778CF"/>
     <w:rsid w:val="00C779DC"/>
     <w:rsid w:val="00C77B52"/>
+    <w:rsid w:val="00C80804"/>
     <w:rsid w:val="00C83167"/>
     <w:rsid w:val="00C84193"/>
     <w:rsid w:val="00C84C2A"/>
     <w:rsid w:val="00C854FF"/>
     <w:rsid w:val="00C85549"/>
     <w:rsid w:val="00C86377"/>
     <w:rsid w:val="00C86E73"/>
     <w:rsid w:val="00C9303E"/>
     <w:rsid w:val="00C93B54"/>
     <w:rsid w:val="00C95F3D"/>
     <w:rsid w:val="00CA0CEF"/>
     <w:rsid w:val="00CA3B57"/>
     <w:rsid w:val="00CA6978"/>
     <w:rsid w:val="00CB0245"/>
     <w:rsid w:val="00CB31E5"/>
     <w:rsid w:val="00CB3876"/>
     <w:rsid w:val="00CB4824"/>
     <w:rsid w:val="00CB49B4"/>
     <w:rsid w:val="00CB5225"/>
     <w:rsid w:val="00CC0546"/>
     <w:rsid w:val="00CC1400"/>
     <w:rsid w:val="00CC5A32"/>
     <w:rsid w:val="00CC6CC6"/>
     <w:rsid w:val="00CD10DD"/>
     <w:rsid w:val="00CD34D3"/>
@@ -19565,510 +20193,273 @@
     <w:rsid w:val="00EA40BD"/>
     <w:rsid w:val="00EA5AED"/>
     <w:rsid w:val="00EA5D9A"/>
     <w:rsid w:val="00EB3564"/>
     <w:rsid w:val="00EB3F6B"/>
     <w:rsid w:val="00EB6015"/>
     <w:rsid w:val="00EB6A31"/>
     <w:rsid w:val="00EB703D"/>
     <w:rsid w:val="00EC62CD"/>
     <w:rsid w:val="00ED14B7"/>
     <w:rsid w:val="00ED2147"/>
     <w:rsid w:val="00ED272A"/>
     <w:rsid w:val="00ED4E5F"/>
     <w:rsid w:val="00ED63F8"/>
     <w:rsid w:val="00EE0C1F"/>
     <w:rsid w:val="00EE249C"/>
     <w:rsid w:val="00EE3658"/>
     <w:rsid w:val="00EE44E9"/>
     <w:rsid w:val="00EE5BAD"/>
     <w:rsid w:val="00EE7B05"/>
     <w:rsid w:val="00EE7F0A"/>
     <w:rsid w:val="00EF6D90"/>
     <w:rsid w:val="00EF7797"/>
     <w:rsid w:val="00F12DA4"/>
     <w:rsid w:val="00F2337E"/>
+    <w:rsid w:val="00F27B5B"/>
     <w:rsid w:val="00F3756C"/>
     <w:rsid w:val="00F3760F"/>
+    <w:rsid w:val="00F47E32"/>
+    <w:rsid w:val="00F5193D"/>
     <w:rsid w:val="00F5254C"/>
     <w:rsid w:val="00F57A7B"/>
     <w:rsid w:val="00F620AF"/>
     <w:rsid w:val="00F63D69"/>
     <w:rsid w:val="00F647DC"/>
     <w:rsid w:val="00F704DE"/>
     <w:rsid w:val="00F7330A"/>
     <w:rsid w:val="00F75580"/>
     <w:rsid w:val="00F811B9"/>
     <w:rsid w:val="00F816E5"/>
     <w:rsid w:val="00F81FB1"/>
     <w:rsid w:val="00F82E68"/>
     <w:rsid w:val="00F83563"/>
     <w:rsid w:val="00F83F8F"/>
     <w:rsid w:val="00F868C1"/>
     <w:rsid w:val="00F87744"/>
     <w:rsid w:val="00F87757"/>
     <w:rsid w:val="00F967A0"/>
     <w:rsid w:val="00F9773E"/>
     <w:rsid w:val="00FA04D4"/>
     <w:rsid w:val="00FA2F13"/>
     <w:rsid w:val="00FA3FF0"/>
     <w:rsid w:val="00FA7C4C"/>
     <w:rsid w:val="00FB0F0B"/>
     <w:rsid w:val="00FB11BC"/>
     <w:rsid w:val="00FB25DC"/>
     <w:rsid w:val="00FB5479"/>
     <w:rsid w:val="00FB6379"/>
     <w:rsid w:val="00FB63FA"/>
     <w:rsid w:val="00FB7C60"/>
     <w:rsid w:val="00FC6B77"/>
     <w:rsid w:val="00FD0C78"/>
     <w:rsid w:val="00FD327F"/>
     <w:rsid w:val="00FD465B"/>
     <w:rsid w:val="00FD5CF3"/>
     <w:rsid w:val="00FD739D"/>
     <w:rsid w:val="00FE302B"/>
     <w:rsid w:val="00FE74F6"/>
     <w:rsid w:val="00FE7E4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="133121"/>
+    <o:shapedefaults v:ext="edit" spidmax="153601"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="33BF428F"/>
-  <w15:docId w15:val="{28C902AA-B930-4C7D-8A6B-53A7A461C2EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00970059"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002024D6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -20115,50 +20506,51 @@
     <w:rsid w:val="0008170C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00970059"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
@@ -20340,58 +20732,65 @@
     <w:rsid w:val="005403FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005403FD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0049033F"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tytu">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TytuZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00907854"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
     <w:name w:val="Tytuł Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tytu"/>
     <w:rsid w:val="00907854"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -20540,51 +20939,51 @@
     <w:next w:val="Bezodstpw"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00732334"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00732334"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -20845,79 +21244,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA56B23-9C8D-4CB8-B8F1-2A0202BEAD09}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FEA3CC6-56CB-4B0A-A56E-EB92A29DD4A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1395</Words>
-  <Characters>8376</Characters>
+  <Words>1094</Words>
+  <Characters>8019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ZIELONY TRANSFER, ankieta podsumowująca projekt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9752</CharactersWithSpaces>
+  <CharactersWithSpaces>9095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ZIELONY TRANSFER, ankieta podsumowująca projekt</dc:title>
   <dc:creator>Anna Gill</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>