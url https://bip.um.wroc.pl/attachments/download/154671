--- v0 (2025-11-23)
+++ v1 (2026-07-21)
@@ -97,108 +97,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">prowadzonej przez </w:t>
       </w:r>
       <w:r w:rsidR="00F443AA" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iasto Wrocław </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E69A18D" w14:textId="3FAB3172" w:rsidR="009C4909" w:rsidRPr="006A14B5" w:rsidRDefault="003E3A9D" w:rsidP="006A14B5">
+    <w:p w14:paraId="2E69A18D" w14:textId="606A2E26" w:rsidR="009C4909" w:rsidRPr="006A14B5" w:rsidRDefault="003E3A9D" w:rsidP="006A14B5">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3A9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na podstawie art. 168 ust. 13 ustawy z dnia 14 grudnia 2016 r. Prawo oświatowe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tekst jedn.: </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dz. U. z </w:t>
       </w:r>
-      <w:r w:rsidR="00EE183E">
+      <w:r w:rsidR="00E87511">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., poz. </w:t>
       </w:r>
-      <w:r w:rsidR="00EE183E">
+      <w:r w:rsidR="00E87511">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1043</w:t>
+        <w:t>820</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ze zm.) oraz Rozporządzenia Ministra Edukacji Narodowej z dnia 28 sierpnia 2017 r. w</w:t>
+        <w:t>) oraz Rozporządzenia Ministra Edukacji Narodowej z dnia 28 sierpnia 2017 r. w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprawie rodzajów innych form wychowania przedszkolnego, warunków tworzenia i organizowania tych form oraz sposobu ich działania (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tekst jedn.: </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1449,118 +1449,90 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>punktu przedszkolnego</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(druk)</w:t>
       </w:r>
       <w:r w:rsidR="0022617F" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9A4FB8" w14:textId="03BDFE56" w:rsidR="0030348E" w:rsidRPr="006A14B5" w:rsidRDefault="00C166D2" w:rsidP="006A14B5">
+    <w:p w14:paraId="6B9A4FB8" w14:textId="66AC7C0B" w:rsidR="0030348E" w:rsidRPr="006A14B5" w:rsidRDefault="00C166D2" w:rsidP="006A14B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">poświadczone zgodnie z art. 76a ustawy z dnia 14 czerwca 1960 r. </w:t>
       </w:r>
       <w:r w:rsidR="009F159E" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kodeks postępowania administracyjnego (tekst jedn.: Dz. U. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A14B5">
+        <w:t>Kodeks postępowania administracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87511">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009F159E" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>z 202</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> z późn. zm.), w zw. z art. 268a wyżej cytowanej ustawy</w:t>
+        <w:t>w zw. z art. 268a wyżej cytowanej ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, kserokopie pozytywnych opinii Sanepidu i Państwowej Straży Pożarnej, dot. spełnienia bezpiecznych i higienicznych warunków nauki i</w:t>
       </w:r>
       <w:r w:rsidR="00125D7B" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pracy w miejscu, w którym będzie prowadzona działalność oświatowa</w:t>
       </w:r>
       <w:r w:rsidR="007810CB" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1909,67 +1881,67 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nowy Targ 1-8, 50-141 Wrocław,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E8A8A8" w14:textId="77777777" w:rsidR="007D5A32" w:rsidRPr="006A14B5" w:rsidRDefault="007D5A32" w:rsidP="006A14B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- przez e-mail: wfi@um.wroc.pl,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439B09B3" w14:textId="77777777" w:rsidR="007D5A32" w:rsidRPr="006A14B5" w:rsidRDefault="007D5A32" w:rsidP="006A14B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- telefonicznie: +48 71 777 77 06.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCFFB9C" w14:textId="77777777" w:rsidR="007D5A32" w:rsidRPr="006A14B5" w:rsidRDefault="007D5A32" w:rsidP="006A14B5">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Cele przetwarzania danych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF45283" w14:textId="77777777" w:rsidR="007D5A32" w:rsidRPr="006A14B5" w:rsidRDefault="007D5A32" w:rsidP="006A14B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -2179,73 +2151,73 @@
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Przysługują Pani/Panu następujące prawa związane z przetwarzaniem danych osobowych:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A535DFA" w14:textId="77777777" w:rsidR="007D5A32" w:rsidRPr="006A14B5" w:rsidRDefault="007D5A32" w:rsidP="006A14B5">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>prawo dostępu do Pani/Pana danych osobowych,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B17169C" w14:textId="77777777" w:rsidR="00EE183E" w:rsidRDefault="00EE183E" w:rsidP="00EE183E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:softHyphen/>
@@ -2656,65 +2628,65 @@
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Podanie przez Panią/Pana danych osobowych jest wymogiem ustawowym wynikającym z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ustawy z dnia 14 grudnia 2016 r. – Prawo oświatowe oraz ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D454F1" w14:textId="77777777" w:rsidR="00EE183E" w:rsidRDefault="00EE183E" w:rsidP="00EE183E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACB7EB1" w14:textId="77777777" w:rsidR="00EE183E" w:rsidRDefault="00EE183E" w:rsidP="00EE183E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Okres retencji danych</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Pani/Pana dane osobowe będą przetwarzane przez Urząd Miejski Wrocławia przez 25 lat od stycznia kolejnego roku po zakończeniu Twojej sprawy, następnie zostaną przekazane do Archiwum Państwowego we Wrocławiu, gdzie będą przechowywane wieczyście.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC7F74F" w14:textId="77777777" w:rsidR="00EE183E" w:rsidRDefault="00EE183E" w:rsidP="00EE183E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Odbiorcy danych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01677595" w14:textId="77777777" w:rsidR="00EE183E" w:rsidRDefault="00EE183E" w:rsidP="00EE183E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -3101,86 +3073,86 @@
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16BC9B7A" w14:textId="77777777" w:rsidR="003B0EE8" w:rsidRDefault="003B0EE8" w:rsidP="004E6386">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -4852,50 +4824,51 @@
     <w:rsid w:val="00B84FA6"/>
     <w:rsid w:val="00B85D43"/>
     <w:rsid w:val="00BB542F"/>
     <w:rsid w:val="00C166D2"/>
     <w:rsid w:val="00C27863"/>
     <w:rsid w:val="00C43973"/>
     <w:rsid w:val="00C543C2"/>
     <w:rsid w:val="00C83866"/>
     <w:rsid w:val="00C851BE"/>
     <w:rsid w:val="00C9243E"/>
     <w:rsid w:val="00CA6D30"/>
     <w:rsid w:val="00CC1ACC"/>
     <w:rsid w:val="00D070F6"/>
     <w:rsid w:val="00D10CFE"/>
     <w:rsid w:val="00D2624F"/>
     <w:rsid w:val="00D271E7"/>
     <w:rsid w:val="00D65090"/>
     <w:rsid w:val="00D82AD3"/>
     <w:rsid w:val="00DA7A97"/>
     <w:rsid w:val="00E10B57"/>
     <w:rsid w:val="00E2381B"/>
     <w:rsid w:val="00E559E1"/>
     <w:rsid w:val="00E62FE1"/>
     <w:rsid w:val="00E73DAC"/>
     <w:rsid w:val="00E84C24"/>
+    <w:rsid w:val="00E87511"/>
     <w:rsid w:val="00EE183E"/>
     <w:rsid w:val="00F059FF"/>
     <w:rsid w:val="00F16F43"/>
     <w:rsid w:val="00F443AA"/>
     <w:rsid w:val="00F7564D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -5960,67 +5933,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1372</Words>
-  <Characters>8232</Characters>
+  <Words>1363</Words>
+  <Characters>8178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załóż domowe przedszkole-formularz zgłoszeniowy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9585</CharactersWithSpaces>
+  <CharactersWithSpaces>9522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załóż domowe przedszkole-formularz zgłoszeniowy</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>