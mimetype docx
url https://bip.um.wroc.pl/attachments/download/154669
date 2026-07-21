--- v1 (2025-11-23)
+++ v2 (2026-07-21)
@@ -119,94 +119,94 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943A91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>innej formy wychowania przedszkolnego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDAE0AE" w14:textId="77777777" w:rsidR="009159ED" w:rsidRPr="00943A91" w:rsidRDefault="009159ED" w:rsidP="00943A91">
       <w:pPr>
         <w:spacing w:line="26" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="FF6600"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46EA6B79" w14:textId="7A81D8FB" w:rsidR="009159ED" w:rsidRPr="00943A91" w:rsidRDefault="00943A91" w:rsidP="00943A91">
+    <w:p w14:paraId="46EA6B79" w14:textId="7E4CAFBE" w:rsidR="009159ED" w:rsidRPr="00943A91" w:rsidRDefault="00943A91" w:rsidP="00943A91">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:line="26" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943A91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na podstawie art. 168 ust. 13 i ust. 14 ustawy z dnia 14 grudnia 2016 r. Prawo oświatowe (tekst jedn.: Dz. U. z </w:t>
       </w:r>
-      <w:r w:rsidR="00347965">
+      <w:r w:rsidR="00831CCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00943A91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r., poz. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00347965">
+        <w:t xml:space="preserve"> r., poz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00831CCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1043</w:t>
+        <w:t xml:space="preserve"> 820</w:t>
       </w:r>
       <w:r w:rsidRPr="00943A91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ze zm.) oraz Rozporządzenia Ministra Edukacji Narodowej z dnia 28 sierpnia 2017 r. w sprawie rodzajów innych form wychowania przedszkolnego, warunków tworzenia i organizowania tych form oraz sposobu ich działania (tekst jedn.: Dz. U. z 2020 r., poz. 1520)</w:t>
+        <w:t>) oraz Rozporządzenia Ministra Edukacji Narodowej z dnia 28 sierpnia 2017 r. w sprawie rodzajów innych form wychowania przedszkolnego, warunków tworzenia i organizowania tych form oraz sposobu ich działania (tekst jedn.: Dz. U. z 2020 r., poz. 1520)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A29C8F7" w14:textId="77777777" w:rsidR="009159ED" w:rsidRPr="00943A91" w:rsidRDefault="009159ED" w:rsidP="006A79C6">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="26" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943A91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00E1293C" w:rsidRPr="00943A91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00943A91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
@@ -1914,86 +1914,86 @@
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="173C6129" w14:textId="77777777" w:rsidR="00F9030C" w:rsidRDefault="00F9030C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -2873,110 +2873,110 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:drawingGridVerticalSpacing w:val="127"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00425268"/>
     <w:rsid w:val="000064D2"/>
     <w:rsid w:val="000548D5"/>
     <w:rsid w:val="00072013"/>
     <w:rsid w:val="000B3495"/>
     <w:rsid w:val="000C4129"/>
     <w:rsid w:val="00151C70"/>
     <w:rsid w:val="00156DDC"/>
     <w:rsid w:val="001A327D"/>
     <w:rsid w:val="001A73AF"/>
     <w:rsid w:val="001C05DC"/>
     <w:rsid w:val="002A4338"/>
     <w:rsid w:val="00347965"/>
     <w:rsid w:val="003F2DD8"/>
     <w:rsid w:val="00406CC5"/>
     <w:rsid w:val="00425268"/>
     <w:rsid w:val="00440431"/>
     <w:rsid w:val="004867C4"/>
     <w:rsid w:val="004E51BE"/>
     <w:rsid w:val="005C2914"/>
     <w:rsid w:val="005D2F48"/>
     <w:rsid w:val="005D55B1"/>
     <w:rsid w:val="005F60D9"/>
     <w:rsid w:val="00691544"/>
     <w:rsid w:val="006A79C6"/>
     <w:rsid w:val="006C299E"/>
     <w:rsid w:val="007053AF"/>
     <w:rsid w:val="00724B1D"/>
     <w:rsid w:val="0072615A"/>
     <w:rsid w:val="00764C9C"/>
     <w:rsid w:val="00795C7B"/>
     <w:rsid w:val="007B0166"/>
     <w:rsid w:val="00820D01"/>
     <w:rsid w:val="008213FD"/>
+    <w:rsid w:val="00831CCB"/>
     <w:rsid w:val="008365B4"/>
     <w:rsid w:val="008714C5"/>
     <w:rsid w:val="00874CC0"/>
     <w:rsid w:val="008F74AE"/>
     <w:rsid w:val="009159ED"/>
     <w:rsid w:val="00922731"/>
     <w:rsid w:val="00936484"/>
     <w:rsid w:val="009432EB"/>
     <w:rsid w:val="00943A91"/>
     <w:rsid w:val="00975F5F"/>
     <w:rsid w:val="009824BD"/>
     <w:rsid w:val="009B52EF"/>
     <w:rsid w:val="00A1060F"/>
     <w:rsid w:val="00A35D02"/>
     <w:rsid w:val="00A36110"/>
     <w:rsid w:val="00A36E1E"/>
     <w:rsid w:val="00A651D0"/>
     <w:rsid w:val="00A90D1E"/>
     <w:rsid w:val="00AB7345"/>
     <w:rsid w:val="00B00DB0"/>
     <w:rsid w:val="00B04CC6"/>
     <w:rsid w:val="00B14496"/>
     <w:rsid w:val="00B41387"/>
     <w:rsid w:val="00B83753"/>
     <w:rsid w:val="00BA1827"/>
@@ -2993,51 +2993,51 @@
     <w:rsid w:val="00EE72F8"/>
     <w:rsid w:val="00F6348A"/>
     <w:rsid w:val="00F9030C"/>
     <w:rsid w:val="00FA2D8D"/>
     <w:rsid w:val="00FE7F74"/>
     <w:rsid w:val="00FF40C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4FAAF4BD"/>
   <w15:docId w15:val="{E262CDF0-3DCA-4F16-BB5A-341F7BA92304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -4119,52 +4119,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>861</Words>
-  <Characters>5172</Characters>
+  <Words>860</Words>
+  <Characters>5165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6021</CharactersWithSpaces>
+  <CharactersWithSpaces>6013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wrocław, dnia</dc:title>
   <dc:creator>RadcyP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>