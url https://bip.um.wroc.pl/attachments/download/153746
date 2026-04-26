--- v0 (2025-10-11)
+++ v1 (2026-04-26)
@@ -4,118 +4,143 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5042334E" w14:textId="77777777" w:rsidR="00874565" w:rsidRDefault="00874565" w:rsidP="000B350B">
+    <w:p w14:paraId="5042334E" w14:textId="77777777" w:rsidR="00874565" w:rsidRDefault="00874565" w:rsidP="000526AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="7788" w:hanging="2259"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E3AC0D" w14:textId="77777777" w:rsidR="003B5245" w:rsidRPr="003B5245" w:rsidRDefault="003B5245" w:rsidP="003B5245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7788" w:hanging="1409"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5245">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Załącznik nr 1 do</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4C3274" w14:textId="77777777" w:rsidR="003B5245" w:rsidRPr="003B5245" w:rsidRDefault="003B5245" w:rsidP="003B5245">
+    <w:p w14:paraId="7D4C3274" w14:textId="190C888D" w:rsidR="003B5245" w:rsidRPr="003B5245" w:rsidRDefault="003B5245" w:rsidP="003B5245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7788" w:hanging="1409"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5245">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Zarządzenia Nr 2919/25.</w:t>
+        <w:t>Zarządzenia</w:t>
+      </w:r>
+      <w:r w:rsidR="00821655">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:r w:rsidR="00003073">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0088154D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4615/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F389422" w14:textId="77777777" w:rsidR="003B5245" w:rsidRPr="003B5245" w:rsidRDefault="003B5245" w:rsidP="003B5245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7788" w:hanging="1409"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5245">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Prezydenta Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2016A3" w14:textId="6897D043" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="003B5245" w:rsidP="003B5245">
+    <w:p w14:paraId="2F2016A3" w14:textId="4CCD0F13" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="003B5245" w:rsidP="003B5245">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7788" w:hanging="1409"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5245">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>z dnia 11 lipca 2025 r</w:t>
-      </w:r>
+        <w:t xml:space="preserve">z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="0088154D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 marca 2026 r.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7D11386D" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7788" w:hanging="2259"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18AEA18D" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
@@ -131,52 +156,50 @@
           <w:tab w:val="left" w:pos="5354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>DRUKOWANYMI LITERAMI)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C472AA4" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7788" w:hanging="2259"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="013BC467" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="BFBFBF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="BFBFBF"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEA4967" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="0001078D" w:rsidRDefault="003D28DF" w:rsidP="000B350B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
@@ -729,92 +752,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000B350B" w:rsidRPr="0001078D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>telefon kontaktowy wnioskodawcy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131572D5" w14:textId="05613325" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="003D11ED">
+    <w:p w14:paraId="4DB92102" w14:textId="664B1CA8" w:rsidR="00995645" w:rsidRDefault="000B350B" w:rsidP="00995645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B350B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adres e-mail wnioskodawcy:</w:t>
+      </w:r>
+      <w:r w:rsidR="00995645" w:rsidRPr="00995645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00995645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00995645" w:rsidRPr="000B350B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00995645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00995645" w:rsidRPr="000B350B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00995645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FC24D4" w14:textId="3413BAF5" w:rsidR="00995645" w:rsidRPr="00850977" w:rsidRDefault="00995645" w:rsidP="00995645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adres do e-doręczeń: AE:PL-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B350B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B350B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="BFBFBF"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15817898" w14:textId="77777777" w:rsidR="00995645" w:rsidRPr="000B350B" w:rsidRDefault="00995645" w:rsidP="00995645">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B350B">
-[...32 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="38E313F2" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="003D11ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6237" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Urząd Miejski Wrocławia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A80F816" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="003D11ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6237" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1877,60 +1964,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27069437" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="D9D9D9"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E65FC31" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2988D77E" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01BFC1A3" w14:textId="7B4CFCE2" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3967,99 +4044,91 @@
           <w:i/>
         </w:rPr>
         <w:t>(podać rodzaj niepełnosprawności)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="BFBFBF"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00E81219">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="BFBFBF"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D313C88" w14:textId="7DCD292B" w:rsidR="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
+    <w:p w14:paraId="7F73D1A1" w14:textId="10F9F540" w:rsidR="005856DC" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="BFBFBF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="BFBFBF"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00E81219">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="BFBFBF"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="14EC2E83" w14:textId="1543D32B" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dane pojazdu, którym przewożone jest dziecko/uczeń z niepełnosprawności</w:t>
       </w:r>
       <w:r w:rsidR="005E5C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ami</w:t>
       </w:r>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C109DE" w14:textId="77777777" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="000B350B" w:rsidP="000B350B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="490"/>
         </w:tabs>
@@ -4862,66 +4931,60 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B350B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Integralną częścią wniosku są informacje dotyczące przetwarzania danych osobowych</w:t>
       </w:r>
       <w:r w:rsidR="00AB7235">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> zamieszczone na 4 stronie wniosku</w:t>
       </w:r>
       <w:r w:rsidR="00A12392">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFEFA74" w14:textId="77777777" w:rsidR="001775AE" w:rsidRDefault="005E5C63" w:rsidP="000B350B">
+    <w:p w14:paraId="4EFEFA74" w14:textId="53916851" w:rsidR="001775AE" w:rsidRDefault="001775AE" w:rsidP="000B350B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="490"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="53F6D31E" w14:textId="191484DD" w:rsidR="000B350B" w:rsidRPr="000B350B" w:rsidRDefault="001775AE" w:rsidP="000B350B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="490"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B350B" w:rsidRPr="000B350B">
         <w:rPr>
@@ -5066,1196 +5129,1594 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Czytelny podpis wnioskodawcy</w:t>
       </w:r>
       <w:r w:rsidR="001775AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4314CF" w14:textId="77777777" w:rsidR="001775AE" w:rsidRDefault="001775AE" w:rsidP="001775AE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F0DF805" w14:textId="433D4CD3" w:rsidR="000B350B" w:rsidRPr="00777B24" w:rsidRDefault="00777B24" w:rsidP="00777B24">
+    <w:p w14:paraId="36B8021C" w14:textId="14CED0D1" w:rsidR="00FB2016" w:rsidRPr="00FB2016" w:rsidRDefault="00777B24" w:rsidP="00FB2016">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>* Niepotrzebne skreśli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F44F896" w14:textId="77777777" w:rsidR="00E13722" w:rsidRPr="007B6608" w:rsidRDefault="000B350B" w:rsidP="00E13722">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="7834C5EF" w14:textId="77777777" w:rsidR="00FB2016" w:rsidRDefault="00FB2016" w:rsidP="000526AF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB6A040" w14:textId="3DFB994C" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0401648B" w14:textId="77777777" w:rsidR="00E13722" w:rsidRPr="007B6608" w:rsidRDefault="00E13722" w:rsidP="00E13722">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="4F2EA099" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="002D2F53" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Niniejszą informację otrzymuje Pani/Pan w związku z obowiązkami określonymi w art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD3F642" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B6608">
-[...35 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osobowych (ADO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409B124D" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest  Prezydent Wrocławia, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1819E306" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342728DC" w14:textId="19D3546D" w:rsidR="00821655" w:rsidRPr="00BA6670" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">przez e-mail: </w:t>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za pośrednictwem poczty elektronicznej na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3538">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adres </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00FC34B3">
+        <w:r w:rsidR="00BA6670" w:rsidRPr="00E338D7">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>wps@um.wroc.pl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E63B5C">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F3538">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755F1EB9" w14:textId="04660C0B" w:rsidR="00BA6670" w:rsidRPr="00BA6670" w:rsidRDefault="00BA6670" w:rsidP="00BA6670">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1041">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>za pośrednictwem e- doręczeń na adres AE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1041">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1041">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>PL-95179-82549-VVTFT-27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5744EE" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="000F3538" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3538">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>telefonicznie: +48 71 777 77 91.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FC4376" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B50061" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz dane osobowe Pani/Pana dziecka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będą przetwarzane </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">celu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zwrotu kosztów przewozu rodzicom/opiekunom prawnym kosztów przewozu dzieci i uczniów z niepełnosprawnościami do szkół i placówek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC44EC1" w14:textId="77777777" w:rsidR="00BA6670" w:rsidRPr="00A30C45" w:rsidRDefault="00BA6670" w:rsidP="00BA6670">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350E3BB9" w14:textId="77777777" w:rsidR="00BA6670" w:rsidRPr="00724C21" w:rsidRDefault="00BA6670" w:rsidP="00BA6670">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz dane osobowe Pani/Pana dziecka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na podstawie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E15FA8D" w14:textId="77777777" w:rsidR="00BA6670" w:rsidRPr="00724C21" w:rsidRDefault="00BA6670" w:rsidP="00BA6670">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:tabs>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 6 ust. 1 lit. c) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk222909716"/>
+      <w:r w:rsidRPr="002D2F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rozporządzenia Parlamentu Europejskiego i Rady </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(UE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 39 ust. 4 i 4a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 14 grudnia 2016 r. Prawo oświatowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39E4F7" w14:textId="77777777" w:rsidR="00BA6670" w:rsidRPr="00065415" w:rsidRDefault="00BA6670" w:rsidP="00BA6670">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065415">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obligatoryjność/fakultatywność podania danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744F114C" w14:textId="5B502165" w:rsidR="00BA6670" w:rsidRPr="00071B53" w:rsidRDefault="00BA6670" w:rsidP="00071B53">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065415">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podanie przez Panią/Pana danych osobowych jest:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065415">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wymogiem ustawowym wynikającym z</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art. 39 ust. 4 i 4a ustawy z dnia 14 grudnia 2016 r. Prawo oświatowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F58539E" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8CBFDA" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz dane osobowe Pani/Pana dziecka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">będą przechowywane przez okres </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 lat od stycznia kolejnego roku po zakończeniu Pani/Pana sprawy, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">następnie Archiwum Państwowe (AP) wykona ekspertyzę i zadecyduje, czy dane będą przechowywane wieczyście w AP, czy też zostaną usunięte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A8B8E7" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00A30C45" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W celach związanych z dochodzeniem lub obroną przed roszczeniami Pani/Pana dane osobowe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oraz dane osobowe Pani/Pana dziecka będą przechowywane do czasu przedawnienia tych roszczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CA6449" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7633B6" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odbiorcami Pani/Pana danych osobowych oraz danych osobowych Pani/Pana dziecka mogą być</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AABC3D" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podmioty upoważnione na podstawie przepisów prawa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480431F2" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jednostka odpowiedzialna za prowadzenie obsługi w zakresie dowożenia dzieci i uczniów z niepełnosprawnościami do szkół i placówek oświatowych, w tym również za obsługę finansowo-księgową</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FCFD2F" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00065415" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>usługodawcy wykonujący zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B89DFF8" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Takie podmioty przetwarzają dane na podstawie zawartej umowy z administratorem i tylko zgodnie z jego poleceniami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73621C82" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00EB2493" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługujące prawa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15ECAB54" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00846131" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337571FC" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00846131" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA29A6D" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00846131" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680B252E" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00846131" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9E50E5" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00751E20" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prawo do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A922C58" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00846131" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do przenoszenia danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BC0CEE" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00846131" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D48BB96" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00846131" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A513B04" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00EB2493" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inspektor Ochrony Danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0951D3E9" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00EB2493" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danych osobowych oraz korzystania z przysługujących </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Panu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>praw związanych z przetwarzaniem danych.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z Inspektorem można </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kontaktować się w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233B41C0" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00EB2493" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">listownie na adres: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kromera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4, 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>163</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33562DC1" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00EB2493" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C261823" w14:textId="77777777" w:rsidR="00821655" w:rsidRPr="00EB2493" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-   telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C78B415" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096434C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA15A67" w14:textId="77777777" w:rsidR="00821655" w:rsidRDefault="00821655" w:rsidP="00821655">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096434C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096434C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a dane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096434C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59274C12" w14:textId="77777777" w:rsidR="00E13722" w:rsidRPr="007B6608" w:rsidRDefault="00E13722" w:rsidP="00E13722">
-[...645 lines deleted...]
-    <w:p w14:paraId="1078F35B" w14:textId="6EF10475" w:rsidR="00EE752D" w:rsidRPr="00505198" w:rsidRDefault="00EE752D" w:rsidP="00E13722">
+    <w:p w14:paraId="56D1EE7A" w14:textId="3F3B3153" w:rsidR="00821655" w:rsidRPr="00505198" w:rsidRDefault="00821655" w:rsidP="00821655">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="019BFBA3" w14:textId="3D46E58A" w:rsidR="005B4FB4" w:rsidRPr="0072175F" w:rsidRDefault="005B4FB4" w:rsidP="00EE752D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005B4FB4" w:rsidRPr="0072175F" w:rsidSect="00B17FE0">
+    <w:sectPr w:rsidR="005B4FB4" w:rsidRPr="0072175F" w:rsidSect="000526AF">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="993" w:left="1417" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="75CE433D" w14:textId="77777777" w:rsidR="00332D02" w:rsidRDefault="00332D02" w:rsidP="005B4FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7EF8AFC1" w14:textId="77777777" w:rsidR="00332D02" w:rsidRDefault="00332D02" w:rsidP="005B4FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="verdena">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:id w:val="200828424"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2D9C62C0" w14:textId="54689BB1" w:rsidR="00EE0D5D" w:rsidRPr="00EE0D5D" w:rsidRDefault="00EE0D5D" w:rsidP="00EE0D5D">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
@@ -6406,50 +6867,162 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09036668"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F484EB56"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A9B064B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE34C72E"/>
     <w:lvl w:ilvl="0" w:tplc="3C1C62C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -6494,51 +7067,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16EA4760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B3E046A"/>
     <w:lvl w:ilvl="0" w:tplc="34B089DE">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -6583,51 +7156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF460A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA228CBE"/>
     <w:lvl w:ilvl="0" w:tplc="ED3CB724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2368" w:hanging="360"/>
       </w:pPr>
@@ -6674,51 +7247,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="267F1708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69F42D8A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -6763,51 +7336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2764730E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51D82232"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6877,51 +7450,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="277E56FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08A28540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="3836"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="verdena" w:hAnsi="verdena" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6991,51 +7564,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29E454C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8650408A"/>
     <w:lvl w:ilvl="0" w:tplc="DC74F258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -7087,51 +7660,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA139D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA049DAC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7200,51 +7773,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310250E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2578F230"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7290,51 +7863,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32F3561C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86AAAD04"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3348019D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E18072C2"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7376,51 +8062,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A517F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC40325A"/>
     <w:lvl w:ilvl="0" w:tplc="5F28D4E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -7468,51 +8154,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F81ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78582B10"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7582,51 +8268,143 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39B17074"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B488664C"/>
+    <w:lvl w:ilvl="0" w:tplc="DE20127A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B851BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED046E76"/>
     <w:lvl w:ilvl="0" w:tplc="271CC094">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7673,51 +8451,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40333756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C93C8214"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7787,51 +8565,163 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445951A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC7467C6"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45034C44"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04150025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nagwek1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nagwek2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -7882,51 +8772,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nagwek8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nagwek9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FA3FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83EC6D6E"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7996,51 +8886,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47280EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ED04096"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8110,51 +9000,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47F40C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7E2AD8A"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8224,51 +9114,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F4A7E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AD68660"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8338,51 +9228,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB404FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DD2A6E8"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1071" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1791" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8451,51 +9341,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6111" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6831" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C66AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94E46F5E"/>
     <w:lvl w:ilvl="0" w:tplc="920EC7AE">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8541,51 +9431,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E435FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CE8818A"/>
     <w:lvl w:ilvl="0" w:tplc="54F0F9E0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8627,51 +9517,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A14051D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EDABC30"/>
+    <w:lvl w:ilvl="0" w:tplc="05D05DA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C1A0D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61ECFF78"/>
     <w:lvl w:ilvl="0" w:tplc="2D0479B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8741,51 +9744,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED14C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="704A3E9A"/>
     <w:lvl w:ilvl="0" w:tplc="23641C34">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8854,51 +9857,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="614A1537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4092AE68"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8967,51 +9970,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6358798E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB9E80AC"/>
     <w:lvl w:ilvl="0" w:tplc="ED9AD5D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9081,51 +10084,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66842BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D890CE9A"/>
     <w:lvl w:ilvl="0" w:tplc="5726C77E">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9194,51 +10197,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D227C6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D90AEBC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -9280,51 +10283,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA27287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A296DE44"/>
     <w:lvl w:ilvl="0" w:tplc="21760FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9367,496 +10370,527 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="31"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B4FB4"/>
+    <w:rsid w:val="00002C79"/>
+    <w:rsid w:val="00003073"/>
     <w:rsid w:val="0001078D"/>
     <w:rsid w:val="00011961"/>
     <w:rsid w:val="000224AF"/>
     <w:rsid w:val="0005153E"/>
+    <w:rsid w:val="000526AF"/>
     <w:rsid w:val="000553B0"/>
+    <w:rsid w:val="00071B53"/>
     <w:rsid w:val="000B350B"/>
     <w:rsid w:val="000C5675"/>
     <w:rsid w:val="000C6033"/>
+    <w:rsid w:val="000F4078"/>
     <w:rsid w:val="00106BCF"/>
     <w:rsid w:val="00123005"/>
     <w:rsid w:val="00135E55"/>
     <w:rsid w:val="001775AE"/>
     <w:rsid w:val="001A369B"/>
     <w:rsid w:val="001E5B81"/>
     <w:rsid w:val="00214ECC"/>
     <w:rsid w:val="002905A5"/>
     <w:rsid w:val="002A0DF3"/>
     <w:rsid w:val="00304780"/>
     <w:rsid w:val="00316F3D"/>
     <w:rsid w:val="00332D02"/>
     <w:rsid w:val="0033656B"/>
     <w:rsid w:val="0035633D"/>
+    <w:rsid w:val="003753F1"/>
     <w:rsid w:val="003B5245"/>
     <w:rsid w:val="003D11ED"/>
     <w:rsid w:val="003D28DF"/>
     <w:rsid w:val="003D6C1C"/>
     <w:rsid w:val="003E4874"/>
     <w:rsid w:val="004177BB"/>
     <w:rsid w:val="004361A1"/>
     <w:rsid w:val="00480989"/>
     <w:rsid w:val="004908F3"/>
     <w:rsid w:val="00492640"/>
     <w:rsid w:val="004B1F42"/>
     <w:rsid w:val="004C0302"/>
     <w:rsid w:val="00505198"/>
     <w:rsid w:val="00526CC5"/>
     <w:rsid w:val="005427FA"/>
     <w:rsid w:val="00543916"/>
     <w:rsid w:val="0058047B"/>
     <w:rsid w:val="005856DC"/>
     <w:rsid w:val="00596C9B"/>
     <w:rsid w:val="005B4FB4"/>
     <w:rsid w:val="005C6856"/>
     <w:rsid w:val="005E5C63"/>
+    <w:rsid w:val="00662ED4"/>
     <w:rsid w:val="0068395C"/>
     <w:rsid w:val="00686329"/>
     <w:rsid w:val="006C245A"/>
     <w:rsid w:val="0072175F"/>
     <w:rsid w:val="0074048D"/>
     <w:rsid w:val="00747654"/>
     <w:rsid w:val="00756E2C"/>
     <w:rsid w:val="00777B24"/>
     <w:rsid w:val="00783319"/>
     <w:rsid w:val="00787F0A"/>
     <w:rsid w:val="007A233E"/>
     <w:rsid w:val="007B67B9"/>
     <w:rsid w:val="007D00AD"/>
+    <w:rsid w:val="00821655"/>
     <w:rsid w:val="00822DCA"/>
     <w:rsid w:val="00853812"/>
     <w:rsid w:val="00874565"/>
+    <w:rsid w:val="0088154D"/>
     <w:rsid w:val="00895453"/>
     <w:rsid w:val="008B0B73"/>
     <w:rsid w:val="009000E6"/>
     <w:rsid w:val="00933451"/>
     <w:rsid w:val="00983C8B"/>
+    <w:rsid w:val="00995645"/>
     <w:rsid w:val="009C2701"/>
     <w:rsid w:val="009D51E8"/>
     <w:rsid w:val="009E3489"/>
     <w:rsid w:val="009E61D0"/>
     <w:rsid w:val="00A12392"/>
     <w:rsid w:val="00A17B24"/>
+    <w:rsid w:val="00A248BB"/>
     <w:rsid w:val="00A26188"/>
     <w:rsid w:val="00A85488"/>
     <w:rsid w:val="00A90468"/>
     <w:rsid w:val="00AB7235"/>
     <w:rsid w:val="00AC1749"/>
     <w:rsid w:val="00AD122E"/>
     <w:rsid w:val="00AE6063"/>
     <w:rsid w:val="00B058A6"/>
     <w:rsid w:val="00B17FE0"/>
     <w:rsid w:val="00B9792A"/>
+    <w:rsid w:val="00BA6670"/>
     <w:rsid w:val="00BD4025"/>
     <w:rsid w:val="00BF1180"/>
     <w:rsid w:val="00C02A1B"/>
     <w:rsid w:val="00C818FB"/>
     <w:rsid w:val="00CC42D3"/>
     <w:rsid w:val="00CD28E5"/>
     <w:rsid w:val="00D000E6"/>
     <w:rsid w:val="00D02480"/>
     <w:rsid w:val="00D22F4C"/>
     <w:rsid w:val="00D824BF"/>
     <w:rsid w:val="00DB5FA8"/>
     <w:rsid w:val="00E13722"/>
     <w:rsid w:val="00E44579"/>
     <w:rsid w:val="00E5101F"/>
     <w:rsid w:val="00E63B5C"/>
     <w:rsid w:val="00E81219"/>
     <w:rsid w:val="00E94319"/>
     <w:rsid w:val="00E97768"/>
     <w:rsid w:val="00EB21EB"/>
     <w:rsid w:val="00EB6062"/>
     <w:rsid w:val="00EE0D5D"/>
     <w:rsid w:val="00EE1521"/>
     <w:rsid w:val="00EE752D"/>
     <w:rsid w:val="00EF1691"/>
     <w:rsid w:val="00F140E6"/>
     <w:rsid w:val="00F20B90"/>
     <w:rsid w:val="00F70700"/>
     <w:rsid w:val="00F90DC8"/>
     <w:rsid w:val="00FA61F0"/>
+    <w:rsid w:val="00FB2016"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="75C56988"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4AA5BB2A-5549-4945-A9C2-D59BA1347F2E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -10022,51 +11056,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -10659,51 +11693,50 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
     <w:name w:val="Nagłówek 9 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005B4FB4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="maz_wyliczenie,opis dzialania,K-P_odwolanie,A_wyliczenie,Akapit z listą5"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B4FB4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
     <w:aliases w:val="maz_wyliczenie Znak,opis dzialania Znak,K-P_odwolanie Znak,A_wyliczenie Znak,Akapit z listą5 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Akapitzlist"/>
     <w:rsid w:val="005B4FB4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0033656B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -10844,50 +11877,106 @@
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE0D5D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE0D5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE0D5D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowy3Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00821655"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
+    <w:name w:val="Tekst podstawowy 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00821655"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00821655"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00662ED4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA6670"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="2001542035">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
@@ -11145,82 +12234,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68E5D23C-5015-4611-9721-9695EC1BC7F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7CE3088-4355-4AB8-98AF-6A3CF998F337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7449</Characters>
+  <Pages>5</Pages>
+  <Words>1307</Words>
+  <Characters>7848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8673</CharactersWithSpaces>
+  <CharactersWithSpaces>9137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>umbeol01</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>