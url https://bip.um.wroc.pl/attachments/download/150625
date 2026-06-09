--- v0 (2025-10-11)
+++ v1 (2026-06-09)
@@ -2,149 +2,149 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="743B4756" w14:textId="0C58D248" w:rsidR="00AC1676" w:rsidRDefault="002C2170" w:rsidP="00AC1676">
+    <w:p w14:paraId="40C84607" w14:textId="702DC3CE" w:rsidR="00AC1676" w:rsidRDefault="009A6BAF" w:rsidP="00AC1676">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="252426B8" wp14:editId="6F6B8EF9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="018D6937" wp14:editId="3F2B0363">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4886960</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-66040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1407160" cy="276225"/>
                 <wp:effectExtent l="5080" t="9525" r="6985" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Rectangle 51"/>
+                <wp:docPr id="11" name="Rectangle 51"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1407160" cy="276225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="285EAC86" id="Rectangle 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:384.8pt;margin-top:-5.2pt;width:110.8pt;height:21.75pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2iHv1HAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUy27UdLXqUoS0&#10;wIqFD3AdJ7FwPGbsNi1fz8RpS7mIB4QfLI9nfHzmzMzy7tAZtlfoNdiSZ5OUM2UlVNo2Jf/8afPq&#10;hjMfhK2EAatKflSe361evlj2rlA5tGAqhYxArC96V/I2BFckiZet6oSfgFOWnDVgJwKZ2CQVip7Q&#10;O5PkaTpPesDKIUjlPd0+jE6+ivh1rWT4UNdeBWZKTtxC3DHu22FPVktRNChcq+WJhvgHFp3Qlj69&#10;QD2IINgO9W9QnZYIHuowkdAlUNdaqpgDZZOlv2Tz3AqnYi4kjncXmfz/g5Xv90/IdEW1yzmzoqMa&#10;fSTVhG2MYrNsEKh3vqC4Z/eEQ4rePYL84pmFdUth6h4R+laJimjF+OSnB4Ph6Snb9u+gInixCxC1&#10;OtTYDYCkAjvEkhwvJVGHwCRdZtN0kc2pcpJ8+WKe57OBUiKK82uHPrxR0LHhUHIk8hFd7B99GEPP&#10;IZE9GF1ttDHRwGa7Nsj2gtpjE9cJ3V+HGcv6kt/O6O+/Q6Rx/Qmi04H63Oiu5DeXIFEMsr22VezC&#10;ILQZz5SdsZTkWbqxBFuojiQjwtjENHR0aAG/cdZTA5fcf90JVJyZt5ZKcZtNp0PHR2M6W+Rk4LVn&#10;e+0RVhJUyQNn43EdxinZOdRNSz9lMXcL91S+WkdlB34jqxNZatJYm9NADVNwbceoH2O/+g4AAP//&#10;AwBQSwMEFAAGAAgAAAAhAPY5Xm/gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m&#10;/ofNmHhrdwGDQhkao6mJx5ZevA3sClR2l7BLi/5615M9Tt6X974ptose2FlNrrcGIVoLYMo0Vvam&#10;RThWu9UTMOfJSBqsUQjfysG2vL0pKJf2YvbqfPAtCyXG5YTQeT/mnLumU5rc2o7KhOzTTpp8OKeW&#10;y4kuoVwPPBYi5Zp6ExY6GtVLp5qvw6wR6j4+0s++ehM62yX+falO88cr4v3d8rwB5tXi/2H40w/q&#10;UAan2s5GOjYgPKZZGlCEVSQegAUiy6IYWI2QJBHwsuDXL5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHaIe/UcAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPY5Xm/gAAAACgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="5715F8A5" id="Rectangle 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:384.8pt;margin-top:-5.2pt;width:110.8pt;height:21.75pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSFFruHAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUy27UdLXqUoS0&#10;wIqFD3AdJ7FwPGbsNi1fz8RpS7mIB4QfLI9nfHzmzMzy7tAZtlfoNdiSZ5OUM2UlVNo2Jf/8afPq&#10;hjMfhK2EAatKflSe361evlj2rlA5tGAqhYxArC96V/I2BFckiZet6oSfgFOWnDVgJwKZ2CQVip7Q&#10;O5PkaTpPesDKIUjlPd0+jE6+ivh1rWT4UNdeBWZKTtxC3DHu22FPVktRNChcq+WJhvgHFp3Qlj69&#10;QD2IINgO9W9QnZYIHuowkdAlUNdaqpgDZZOlv2Tz3AqnYi4kjncXmfz/g5Xv90/IdEW1yzizoqMa&#10;fSTVhG2MYrNsEKh3vqC4Z/eEQ4rePYL84pmFdUth6h4R+laJimjF+OSnB4Ph6Snb9u+gInixCxC1&#10;OtTYDYCkAjvEkhwvJVGHwCRdZtN0kc2pcpJ8+WKe57OBUiKK82uHPrxR0LHhUHIk8hFd7B99GEPP&#10;IZE9GF1ttDHRwGa7Nsj2gtpjE9cJ3V+HGcv6kt/O6O+/Q6Rx/Qmi04H63Oiu5DeXIFEMsr22VezC&#10;ILQZz5SdsZTkWbqxBFuojiQjwtjENHR0aAG/cdZTA5fcf90JVJyZt5ZKcZtNp0PHR2M6W+Rk4LVn&#10;e+0RVhJUyQNn43EdxinZOdRNSz9lMXcL91S+WkdlB34jqxNZatJYm9NADVNwbceoH2O/+g4AAP//&#10;AwBQSwMEFAAGAAgAAAAhAPY5Xm/gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m&#10;/ofNmHhrdwGDQhkao6mJx5ZevA3sClR2l7BLi/5615M9Tt6X974ptose2FlNrrcGIVoLYMo0Vvam&#10;RThWu9UTMOfJSBqsUQjfysG2vL0pKJf2YvbqfPAtCyXG5YTQeT/mnLumU5rc2o7KhOzTTpp8OKeW&#10;y4kuoVwPPBYi5Zp6ExY6GtVLp5qvw6wR6j4+0s++ehM62yX+falO88cr4v3d8rwB5tXi/2H40w/q&#10;UAan2s5GOjYgPKZZGlCEVSQegAUiy6IYWI2QJBHwsuDXL5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANIUWu4cAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPY5Xm/gAAAACgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC1676">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wrocław, dnia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212C9A4A" w14:textId="77777777" w:rsidR="008B20CC" w:rsidRPr="007274B5" w:rsidRDefault="007274B5" w:rsidP="007274B5">
+    <w:p w14:paraId="5E334C4A" w14:textId="77777777" w:rsidR="008B20CC" w:rsidRPr="007274B5" w:rsidRDefault="007274B5" w:rsidP="007274B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wypełnij jeśli:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -185,123 +185,123 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4727E006" w14:textId="77777777" w:rsidR="007274B5" w:rsidRDefault="00C3606C" w:rsidP="007274B5">
+    <w:p w14:paraId="7102933D" w14:textId="77777777" w:rsidR="007274B5" w:rsidRDefault="00C3606C" w:rsidP="007274B5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="007274B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>hcesz kupić lokal użytkowy od Miasta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCA2988" w14:textId="77777777" w:rsidR="007274B5" w:rsidRDefault="00C3606C" w:rsidP="007274B5">
+    <w:p w14:paraId="0AD77BA2" w14:textId="77777777" w:rsidR="007274B5" w:rsidRDefault="00C3606C" w:rsidP="007274B5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="007274B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>esteś najemcą lokalu użytkowego co najmniej 3 lata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A84110" w14:textId="77777777" w:rsidR="007274B5" w:rsidRDefault="00C3606C" w:rsidP="007274B5">
+    <w:p w14:paraId="07AE9BB2" w14:textId="77777777" w:rsidR="007274B5" w:rsidRDefault="00C3606C" w:rsidP="007274B5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
@@ -329,85 +329,85 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007274B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> jest zgodna z umową najmu zawartą z Miastem</w:t>
       </w:r>
       <w:r w:rsidR="00A02AF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D4E9E9" w14:textId="77777777" w:rsidR="00200DDC" w:rsidRPr="00200DDC" w:rsidRDefault="00200DDC" w:rsidP="00200DDC">
+    <w:p w14:paraId="5097A4B9" w14:textId="77777777" w:rsidR="00200DDC" w:rsidRPr="00200DDC" w:rsidRDefault="00200DDC" w:rsidP="00200DDC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Uzupełnij puste pola.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611E8D73" w14:textId="77777777" w:rsidR="008B20CC" w:rsidRDefault="008B20CC">
+    <w:p w14:paraId="64973BB9" w14:textId="77777777" w:rsidR="008B20CC" w:rsidRDefault="008B20CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C254DB7" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="002E3EEB" w:rsidRDefault="007274B5">
+    <w:p w14:paraId="18DB2557" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="002E3EEB" w:rsidRDefault="007274B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>imię i nazwisko</w:t>
       </w:r>
       <w:r w:rsidR="0080501A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -423,83 +423,83 @@
       <w:r w:rsidR="00AF3E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/naj</w:t>
       </w:r>
       <w:r w:rsidR="007A29AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00AF3E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mców</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E23569F" w14:textId="26F2B44B" w:rsidR="004E76F6" w:rsidRDefault="002C2170">
+    <w:p w14:paraId="2A343B1F" w14:textId="191DB62F" w:rsidR="004E76F6" w:rsidRDefault="009A6BAF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76EE3549" wp14:editId="2618F81A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290A035A" wp14:editId="7145AD7E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-10795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>26035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3306445" cy="662940"/>
                 <wp:effectExtent l="12700" t="9525" r="5080" b="13335"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Rectangle 28"/>
+                <wp:docPr id="10" name="Rectangle 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3306445" cy="662940"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -507,134 +507,134 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="28D83BBB" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.85pt;margin-top:2.05pt;width:260.35pt;height:52.2pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyInNBHgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE22LW3UdLXqsghp&#10;gRULH+A6TmLheMzYbbp8/Y6dbilwQ+RgeTLj5/fejNfXx96wg0KvwVY8n0w5U1ZCrW1b8W9f794s&#10;OfNB2FoYsKriT8rz683rV+vBlaqADkytkBGI9eXgKt6F4Mos87JTvfATcMpSsgHsRaAQ26xGMRB6&#10;b7JiOl1kA2DtEKTynv7ejkm+SfhNo2T43DReBWYqTtxCWjGtu7hmm7UoWxSu0/JEQ/wDi15oS5ee&#10;oW5FEGyP+i+oXksED02YSOgzaBotVdJAavLpH2oeO+FU0kLmeHe2yf8/WPnp8IBM19S7nDMreurR&#10;F3JN2NYoViyjQYPzJdU9ugeMEr27B/ndMwvbjsrUDSIMnRI10cpjffbbgRh4Osp2w0eoCV7sAySv&#10;jg32EZBcYMfUkqdzS9QxMEk/r66mi9lszpmk3GJRrGapZ5koX0479OG9gp7FTcWRyCd0cbj3IbIR&#10;5UtJvMzCnTYmtd1YNlR8NS/m6YAHo+uYTCKx3W0NsoOIg5O+JI3kX5b1OtD4Gt1XfHkuEmV0452t&#10;0y1BaDPuiYmxJ3uiI6OzO6ifyB2EcTbpLdGmA/zJ2UBzWXH/Yy9QcWY+WHJ4lc/IAhZSMJu/LSjA&#10;y8zuMiOsJKiKB87G7TaMw793qNuObsqTdgs31JVGJ8Nix0ZWJ7I0e8nH0zuJw30Zp6pfr3nzDAAA&#10;//8DAFBLAwQUAAYACAAAACEA0Y8HWNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FoniEAJcaqA6LUSBQm4ufFiR43XUew24e9ZTvS4mqfZN9V69r044Ri7QAryZQYCqQ2m&#10;I6vg/W2zWIGISZPRfSBU8IMR1vXlRaVLEyZ6xdMuWcElFEutwKU0lFLG1qHXcRkGJM6+w+h14nO0&#10;0ox64nLfy5ssu5Ned8QfnB7w2WF72B29gpfha9sUNsrmI7nPQ3iaNm5rlbq+mptHEAnn9A/Dnz6r&#10;Q81O+3AkE0WvYJHfM6ngNgfBcZE/8LQ9c9mqAFlX8nxA/QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCyInNBHgIAABUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDRjwdY3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f"/>
+              <v:rect w14:anchorId="444C34FA" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.85pt;margin-top:2.05pt;width:260.35pt;height:52.2pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd3SZ0HgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG22LW3UdLXqsghp&#10;gRULH+A6TmNhe8zYbbp8/Y6dbilwQ+RgeTLj5/fejFfXR2vYQWHQ4Go+GY05U05Co92u5t++3r1Z&#10;cBaicI0w4FTNn1Tg1+vXr1a9r1QJHZhGISMQF6re17yL0VdFEWSnrAgj8MpRsgW0IlKIu6JB0RO6&#10;NUU5Hs+LHrDxCFKFQH9vhyRfZ/y2VTJ+btugIjM1J24xr5jXbVqL9UpUOxS+0/JEQ/wDCyu0o0vP&#10;ULciCrZH/ReU1RIhQBtHEmwBbaulyhpIzWT8h5rHTniVtZA5wZ9tCv8PVn46PCDTDfWO7HHCUo++&#10;kGvC7Yxi5SIZ1PtQUd2jf8AkMfh7kN8Dc7DpqEzdIELfKdEQrUmqL347kIJAR9m2/wgNwYt9hOzV&#10;sUWbAMkFdswteTq3RB0jk/Tz6mo8n05nnEnKzeflcpp7Vojq5bTHEN8rsCxtao5EPqOLw32IiY2o&#10;XkrSZQ7utDG57caxvubLWTnLBwIY3aRkFom77cYgO4g0OPnL0kj+ZZnVkcbXaFvzxblIVMmNd67J&#10;t0ShzbAnJsad7EmODM5uoXkidxCG2aS3RJsO8CdnPc1lzcOPvUDFmfngyOHlZEoWsJiD6extSQFe&#10;ZraXGeEkQdU8cjZsN3EY/r1HvevopknW7uCGutLqbFjq2MDqRJZmL/t4eidpuC/jXPXrNa+fAQAA&#10;//8DAFBLAwQUAAYACAAAACEA0Y8HWNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FoniEAJcaqA6LUSBQm4ufFiR43XUew24e9ZTvS4mqfZN9V69r044Ri7QAryZQYCqQ2m&#10;I6vg/W2zWIGISZPRfSBU8IMR1vXlRaVLEyZ6xdMuWcElFEutwKU0lFLG1qHXcRkGJM6+w+h14nO0&#10;0ox64nLfy5ssu5Ned8QfnB7w2WF72B29gpfha9sUNsrmI7nPQ3iaNm5rlbq+mptHEAnn9A/Dnz6r&#10;Q81O+3AkE0WvYJHfM6ngNgfBcZE/8LQ9c9mqAFlX8nxA/QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAd3SZ0HgIAABUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDRjwdY3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBEF664" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRDefault="004E76F6">
+    <w:p w14:paraId="30CCD6CD" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRDefault="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24FF3212" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRDefault="004E76F6">
+    <w:p w14:paraId="3D593557" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRDefault="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D30AAE9" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="001B480C">
+    <w:p w14:paraId="22600D4B" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="001B480C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F19ACB2" w14:textId="77777777" w:rsidR="00582B55" w:rsidRDefault="00582B55" w:rsidP="00FF535A">
+    <w:p w14:paraId="59EAC30C" w14:textId="77777777" w:rsidR="00582B55" w:rsidRDefault="00582B55" w:rsidP="00FF535A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="170312D7" w14:textId="6B904E20" w:rsidR="00FF535A" w:rsidRPr="002E3EEB" w:rsidRDefault="002C2170" w:rsidP="00FF535A">
+    <w:p w14:paraId="1E49842B" w14:textId="3551F66B" w:rsidR="00FF535A" w:rsidRPr="002E3EEB" w:rsidRDefault="009A6BAF" w:rsidP="00FF535A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B7F268F" wp14:editId="14D286F6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="002F5929" wp14:editId="7063877F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>145415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3300095" cy="661035"/>
                 <wp:effectExtent l="9525" t="12065" r="5080" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Rectangle 70"/>
+                <wp:docPr id="9" name="Rectangle 70"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3300095" cy="661035"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -642,226 +642,226 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="0D3934E0" id="Rectangle 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.35pt;margin-top:11.45pt;width:259.85pt;height:52.05pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW/M18GwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOrY0RpyjSdRjQ&#10;bcW6fYAiy7YwWdQoJU729aOUNE23t2F+EESTPCQPj5Y3+96wnUKvwVa8GOWcKSuh1rat+Pdv9++u&#10;OfNB2FoYsKriB+X5zertm+XgSjWGDkytkBGI9eXgKt6F4Mos87JTvfAjcMqSswHsRSAT26xGMRB6&#10;b7Jxns+zAbB2CFJ5T3/vjk6+SvhNo2T40jReBWYqTr2FdGI6N/HMVktRtihcp+WpDfEPXfRCWyp6&#10;hroTQbAt6r+gei0RPDRhJKHPoGm0VGkGmqbI/5jmqRNOpVmIHO/ONPn/Bys/7x6R6Zp2R/RY0dOO&#10;vhJrwrZGsatE0OB8SXFP7hHjiN49gPzhmYV1R2HqFhGGToma2ioiodmrhGh4SmWb4RPUBC+2ARJX&#10;+wb7CEgssH1ayeG8ErUPTNLPySTP88WMM0m++bzIJ7NUQpTP2Q59+KCgZ/FScaTmE7rYPfgQuxHl&#10;c0gsZuFeG5PWbiwbKr6YjWcpwYPRdXSmIbHdrA2ynYjCSd+p7quwXgeSr9F9xa/PQaKMbLy3daoS&#10;hDbHO3Vi7ImeyEgUqS83UB+IHYSjNukt0aUD/MXZQLqsuP+5Fag4Mx8tMbwoptMo5GRMZ1djMvDS&#10;s7n0CCsJquKBs+N1HY7i3zrUbUeVijS7hVvaSqMTYS9dnZol7SUeT+8kivvSTlEvr3n1GwAA//8D&#10;AFBLAwQUAAYACAAAACEAM3rWgd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3FqnkUppiFMFRK+VKEi0Nzde7KjxOordJvw9ywmOq3mafVNuJt+JKw6xDaRgMc9AIDXBtGQV&#10;fLxvZ48gYtJkdBcIFXxjhE11e1PqwoSR3vC6T1ZwCcVCK3Ap9YWUsXHodZyHHomzrzB4nfgcrDSD&#10;HrncdzLPsgfpdUv8wekeXxw25/3FK3jtj7t6aaOsP5M7nMPzuHU7q9T93VQ/gUg4pT8YfvVZHSp2&#10;OoULmSg6BbMVgwryfA2C4+VizdNOzOWrDGRVyv8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA1vzNfBsCAAAVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAM3rWgd0AAAAIAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
+              <v:rect w14:anchorId="3E82F31F" id="Rectangle 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.35pt;margin-top:11.45pt;width:259.85pt;height:52.05pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4HB5kGwIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOrY0RpyjSdRjQ&#10;bcW6fYAiy7YwWdQoJU729aOUNE23t2F+EESTPCQPj5Y3+96wnUKvwVa8GOWcKSuh1rat+Pdv9++u&#10;OfNB2FoYsKriB+X5zertm+XgSjWGDkytkBGI9eXgKt6F4Mos87JTvfAjcMqSswHsRSAT26xGMRB6&#10;b7Jxns+zAbB2CFJ5T3/vjk6+SvhNo2T40jReBWYqTr2FdGI6N/HMVktRtihcp+WpDfEPXfRCWyp6&#10;hroTQbAt6r+gei0RPDRhJKHPoGm0VGkGmqbI/5jmqRNOpVmIHO/ONPn/Bys/7x6R6briC86s6GlF&#10;X4k0YVuj2FXiZ3C+pLAn94hxQu8eQP7wzMK6ozB1iwhDp0RNXRWRz+xVQjQ8pbLN8AlqghfbAImq&#10;fYN9BCQS2D5t5HDeiNoHJunnZJLn+WLGmSTffF7kk1kqIcrnbIc+fFDQs3ipOFLzCV3sHnyI3Yjy&#10;OSQWs3CvjUlbN5YNNPZsPEsJHoyuozMNie1mbZDtRNRN+k51X4X1OpB6je4rfn0OEmVk472tU5Ug&#10;tDneqRNjT/RERqJGfbmB+kDsIBylSU+JLh3gL84GkmXF/c+tQMWZ+WiJ4UUxnUYdJ2M6uxqTgZee&#10;zaVHWElQFQ+cHa/rcNT+1qFuO6pUpNkt3NJWGp0Ie+nq1CxJL/F4eiZR25d2inp5zKvfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAM3rWgd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3FqnkUppiFMFRK+VKEi0Nzde7KjxOordJvw9ywmOq3mafVNuJt+JKw6xDaRgMc9AIDXBtGQV&#10;fLxvZ48gYtJkdBcIFXxjhE11e1PqwoSR3vC6T1ZwCcVCK3Ap9YWUsXHodZyHHomzrzB4nfgcrDSD&#10;HrncdzLPsgfpdUv8wekeXxw25/3FK3jtj7t6aaOsP5M7nMPzuHU7q9T93VQ/gUg4pT8YfvVZHSp2&#10;OoULmSg6BbMVgwryfA2C4+VizdNOzOWrDGRVyv8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAeBweZBsCAAAUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAM3rWgd0AAAAIAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FF535A" w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">adres </w:t>
       </w:r>
       <w:r w:rsidR="00AF3E78">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>do korespondencji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF6846A" w14:textId="77777777" w:rsidR="001B480C" w:rsidRPr="0085619F" w:rsidRDefault="001B480C" w:rsidP="00ED5351">
+    <w:p w14:paraId="0560332D" w14:textId="77777777" w:rsidR="001B480C" w:rsidRPr="0085619F" w:rsidRDefault="001B480C" w:rsidP="00ED5351">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>URZĄD MIEJSKI WROCŁAWIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B42CD31" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0085619F" w:rsidRDefault="00B45DE0" w:rsidP="00ED5351">
+    <w:p w14:paraId="5697F8BF" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0085619F" w:rsidRDefault="00B45DE0" w:rsidP="00ED5351">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Sprzedaży Lokali</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC6C636" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0085619F" w:rsidRDefault="00CB077F" w:rsidP="00ED5351">
+    <w:p w14:paraId="1F2EA875" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0085619F" w:rsidRDefault="00CB077F" w:rsidP="00ED5351">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. G. Zapolskiej </w:t>
       </w:r>
       <w:r w:rsidR="00B45DE0" w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AEF7BB" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="0085619F" w:rsidRDefault="004E76F6">
+    <w:p w14:paraId="5C0147A6" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="0085619F" w:rsidRDefault="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0362B35A" w14:textId="77777777" w:rsidR="00FF535A" w:rsidRDefault="00FF535A">
+    <w:p w14:paraId="38269F85" w14:textId="77777777" w:rsidR="00FF535A" w:rsidRDefault="00FF535A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C874541" w14:textId="77777777" w:rsidR="0017660D" w:rsidRPr="002E3EEB" w:rsidRDefault="004E76F6" w:rsidP="00ED5351">
+    <w:p w14:paraId="3CC28097" w14:textId="77777777" w:rsidR="0017660D" w:rsidRPr="002E3EEB" w:rsidRDefault="004E76F6" w:rsidP="00ED5351">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>telefon</w:t>
       </w:r>
       <w:r w:rsidR="00B45DE0" w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nieobowiązkowo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C78CC57" w14:textId="19802A2A" w:rsidR="00ED5351" w:rsidRDefault="002C2170" w:rsidP="00C26276">
+    <w:p w14:paraId="0CCC0171" w14:textId="6A63EEDC" w:rsidR="00ED5351" w:rsidRDefault="009A6BAF" w:rsidP="00C26276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47F70B4C" wp14:editId="15E8A7F5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="337C211F" wp14:editId="12E15AC5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-10795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2221230" cy="252730"/>
                 <wp:effectExtent l="12700" t="8890" r="13970" b="5080"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 30"/>
+                <wp:docPr id="8" name="Rectangle 30"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2221230" cy="252730"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -869,116 +869,116 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="71AFF7AB" id="Rectangle 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.85pt;margin-top:.8pt;width:174.9pt;height:19.9pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMe0M7GgIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lDy7ao6TR1DCEN&#10;mBj8ANdxEgvbZ85u0/Lrd3a6rsAbIg+WL3f+/H3fnZfXe2vYTmHQ4Go+m0w5U05Co11X8+/f7t5c&#10;chaicI0w4FTNDyrw69XrV8vBV6qEHkyjkBGIC9Xga97H6KuiCLJXVoQJeOUo2QJaESnErmhQDIRu&#10;TVFOp++KAbDxCFKFQH9vxyRfZfy2VTJ+adugIjM1J24xr5jXTVqL1VJUHQrfa3mkIf6BhRXa0aUn&#10;qFsRBdui/gvKaokQoI0TCbaAttVSZQ2kZjb9Q81jL7zKWsic4E82hf8HKz/vHpDppuZXnDlhqUVf&#10;yTThOqPY2+zP4ENFZY/+AZPC4O9B/gjMwbqnMnWDCEOvREOsZsnP4rcDKQh0lG2GT9AQvNhGyFbt&#10;W7QJkExg+9yRw6kjah+ZpJ9lWc5KosEk5cpFeTFSKkT1fNpjiB8UWJY2NUcin9HF7j7ExEZUzyXp&#10;Mgd32pjcdePYQLIX5SIfCGB0k5JZJHabtUG2E2lu8pelkfzzMqsjTa/RtuaXpyJRJTfeuybfEoU2&#10;456YGHe0JzmSZjRUG2gO5A7COJr0lGjTA/7ibKCxrHn4uRWoODMfHTl8NZvP0xznYL64KCnA88zm&#10;PCOcJKiaR87G7TqOs7/1qLuebppl7Q5uqCutzoa9sDqSpdHLPh6fSZrt8zhXvTzm1RMAAAD//wMA&#10;UEsDBBQABgAIAAAAIQBZjQAL2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyD&#10;tUjcWicQShXiVAHRayUKEnBz48WOGq+j2G3C27Oc4Dg/mvmqzex7ccYxdoEU5MsMBFIbTEdWwdvr&#10;drEGEZMmo/tAqOAbI2zqy4tKlyZM9ILnfbKCRyiWWoFLaSiljK1Dr+MyDEicfYXR68RytNKMeuJx&#10;38ubLFtJrzviB6cHfHLYHvcnr+B5+Nw1dzbK5j25j2N4nLZuZ5W6vpqbBxAJ5/RXhl98RoeamQ7h&#10;RCaKXsEiv+cm+ysQHN8W6xzEQUGRFyDrSv7nr38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAjHtDOxoCAAAUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAWY0AC9sAAAAHAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f"/>
+              <v:rect w14:anchorId="37D04159" id="Rectangle 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.85pt;margin-top:.8pt;width:174.9pt;height:19.9pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjhBYOGQIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lCy1jUdJo6hpAG&#10;TAx+gOs4iYXtM2e36fj1nJ2uK/CGyIPly50/f/fd59XVwRq2Vxg0uIaXszlnyklotesb/u3r7au3&#10;nIUoXCsMONXwRxX41frli9Xoa1XBAKZVyAjEhXr0DR9i9HVRBDkoK8IMvHKU7ACtiBRiX7QoRkK3&#10;pqjm8zfFCNh6BKlCoL83U5KvM37XKRk/d11QkZmGE7eYV8zrNq3FeiXqHoUftDzSEP/Awgrt6NIT&#10;1I2Igu1Q/wVltUQI0MWZBFtA12mpcg/UTTn/o5uHQXiVeyFxgj/JFP4frPy0v0em24bToJywNKIv&#10;JJpwvVHsddZn9KGmsgd/j6nD4O9Afg/MwWagMnWNCOOgREusyqRn8duBFAQ6yrbjR2gJXuwiZKkO&#10;HdoESCKwQ57I42ki6hCZpJ9VVZUV0WCSctWyupgoFaJ+Ou0xxPcKLEubhiORz+hifxdiYiPqp5J0&#10;mYNbbUyeunFsbPjlslrmAwGMblMyN4n9dmOQ7UXyTf5ya9T+eZnVkdxrtCX5TkWiTmq8c22+JQpt&#10;pj0xMe4oT1IkeTTUW2gfSR2EyZr0lGgzAP7kbCRbNjz82AlUnJkPjhS+LBeL5OMcLJYXFQV4ntme&#10;Z4STBNXwyNm03cTJ+zuPuh/opjL37uCaptLpLNgzqyNZsl7W8fhMkrfP41z1/JjXvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFmNAAvbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1&#10;SNxaJxBKFeJUAdFrJQoScHPjxY4ar6PYbcLbs5zgOD+a+arN7HtxxjF2gRTkywwEUhtMR1bB2+t2&#10;sQYRkyaj+0Co4BsjbOrLi0qXJkz0gud9soJHKJZagUtpKKWMrUOv4zIMSJx9hdHrxHK00ox64nHf&#10;y5ssW0mvO+IHpwd8ctge9yev4Hn43DV3NsrmPbmPY3ictm5nlbq+mpsHEAnn9FeGX3xGh5qZDuFE&#10;JopewSK/5yb7KxAc3xbrHMRBQZEXIOtK/uevfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAjhBYOGQIAABQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBZjQAL2wAAAAcBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71441E03" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="00C26276">
+    <w:p w14:paraId="096004B3" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="00C26276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D405565" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="00C26276">
+    <w:p w14:paraId="43A106CB" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="00C26276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0818EAB9" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="004E76F6" w:rsidRDefault="00C26276" w:rsidP="00C26276">
+    <w:p w14:paraId="138E6354" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="004E76F6" w:rsidRDefault="00C26276" w:rsidP="00C26276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E76F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF16551" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="00C26276" w:rsidRDefault="00C26276" w:rsidP="00C26276"/>
-    <w:p w14:paraId="4DC8B169" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0017660D" w:rsidRDefault="00B45DE0" w:rsidP="0017660D">
+    <w:p w14:paraId="58854F3A" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="00C26276" w:rsidRDefault="00C26276" w:rsidP="00C26276"/>
+    <w:p w14:paraId="0D3D4960" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0017660D" w:rsidRDefault="00B45DE0" w:rsidP="0017660D">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZGŁOSZENIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274AF2F2" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0017660D" w:rsidRDefault="00EA42F5" w:rsidP="0085619F">
+    <w:p w14:paraId="0334B189" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0017660D" w:rsidRDefault="00EA42F5" w:rsidP="0085619F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oferty </w:t>
       </w:r>
       <w:r w:rsidR="00B45DE0" w:rsidRPr="0017660D">
@@ -990,84 +990,84 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nabycia lokalu </w:t>
       </w:r>
       <w:r w:rsidR="00AF3E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>użytkowego</w:t>
       </w:r>
       <w:r w:rsidR="00B45DE0" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w budynku wielolokalowym</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0156F3AD" w14:textId="096B9596" w:rsidR="001115AE" w:rsidRDefault="002C2170" w:rsidP="00DB60F8">
+    <w:p w14:paraId="178B7717" w14:textId="497B37AD" w:rsidR="001115AE" w:rsidRDefault="009A6BAF" w:rsidP="00DB60F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B794A28" wp14:editId="458B3B37">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C0F6C55" wp14:editId="46DDE3DC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>237490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>239395</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3239770" cy="303530"/>
                 <wp:effectExtent l="13335" t="8255" r="13970" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Rectangle 14"/>
+                <wp:docPr id="7" name="Rectangle 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3239770" cy="303530"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -1075,79 +1075,79 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="646FFC82" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.7pt;margin-top:18.85pt;width:255.1pt;height:23.9pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdz0UuGwIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/RKadR0teqyCGmB&#10;FQsf4DpOYmF7zNhtWr6esdMtBd4QebA8mfHxnHPG65ujNeygMGhwFZ+MxpwpJ6HWrq341y/3r95w&#10;FqJwtTDgVMVPKvCbzcsX696XagodmFohIxAXyt5XvIvRl0URZKesCCPwylGyAbQiUohtUaPoCd2a&#10;Yjoevy56wNojSBUC/b0bknyT8ZtGyfipaYKKzFSceot5xbzu0lps1qJsUfhOy3Mb4h+6sEI7uvQC&#10;dSeiYHvUf0FZLRECNHEkwRbQNFqqzIHYTMZ/sHnqhFeZC4kT/EWm8P9g5cfDIzJdV5yMcsKSRZ9J&#10;NOFao9hknvTpfSip7Mk/YmIY/APIb4E52HZUpm4Roe+UqKmrSaovfjuQgkBH2a7/ADXBi32ELNWx&#10;QZsASQR2zI6cLo6oY2SSfs6ms9VyScZJys3Gs8UsW1aI8vm0xxDfKbAsbSqO1HxGF4eHEFM3onwu&#10;SZc5uNfGZNeNY33FV4vpIh8IYHSdkpkktrutQXYQaW7yl6kR/esyqyNNr9GW5LsUiTKp8dbV+ZYo&#10;tBn21IlxZ3mSIoOyO6hPpA7CMJr0lGjTAf7grKexrHj4vheoODPvHSm8msznaY5zMF8spxTgdWZ3&#10;nRFOElTFI2fDdhuH2d971G1HN00ydwe35Eqjs2DJsaGrc7M0elnH8zNJs30d56pfj3nzEwAA//8D&#10;AFBLAwQUAAYACAAAACEAna4SFt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4&#10;B2uReitOKSEoxEGhKlek0kotNxNv7Yh4HcWGpH9fcyqn0WpGM2+LzWhbdsXeN44EPM8SYEi1Uw1p&#10;AZ8fu6cVMB8kKdk6QgG/6GFTTh4KmSs30DteD0GzWEI+lwJMCF3Oua8NWulnrkOK3o/rrQzx7DVX&#10;vRxiuW35PEmW3MqG4oKRHb4arM+HixXw1h33Vao9r76C+T677bAzey3E43Ss1sACjuE/DDf8iA5l&#10;ZDq5CynPWgEv2SImb5oBi366yJbATgJWaQq8LPj9A+UfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJ3PRS4bAgAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJ2uEhbeAAAACAEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f"/>
+              <v:rect w14:anchorId="7BCDCBA2" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.7pt;margin-top:18.85pt;width:255.1pt;height:23.9pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpyjLVHQIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/RKt1HT1arLIqQF&#10;Vix8gOs4iYXtMWO36fL1O3a6pcAbIg+WJzM+PufMeH19tIYdFAYNruKT0Zgz5STU2rUV//b17s0V&#10;ZyEKVwsDTlX8SQV+vXn9at37Uk2hA1MrZATiQtn7incx+rIoguyUFWEEXjlKNoBWRAqxLWoUPaFb&#10;U0zH47dFD1h7BKlCoL+3Q5JvMn7TKBk/N01QkZmKE7eYV8zrLq3FZi3KFoXvtDzREP/Awgrt6NIz&#10;1K2Igu1R/wVltUQI0MSRBFtA02ipsgZSMxn/oeaxE15lLWRO8Gebwv+DlZ8OD8h0XfElZ05YatEX&#10;Mk241ig2mSd/eh9KKnv0D5gUBn8P8ntgDrYdlakbROg7JWpiNUn1xW8HUhDoKNv1H6EmeLGPkK06&#10;NmgTIJnAjrkjT+eOqGNkkn7OprPVckmNk5SbjWeLWW5ZIcqX0x5DfK/AsrSpOBL5jC4O9yEmNqJ8&#10;KUmXObjTxuSuG8f6iq8W00U+EMDoOiWzSGx3W4PsINLc5C9LI/mXZVZHml6jbcWvzkWiTG68c3W+&#10;JQpthj0xMe5kT3JkcHYH9RO5gzCMJj0l2nSAPznraSwrHn7sBSrOzAdHDq8m83ma4xzMF8spBXiZ&#10;2V1mhJMEVfHI2bDdxmH29x5129FNk6zdwQ11pdHZsNSxgdWJLI1e9vH0TNJsX8a56tdj3jwDAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdrhIW3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETv&#10;lfgHa5F6K04pISjEQaEqV6TSSi03E2/tiHgdxYakf19zKqfRakYzb4vNaFt2xd43jgQ8zxJgSLVT&#10;DWkBnx+7pxUwHyQp2TpCAb/oYVNOHgqZKzfQO14PQbNYQj6XAkwIXc65rw1a6WeuQ4rej+utDPHs&#10;NVe9HGK5bfk8SZbcyobigpEdvhqsz4eLFfDWHfdVqj2vvoL5PrvtsDN7LcTjdKzWwAKO4T8MN/yI&#10;DmVkOrkLKc9aAS/ZIiZvmgGLfrrIlsBOAlZpCrws+P0D5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA6coy1R0CAAAUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAna4SFt4AAAAIAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="271EE1C9" wp14:editId="6907CD0F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36BBBCBA" wp14:editId="6E283456">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3822065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>239395</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="316865" cy="303530"/>
                 <wp:effectExtent l="6985" t="8255" r="9525" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Rectangle 75"/>
+                <wp:docPr id="6" name="Rectangle 75"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="316865" cy="303530"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -1155,53 +1155,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="0DC0CB1C" id="Rectangle 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:300.95pt;margin-top:18.85pt;width:24.95pt;height:23.9pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3hj03HQIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/SWths1Xa26LEJa&#10;YMXCB7iOk1g4HjN2m5avZ+x0S4E3RB4sT2Z8fM6Z8fr22Bl2UOg12JJPRmPOlJVQaduU/OuXhzcr&#10;znwQthIGrCr5SXl+u3n9at27Qk2hBVMpZARifdG7krchuCLLvGxVJ/wInLKUrAE7ESjEJqtQ9ITe&#10;mWw6Hi+yHrByCFJ5T3/vhyTfJPy6VjJ8qmuvAjMlJ24hrZjWXVyzzVoUDQrXanmmIf6BRSe0pUsv&#10;UPciCLZH/RdUpyWChzqMJHQZ1LWWKmkgNZPxH2qeW+FU0kLmeHexyf8/WPnx8IRMVyVfcmZFRy36&#10;TKYJ2xjFlnn0p3e+oLJn94RRoXePIL95ZmHbUpm6Q4S+VaIiVpNYn/12IAaejrJd/wEqghf7AMmq&#10;Y41dBCQT2DF15HTpiDoGJunnbLJYLXLOJKVm41k+Sx3LRPFy2KEP7xR0LG5KjsQ9gYvDow+RjChe&#10;SuJdFh60ManpxrK+5Df5NE8HPBhdxWTSiM1ua5AdRByb9CVlpP66rNOBhtforuSrS5EoohlvbZVu&#10;CUKbYU9MjD27Ew0ZjN1BdSJzEIbJpJdEmxbwB2c9TWXJ/fe9QMWZeW/J4JvJfB7HOAXzfDmlAK8z&#10;u+uMsJKgSh44G7bbMIz+3qFuWrppkrRbuKOm1DoZFhs2sDqTpclLPp5fSRzt6zhV/XrLm58AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC66LSu3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqBNQ0hKyqQKi10oUJNqbmxg7aryOYrcJf89yguNqn2belOvZ9eKix9B5QkgXCQhNjW87&#10;Mggf75u7FYgQFbWq96QRvnWAdXV9Vaqi9RO96csuGsEhFAqFYGMcCilDY7VTYeEHTfz78qNTkc/R&#10;yHZUE4e7Xt4nSS6d6ogbrBr0i9XNaXd2CK/DYVtnJsj6M9r9yT9PG7s1iLc3c/0EIuo5/sHwq8/q&#10;ULHT0Z+pDaJHyJP0kVGEh+USBAN5lvKWI8Iqy0BWpfy/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAd4Y9Nx0CAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAuui0rt4AAAAJAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f"/>
+              <v:rect w14:anchorId="416BEA92" id="Rectangle 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:300.95pt;margin-top:18.85pt;width:24.95pt;height:23.9pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBf02rXHQIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3bdLtR09WqyyKk&#10;BVYsfIDrOImF4zFjt+ny9YydbilwQ+RgeTLj5/fejNc3x96wg0KvwVY8n0w5U1ZCrW1b8a9f7t+s&#10;OPNB2FoYsKriz8rzm83rV+vBlWoGHZhaISMQ68vBVbwLwZVZ5mWneuEn4JSlZAPYi0AhtlmNYiD0&#10;3mSz6XSZDYC1Q5DKe/p7Nyb5JuE3jZLhU9N4FZipOHELacW07uKabdaibFG4TssTDfEPLHqhLV16&#10;hroTQbA96r+gei0RPDRhIqHPoGm0VEkDqcmnf6h56oRTSQuZ493ZJv//YOXHwyMyXVd8yZkVPbXo&#10;M5kmbGsUuyqiP4PzJZU9uUeMCr17APnNMwvbjsrULSIMnRI1scpjffbbgRh4Osp2wweoCV7sAySr&#10;jg32EZBMYMfUkedzR9QxMEk/5/lytSw4k5SaT+fFPHUsE+XLYYc+vFPQs7ipOBL3BC4ODz5EMqJ8&#10;KYl3WbjXxqSmG8uGil8XsyId8GB0HZNJI7a7rUF2EHFs0peUkfrLsl4HGl6j+4qvzkWijGa8tXW6&#10;JQhtxj0xMfbkTjRkNHYH9TOZgzBOJr0k2nSAPzgbaCor7r/vBSrOzHtLBl/ni0Uc4xQsiqsZBXiZ&#10;2V1mhJUEVfHA2bjdhnH09w5129FNedJu4Zaa0uhkWGzYyOpEliYv+Xh6JXG0L+NU9estb34CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC66LSu3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqBNQ0hKyqQKi10oUJNqbmxg7aryOYrcJf89yguNqn2belOvZ9eKix9B5QkgXCQhNjW87&#10;Mggf75u7FYgQFbWq96QRvnWAdXV9Vaqi9RO96csuGsEhFAqFYGMcCilDY7VTYeEHTfz78qNTkc/R&#10;yHZUE4e7Xt4nSS6d6ogbrBr0i9XNaXd2CK/DYVtnJsj6M9r9yT9PG7s1iLc3c/0EIuo5/sHwq8/q&#10;ULHT0Z+pDaJHyJP0kVGEh+USBAN5lvKWI8Iqy0BWpfy/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAX9Nq1x0CAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAuui0rt4AAAAJAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001115AE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proszę o sprzedaż lokalu</w:t>
       </w:r>
       <w:r w:rsidR="00B45DE0" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF3E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -1212,129 +1212,129 @@
       <w:r w:rsidR="00B45DE0" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0080501A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>położonego w </w:t>
       </w:r>
       <w:r w:rsidR="00B45DE0" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">budynku wielolokalowym przy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCEEB71" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00B45DE0" w:rsidP="00DB60F8">
+    <w:p w14:paraId="5C64682D" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00B45DE0" w:rsidP="00DB60F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul</w:t>
       </w:r>
       <w:r w:rsidR="00F57FF3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C26276">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001115AE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           nr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402B45B6" w14:textId="7800D0EE" w:rsidR="00C14BE9" w:rsidRDefault="002C2170" w:rsidP="00DB60F8">
+    <w:p w14:paraId="12FD6762" w14:textId="01F4802F" w:rsidR="00C14BE9" w:rsidRDefault="009A6BAF" w:rsidP="00DB60F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C89C3B" wp14:editId="5B7D7BBC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B44046F" wp14:editId="3EEF6B4F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4306570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>203200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1316990" cy="313055"/>
                 <wp:effectExtent l="5715" t="6350" r="10795" b="13970"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Rectangle 23"/>
+                <wp:docPr id="5" name="Rectangle 23"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1316990" cy="313055"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -1342,121 +1342,121 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="474214EB" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:339.1pt;margin-top:16pt;width:103.7pt;height:24.65pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVubKDHAIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjObY0RpyjSdRjQ&#10;bcW6fYAiy7EwSdQoJU739aPkNEu3t2F+EESTPDw8pFbXR2vYQWHQ4GpejsacKSeh0W5X829f795c&#10;cRaicI0w4FTNn1Tg1+vXr1a9r9QEOjCNQkYgLlS9r3kXo6+KIshOWRFG4JUjZwtoRSQTd0WDoid0&#10;a4rJeLwoesDGI0gVAv29HZx8nfHbVsn4uW2DiszUnLjFfGI+t+ks1itR7VD4TssTDfEPLKzQjoqe&#10;oW5FFGyP+i8oqyVCgDaOJNgC2lZLlXugbsrxH908dsKr3AuJE/xZpvD/YOWnwwMy3dR8wZkTlkb0&#10;hUQTbmcUm0yTPr0PFYU9+gdMHQZ/D/J7YA42HYWpG0ToOyUaYlWm+OJFQjICpbJt/xEaghf7CFmq&#10;Y4s2AZII7Jgn8nSeiDpGJulnOS0XyyUNTpJvWk7H83kuIarnbI8hvldgWbrUHIl8RheH+xATG1E9&#10;h6RiDu60MXnqxrG+5sv5ZJ4TAhjdJGduEnfbjUF2EGlv8neq+yLM6kjba7St+dU5SFRJjXeuyVWi&#10;0Ga4ExPjTvIkRQZlt9A8kToIw2rSU6JLB/iTs57Wsubhx16g4sx8cKTwspzN0h5nYzZ/OyEDLz3b&#10;S49wkqBqHjkbrps47P7eo951VKnMvTu4oam0OguWJjawOpGl1cs6np5J2u1LO0f9fszrXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMIPLnPeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4sXaeVqjSdCmLXSQwktlvWmKZa41RNtpa3x5zgZsuffn9/uZldL644hs6TguUiAYHUeNNR&#10;q+DjffuQgwhRk9G9J1TwjQE21e1NqQvjJ3rD6z62gkMoFFqBjXEopAyNRafDwg9IfPvyo9OR17GV&#10;ZtQTh7tepkmSSac74g9WD/hisTnvL07B63Dc1es2yPoz2sPZP09bu2uVur+b6ycQEef4B8OvPqtD&#10;xU4nfyETRK8ge8xTRhWsUu7EQJ6vMxAnHpYrkFUp/zeofgAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBVubKDHAIAABQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDCDy5z3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f"/>
+              <v:rect w14:anchorId="1E2471CE" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:339.1pt;margin-top:16pt;width:103.7pt;height:24.65pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkuUzcHAIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2naZqxR02nqGEIa&#10;MDH4Aa7jJBaOz5zdpuXXc3a60sEbIg+WL3f33XffnVc3h96wvUKvwVY8n0w5U1ZCrW1b8W9f799c&#10;c+aDsLUwYFXFj8rzm/XrV6vBlWoGHZhaISMQ68vBVbwLwZVZ5mWneuEn4JQlZwPYi0AmtlmNYiD0&#10;3mSz6fQqGwBrhyCV9/T3bnTydcJvGiXD56bxKjBTceIW0onp3MYzW69E2aJwnZYnGuIfWPRCWyp6&#10;hroTQbAd6r+gei0RPDRhIqHPoGm0VKkH6iaf/tHNUyecSr2QON6dZfL/D1Z+2j8i03XFC86s6GlE&#10;X0g0YVuj2Gwe9RmcLynsyT1i7NC7B5DfPbOw6ShM3SLC0ClRE6s8xmcvEqLhKZVth49QE7zYBUhS&#10;HRrsIyCJwA5pIsfzRNQhMEk/83l+tVzS4CT55vl8WhSphCifsx368F5Bz+Kl4kjkE7rYP/gQ2Yjy&#10;OSQWs3CvjUlTN5YNFV8WsyIleDC6js7UJLbbjUG2F3Fv0neq+yKs14G21+i+4tfnIFFGNd7ZOlUJ&#10;QpvxTkyMPckTFRmV3UJ9JHUQxtWkp0SXDvAnZwOtZcX9j51AxZn5YEnhZb5YxD1OxqJ4OyMDLz3b&#10;S4+wkqAqHjgbr5sw7v7OoW47qpSn3i3c0lQanQSLExtZncjS6iUdT88k7valnaJ+P+b1LwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMIPLnPeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4sXaeVqjSdCmLXSQwktlvWmKZa41RNtpa3x5zgZsuffn9/uZldL644hs6TguUiAYHUeNNR&#10;q+DjffuQgwhRk9G9J1TwjQE21e1NqQvjJ3rD6z62gkMoFFqBjXEopAyNRafDwg9IfPvyo9OR17GV&#10;ZtQTh7tepkmSSac74g9WD/hisTnvL07B63Dc1es2yPoz2sPZP09bu2uVur+b6ycQEef4B8OvPqtD&#10;xU4nfyETRK8ge8xTRhWsUu7EQJ6vMxAnHpYrkFUp/zeofgAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCkuUzcHAIAABQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDCDy5z3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>świadczam, że</w:t>
       </w:r>
       <w:r w:rsidR="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571E3FA4" w14:textId="6E2C20F4" w:rsidR="00C14BE9" w:rsidRDefault="002C2170" w:rsidP="00DB60F8">
+    <w:p w14:paraId="1E73D6B2" w14:textId="38D278E1" w:rsidR="00C14BE9" w:rsidRDefault="009A6BAF" w:rsidP="00DB60F8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="391E76D3" wp14:editId="7E0703DD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B6B007F" wp14:editId="17126C53">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>935990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>169545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2129790" cy="309245"/>
                 <wp:effectExtent l="6985" t="13970" r="6350" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Rectangle 22"/>
+                <wp:docPr id="4" name="Rectangle 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2129790" cy="309245"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -1464,125 +1464,125 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="40328ED0" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:73.7pt;margin-top:13.35pt;width:167.7pt;height:24.35pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNsRZVGwIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lDy9ao6TR1DCEN&#10;mBj8ANdxEgvbZ85u0/Hrd3a60sEbIg+WL3f33XffnVdXB2vYXmHQ4Go+m0w5U05Co11X8+/fbt9c&#10;chaicI0w4FTNH1XgV+vXr1aDr1QJPZhGISMQF6rB17yP0VdFEWSvrAgT8MqRswW0IpKJXdGgGAjd&#10;mqKcTt8VA2DjEaQKgf7ejE6+zvhtq2T80rZBRWZqTtxiPjGf23QW65WoOhS+1/JIQ/wDCyu0o6In&#10;qBsRBduh/gvKaokQoI0TCbaAttVS5R6om9n0j24eeuFV7oXECf4kU/h/sPLz/h6Zbmq+4MwJSyP6&#10;SqIJ1xnFyjLpM/hQUdiDv8fUYfB3IH8E5mDTU5i6RoShV6IhVrMUX7xISEagVLYdPkFD8GIXIUt1&#10;aNEmQBKBHfJEHk8TUYfIJP0sZ+XyYkmDk+R7O12W80UuIarnbI8hflBgWbrUHIl8Rhf7uxATG1E9&#10;h6RiDm61MXnqxrGh5stFucgJAYxukjM3id12Y5DtRdqb/B3rvgizOtL2Gm1rfnkKElVS471rcpUo&#10;tBnvxMS4ozxJkVHZLTSPpA7CuJr0lOjSA/7ibKC1rHn4uROoODMfHSm8nM3naY+zMV9clGTguWd7&#10;7hFOElTNI2fjdRPH3d951F1PlWa5dwfXNJVWZ8HSxEZWR7K0elnH4zNJu31u56jfj3n9BAAA//8D&#10;AFBLAwQUAAYACAAAACEAtw32Tt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KhDlDZVGqcKiF4rUZCgNzdZ7KjxOordJvw9ywmOo32afVNuZ9eLK46h86TgcZGAQGp825FR&#10;8P62e1iDCFFTq3tPqOAbA2yr25tSF62f6BWvh2gEl1AotAIb41BIGRqLToeFH5D49uVHpyPH0ch2&#10;1BOXu16mSbKSTnfEH6we8Nlicz5cnIKX4bivlybI+iPaz7N/mnZ2b5S6v5vrDYiIc/yD4Vef1aFi&#10;p5O/UBtEzznLM0YVpKscBAPZOuUtJwX5MgNZlfL/guoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAzbEWVRsCAAAUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAtw32Tt0AAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
+              <v:rect w14:anchorId="4C30119C" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:73.7pt;margin-top:13.35pt;width:167.7pt;height:24.35pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiTkNgGwIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lDy9ao6TR1DCEN&#10;mBj8ANdxEgvbZ85u0/Hrd3a60sEbIg+WL3f33XffnVdXB2vYXmHQ4Go+m0w5U05Co11X8+/fbt9c&#10;chaicI0w4FTNH1XgV+vXr1aDr1QJPZhGISMQF6rB17yP0VdFEWSvrAgT8MqRswW0IpKJXdGgGAjd&#10;mqKcTt8VA2DjEaQKgf7ejE6+zvhtq2T80rZBRWZqTtxiPjGf23QW65WoOhS+1/JIQ/wDCyu0o6In&#10;qBsRBduh/gvKaokQoI0TCbaAttVS5R6om9n0j24eeuFV7oXECf4kU/h/sPLz/h6Zbmo+58wJSyP6&#10;SqIJ1xnFyjLpM/hQUdiDv8fUYfB3IH8E5mDTU5i6RoShV6IhVrMUX7xISEagVLYdPkFD8GIXIUt1&#10;aNEmQBKBHfJEHk8TUYfIJP0sZ+XyYkmDk+R7O12W80UuIarnbI8hflBgWbrUHIl8Rhf7uxATG1E9&#10;h6RiDm61MXnqxrGh5stFucgJAYxukjM3id12Y5DtRdqb/B3rvgizOtL2Gm1rfnkKElVS471rcpUo&#10;tBnvxMS4ozxJkVHZLTSPpA7CuJr0lOjSA/7ibKC1rHn4uROoODMfHSm8nM3naY+zMV9clGTguWd7&#10;7hFOElTNI2fjdRPH3d951F1PlWa5dwfXNJVWZ8HSxEZWR7K0elnH4zNJu31u56jfj3n9BAAA//8D&#10;AFBLAwQUAAYACAAAACEAtw32Tt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KhDlDZVGqcKiF4rUZCgNzdZ7KjxOordJvw9ywmOo32afVNuZ9eLK46h86TgcZGAQGp825FR&#10;8P62e1iDCFFTq3tPqOAbA2yr25tSF62f6BWvh2gEl1AotAIb41BIGRqLToeFH5D49uVHpyPH0ch2&#10;1BOXu16mSbKSTnfEH6we8Nlicz5cnIKX4bivlybI+iPaz7N/mnZ2b5S6v5vrDYiIc/yD4Vef1aFi&#10;p5O/UBtEzznLM0YVpKscBAPZOuUtJwX5MgNZlfL/guoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAYk5DYBsCAAAUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAtw32Tt0AAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C14BE9" w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem najemcą tego lokalu na podstawie </w:t>
       </w:r>
       <w:r w:rsidR="003C1C9B" w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>umow</w:t>
       </w:r>
       <w:r w:rsidR="00C14BE9" w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="003C1C9B" w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7C5F54" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="00C14BE9" w:rsidRDefault="00B14DCB" w:rsidP="00C14BE9">
+    <w:p w14:paraId="5D003810" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="00C14BE9" w:rsidRDefault="00B14DCB" w:rsidP="00C14BE9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="784"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z dnia</w:t>
       </w:r>
       <w:r w:rsidR="00DB60F8" w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4461F0CF" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRPr="00C14BE9" w:rsidRDefault="00AF3E78" w:rsidP="00C14BE9">
+    <w:p w14:paraId="6C73B000" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRPr="00C14BE9" w:rsidRDefault="00AF3E78" w:rsidP="00C14BE9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w lokalu pr</w:t>
@@ -1590,86 +1590,86 @@
       <w:r w:rsidR="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>owadzę działalność gospodarczą (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>proszę podać branżę</w:t>
       </w:r>
       <w:r w:rsidR="00F57FF3" w:rsidRPr="00C14BE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C600020" w14:textId="0C5B349F" w:rsidR="00AF3E78" w:rsidRDefault="002C2170" w:rsidP="004E76F6">
+    <w:p w14:paraId="2D33E94F" w14:textId="747E6B46" w:rsidR="00AF3E78" w:rsidRDefault="009A6BAF" w:rsidP="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60C14C00" wp14:editId="25C8330D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32FEF0BD" wp14:editId="40CF8718">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>210185</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>16510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6083935" cy="311785"/>
                 <wp:effectExtent l="5080" t="5715" r="6985" b="6350"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Rectangle 86"/>
+                <wp:docPr id="3" name="Rectangle 86"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6083935" cy="311785"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -1677,124 +1677,124 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="38B8C909" id="Rectangle 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.55pt;margin-top:1.3pt;width:479.05pt;height:24.55pt;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAniQCIHQIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOrYkRpyjSdRjQ&#10;bcW6fYAiy7YwWdQoJU739aXkNEu3t2F+EESTPDw8pNbXx86wg0KvwZY8H405U1ZCpW1T8u/f7t4t&#10;OfNB2EoYsKrkT8rz683bN+veFWoCLZhKISMQ64velbwNwRVZ5mWrOuFH4JQlZw3YiUAmNlmFoif0&#10;zmST8XiR9YCVQ5DKe/p7Ozj5JuHXtZLhS117FZgpOXEL6cR07uKZbdaiaFC4VssTDfEPLDqhLRU9&#10;Q92KINge9V9QnZYIHuowktBlUNdaqtQDdZOP/+jmsRVOpV5IHO/OMvn/Bys/Hx6Q6arkM86s6GhE&#10;X0k0YRuj2HIR9emdLyjs0T1g7NC7e5A/PLOwbSlM3SBC3ypREas8xmevEqLhKZXt+k9QEbzYB0hS&#10;HWvsIiCJwI5pIk/niahjYJJ+LsbL6Wo650ySb5rnV8t5KiGKl2yHPnxQ0LF4KTkS+YQuDvc+RDai&#10;eAmJxSzcaWPS1I1lfclX88k8JXgwuorO1CQ2u61BdhBxb9J3qvsqrNOBttforuTLc5AoohrvbZWq&#10;BKHNcCcmxp7kiYoMyu6geiJ1EIbVpKdElxbwF2c9rWXJ/c+9QMWZ+WhJ4VU+m8U9TsZsfjUhAy89&#10;u0uPsJKgSh44G67bMOz+3qFuWqqUp94t3NBUap0EixMbWJ3I0uolHU/PJO72pZ2ifj/mzTMAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAiZpRP3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETv&#10;SPyDtUjcqJNULW3IpgqIXitRkCg3N1nsqPE6it0m/D3mRI+jGb15xWaynbjQ4FvHCOksAUFcu6Zl&#10;jfDxvn1YgfBBcaM6x4TwQx425e1NofLGjfxGl33QIkLY5wrBhNDnUvrakFV+5nri2H27waoQ46Bl&#10;M6gxwm0nsyRZSqtajg9G9fRiqD7tzxbhtf/aVQvtZfUZzOHknset2WnE+7upegIRaAr/Y/jTj+pQ&#10;RqejO3PjRYcwn6dxiZAtQcR6vU4zEEeERfoIsizktX/5CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACeJAIgdAgAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACJmlE/cAAAABwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f"/>
+              <v:rect w14:anchorId="12C3D8A2" id="Rectangle 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.55pt;margin-top:1.3pt;width:479.05pt;height:24.55pt;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqd6kCHQIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOrYkRpyjSdRjQ&#10;bcW6fYAiy7YwWdQoJU739aXkNEu3t2F+EESTPDw8pNbXx86wg0KvwZY8H405U1ZCpW1T8u/f7t4t&#10;OfNB2EoYsKrkT8rz683bN+veFWoCLZhKISMQ64velbwNwRVZ5mWrOuFH4JQlZw3YiUAmNlmFoif0&#10;zmST8XiR9YCVQ5DKe/p7Ozj5JuHXtZLhS117FZgpOXEL6cR07uKZbdaiaFC4VssTDfEPLDqhLRU9&#10;Q92KINge9V9QnZYIHuowktBlUNdaqtQDdZOP/+jmsRVOpV5IHO/OMvn/Bys/Hx6Q6arkU86s6GhE&#10;X0k0YRuj2HIR9emdLyjs0T1g7NC7e5A/PLOwbSlM3SBC3ypREas8xmevEqLhKZXt+k9QEbzYB0hS&#10;HWvsIiCJwI5pIk/niahjYJJ+LsbL6Wo650ySb5rnV8t5KiGKl2yHPnxQ0LF4KTkS+YQuDvc+RDai&#10;eAmJxSzcaWPS1I1lfclX88k8JXgwuorO1CQ2u61BdhBxb9J3qvsqrNOBttforuTLc5AoohrvbZWq&#10;BKHNcCcmxp7kiYoMyu6geiJ1EIbVpKdElxbwF2c9rWXJ/c+9QMWZ+WhJ4VU+m8U9TsZsfjUhAy89&#10;u0uPsJKgSh44G67bMOz+3qFuWqqUp94t3NBUap0EixMbWJ3I0uolHU/PJO72pZ2ifj/mzTMAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAiZpRP3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETv&#10;SPyDtUjcqJNULW3IpgqIXitRkCg3N1nsqPE6it0m/D3mRI+jGb15xWaynbjQ4FvHCOksAUFcu6Zl&#10;jfDxvn1YgfBBcaM6x4TwQx425e1NofLGjfxGl33QIkLY5wrBhNDnUvrakFV+5nri2H27waoQ46Bl&#10;M6gxwm0nsyRZSqtajg9G9fRiqD7tzxbhtf/aVQvtZfUZzOHknset2WnE+7upegIRaAr/Y/jTj+pQ&#10;RqejO3PjRYcwn6dxiZAtQcR6vU4zEEeERfoIsizktX/5CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGp3qQIdAgAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACJmlE/cAAAABwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F1BE0B" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="004E76F6">
+    <w:p w14:paraId="3B8A5889" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A146D90" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="004E76F6">
+    <w:p w14:paraId="45735BA2" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBBDE51" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="00C9577E" w:rsidRDefault="0080501A" w:rsidP="004E76F6">
+    <w:p w14:paraId="758F23D9" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="00C9577E" w:rsidRDefault="0080501A" w:rsidP="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Załączam</w:t>
       </w:r>
       <w:r w:rsidR="004E76F6" w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4C9B52" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="00C9577E" w:rsidRDefault="004E76F6" w:rsidP="004E76F6">
+    <w:p w14:paraId="0F5F3F69" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="00C9577E" w:rsidRDefault="004E76F6" w:rsidP="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="0080501A" w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>k</w:t>
@@ -1802,2379 +1802,3234 @@
       <w:r w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">serokopię </w:t>
       </w:r>
       <w:r w:rsidR="00AF3E78" w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>umowy najmu oraz zawartych aneksów</w:t>
       </w:r>
       <w:r w:rsidR="0080501A" w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEF8716" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="00C9577E" w:rsidRDefault="004E76F6" w:rsidP="004E76F6">
+    <w:p w14:paraId="5410511F" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRPr="00C9577E" w:rsidRDefault="004E76F6" w:rsidP="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="0080501A" w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>godę na przetwarzanie danych osobowych</w:t>
       </w:r>
       <w:r w:rsidR="0080501A" w:rsidRPr="00C9577E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1E18DA" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0085619F" w:rsidRDefault="00B45DE0" w:rsidP="00DB60F8">
+    <w:p w14:paraId="1104F206" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRPr="0085619F" w:rsidRDefault="00B45DE0" w:rsidP="00DB60F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40AC566F" w14:textId="1B09B513" w:rsidR="00B45DE0" w:rsidRDefault="002C2170">
+    <w:p w14:paraId="05C588E7" w14:textId="40FEDE7A" w:rsidR="00B45DE0" w:rsidRDefault="009A6BAF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="728D838C" wp14:editId="392D5459">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79664C03" wp14:editId="5D9890FB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3641725</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>130810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2652395" cy="784225"/>
                 <wp:effectExtent l="7620" t="5715" r="6985" b="10160"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Rectangle 50"/>
+                <wp:docPr id="2" name="Rectangle 50"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2652395" cy="784225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:rect w14:anchorId="47919DAA" id="Rectangle 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:286.75pt;margin-top:10.3pt;width:208.85pt;height:61.75pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBW5GulHgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhx4zYx4hRFugwD&#10;uq1Ytw9gZNkWptsoJU739aWVNM0u2MMwPQiiSB0dHpKL673RbCcxKGcrPhmNOZNWuFrZtuJfv6zf&#10;zDgLEWwN2llZ8UcZ+PXy9atF70uZu87pWiIjEBvK3le8i9GXWRZEJw2EkfPSkrNxaCCSiW1WI/SE&#10;bnSWj8eXWe+w9uiEDIFubw9Ovkz4TSNF/NQ0QUamK07cYtox7Zthz5YLKFsE3ylxpAH/wMKAsvTp&#10;CeoWIrAtqt+gjBLogmviSDiTuaZRQqYcKJvJ+JdsHjrwMuVC4gR/kin8P1jxcXePTNUVv+DMgqES&#10;fSbRwLZasiLp0/tQUtiDv8chw+DvnPgWmHWrjsLkDaLrOwk1sZoMemY/PRiMQE/Zpv/gaoKHbXRJ&#10;qn2DZgAkEdg+VeTxVBG5j0zQZX5Z5BfzgjNBvqvZNM+L9AWUz689hvhOOsOGQ8WRyCd02N2FOLCB&#10;8jkksXda1WuldTKw3aw0sh1Qd6zTOqKH8zBtWV/xeUF//x1inNafIIyK1OZamYrPTkFQDrK9tXVq&#10;wghKH85EWdujjoN0QzOHcuPqR5IR3aGHaebo0Dn8wVlP/Vvx8H0LKDnT7y2VYj6ZToeGT8a0uMrJ&#10;wHPP5twDVhBUxSNnh+MqHoZk61G1Hf00Sblbd0Pla1RS9oXVkSz1aBL8OE/DEJzbKepl6pdPAAAA&#10;//8DAFBLAwQUAAYACAAAACEAzBwxquAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG&#10;7yb+h82YeLML9ENBlsZoauKxpRdvAzsCyu4SdmnRX+94qsfJ++R9n8m3s+nFiUbfOasgXkQgyNZO&#10;d7ZRcCx3dw8gfECrsXeWFHyTh21xfZVjpt3Z7ul0CI3gEuszVNCGMGRS+rolg37hBrKcfbjRYOBz&#10;bKQe8czlppdJFG2kwc7yQosDPbdUfx0mo6DqkiP+7MvXyKS7ZXiby8/p/UWp25v56RFEoDlcYPjT&#10;Z3Uo2Klyk9Ve9ArW98s1owqSaAOCgTSNExAVk6tVDLLI5f8Xil8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVuRrpR4CAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAzBwxquAAAAAKAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="13504010" id="Rectangle 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:286.75pt;margin-top:10.3pt;width:208.85pt;height:61.75pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1baQaHgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Sh2W2jpqtVlyKk&#10;BVYsfMDUcRILxzZjt2n5esZut1su4gHhB8vjGR+fOTOzuNn3mu0kemVNxSejMWfSCFsr01b8y+f1&#10;qxlnPoCpQVsjK36Qnt8sX75YDK6Uue2sriUyAjG+HFzFuxBcmWVedLIHP7JOGnI2FnsIZGKb1QgD&#10;ofc6y8fjq2ywWDu0QnpPt3dHJ18m/KaRInxsGi8D0xUnbiHtmPZN3LPlAsoWwXVKnGjAP7DoQRn6&#10;9Ax1BwHYFtVvUL0SaL1twkjYPrNNo4RMOVA2k/Ev2Tx24GTKhcTx7iyT/3+w4sPuAZmqK55zZqCn&#10;En0i0cC0WrIi6TM4X1LYo3vAmKF391Z89czYVUdh8hbRDp2EmlhNop7ZTw+i4ekp2wzvbU3wsA02&#10;SbVvsI+AJALbp4oczhWR+8AEXeZXRf56XnAmyHc9m+Z5kb6A8um1Qx/eStuzeKg4EvmEDrt7HyIb&#10;KJ9CEnurVb1WWicD281KI9sBdcc6rRO6vwzThg0Vnxf0998hxmn9CaJXgdpcq77is3MQlFG2N6ZO&#10;TRhA6eOZKGtz0jFKF5vZlxtbH0hGtMceppmjQ2fxO2cD9W/F/bctoORMvzNUivlkOo0Nn4xpcZ2T&#10;gZeezaUHjCCoigfOjsdVOA7J1qFqO/ppknI39pbK16ik7DOrE1nq0ST4aZ7iEFzaKep56pc/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAzBwxquAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG&#10;7yb+h82YeLML9ENBlsZoauKxpRdvAzsCyu4SdmnRX+94qsfJ++R9n8m3s+nFiUbfOasgXkQgyNZO&#10;d7ZRcCx3dw8gfECrsXeWFHyTh21xfZVjpt3Z7ul0CI3gEuszVNCGMGRS+rolg37hBrKcfbjRYOBz&#10;bKQe8czlppdJFG2kwc7yQosDPbdUfx0mo6DqkiP+7MvXyKS7ZXiby8/p/UWp25v56RFEoDlcYPjT&#10;Z3Uo2Klyk9Ve9ArW98s1owqSaAOCgTSNExAVk6tVDLLI5f8Xil8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA9W2kGh4CAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAzBwxquAAAAAKAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7CC840" w14:textId="77777777" w:rsidR="00662887" w:rsidRPr="0017660D" w:rsidRDefault="00662887">
+    <w:p w14:paraId="0621CCA7" w14:textId="77777777" w:rsidR="00662887" w:rsidRPr="0017660D" w:rsidRDefault="00662887">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041B169F" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
+    <w:p w14:paraId="59B4E820" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="6372"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3F7D4C" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
+    <w:p w14:paraId="0C39FC14" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="6372"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B6948B" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
+    <w:p w14:paraId="278846B0" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="6372"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6D5A5B" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
+    <w:p w14:paraId="320C82FD" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00AF3E78">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="6372"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D30484C" w14:textId="77777777" w:rsidR="00316FAF" w:rsidRPr="0085619F" w:rsidRDefault="004E76F6" w:rsidP="00AF3E78">
+    <w:p w14:paraId="2509EE77" w14:textId="77777777" w:rsidR="00316FAF" w:rsidRPr="0085619F" w:rsidRDefault="004E76F6" w:rsidP="00AF3E78">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="6372"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r w:rsidR="0080501A" w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>najemcy</w:t>
       </w:r>
       <w:r w:rsidR="00AF3E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/najemców</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2052738A" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00110F4A">
+    <w:p w14:paraId="090E1ACF" w14:textId="77777777" w:rsidR="00AF3E78" w:rsidRDefault="00AF3E78" w:rsidP="00110F4A">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16272624" w14:textId="77777777" w:rsidR="00110F4A" w:rsidRPr="0085619F" w:rsidRDefault="00FA17FA" w:rsidP="00110F4A">
+    <w:p w14:paraId="7D2726ED" w14:textId="77777777" w:rsidR="00110F4A" w:rsidRPr="0085619F" w:rsidRDefault="00FA17FA" w:rsidP="00110F4A">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ważne informacje</w:t>
       </w:r>
       <w:r w:rsidR="00316FAF" w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EEDE9C" w14:textId="22296184" w:rsidR="00DB60F8" w:rsidRPr="00AF3E78" w:rsidRDefault="002C2170" w:rsidP="00AF3E78">
+    <w:p w14:paraId="620D46FC" w14:textId="73DDB1C0" w:rsidR="00DB60F8" w:rsidRPr="00AF3E78" w:rsidRDefault="009A6BAF" w:rsidP="00AF3E78">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39FC931D" wp14:editId="4E40AC93">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="647F089F" wp14:editId="066BE285">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-10795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>20320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6124575" cy="4445"/>
                 <wp:effectExtent l="12700" t="9525" r="6350" b="5080"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="AutoShape 26"/>
+                <wp:docPr id="1" name="AutoShape 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6124575" cy="4445"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
-              <v:shapetype w14:anchorId="2A82FBAB" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="6F37B277" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="AutoShape 26" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.85pt;margin-top:1.6pt;width:482.25pt;height:.35pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzG1jA0AEAAIADAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadqoKRA1XaEuy2WB&#10;Srv8gKntJBaOxxq7Tfrvsd2PZeGGyMHyeGbem3kzWd9Ng2FHRV6jbfhiNudMWYFS267hP54f3n3g&#10;zAewEgxa1fCT8vxu8/bNenS1KrFHIxWxCGJ9PbqG9yG4uii86NUAfoZO2ehskQYI0aSukARjRB9M&#10;Uc7nq2JEko5QKO/j6/3ZyTcZv22VCN/b1qvATMNjbSGflM99OovNGuqOwPVaXMqAf6hiAG0j6Q3q&#10;HgKwA+m/oAYtCD22YSZwKLBttVC5h9jNYv5HN089OJV7ieJ4d5PJ/z9Y8e24I6Zlw0vOLAxxRJ8O&#10;ATMzK1dJn9H5OoZt7Y5Sh2KyT+4RxU/PLG57sJ3K0c8nF5MXKaN4lZIM7yLLfvyKMsZAJMhiTS0N&#10;CTLKwKY8k9NtJmoKTMTH1aJcVu8rzkT0LZfLKhNAfc115MMXhQNLl4b7QKC7PmzR2jh8pEVmguOj&#10;D6kyqK8JidjigzYm74CxbGz4x6qscoJHo2VypjBP3X5riB0hbVH+LlW8CiM8WJnBegXy8+UeQJvz&#10;PZIbe1EnCXKWdo/ytKOranHMucrLSqY9+t3O2S8/zuYXAAAA//8DAFBLAwQUAAYACAAAACEAhUuy&#10;NNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBSE7038D5tn0kujCzS1BVmMMemhx6pJ&#10;ryv7Cij7lrCLUH99X0/1OJnJzDf5ZrKtuGLvG0cK4mUEAql0pqFKwfHwvngD4YMmo1tHqOAHPWyK&#10;2UOuM+NG+sTrPlSCS8hnWkEdQpdJ6csarfZL1yGx9+16qwPLvpKm1yOX21YmUbSSVjfEC7XucFdj&#10;edkPVgH64SWOtqmtjh+38ekruZ3H7qDU43zarkEEnMJ/GP7wGR0KZjq5gYwXrYJF/MpJBc8JCLbT&#10;VcJPTqxTkEUu7/GLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzG1jA0AEAAIADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFS7I03AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;"/>
+              <v:shape id="AutoShape 26" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.85pt;margin-top:1.6pt;width:482.25pt;height:.35pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvyDAjzwEAAIADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3VFIiarlCX5bJA&#10;pV0+YGo7iYXjsWy3Sf+esZt2WbghcrA8npn3Zt5MNndjb9hJ+aDR1nwxm3OmrECpbVvzH88P7z5w&#10;FiJYCQatqvlZBX63fftmM7hKLbFDI5VnBGJDNbiadzG6qiiC6FQPYYZOWXI26HuIZPq2kB4GQu9N&#10;sZzP18WAXjqPQoVAr/cXJ99m/KZRIn5vmqAiMzWn2mI+fT4P6Sy2G6haD67TYioD/qGKHrQl0hvU&#10;PURgR6//guq18BiwiTOBfYFNo4XKPVA3i/kf3Tx14FTuhcQJ7iZT+H+w4ttp75mWNDvOLPQ0ok/H&#10;iJmZLddJn8GFisJ2du9Th2K0T+4Rxc/ALO46sK3K0c9nR8mLlFG8SklGcMRyGL6ipBgggizW2Pg+&#10;QZIMbMwzOd9mosbIBD2uF8tV+b7kTJBvtVqVmQCqa67zIX5R2LN0qXmIHnTbxR1aS8NHv8hMcHoM&#10;MVUG1TUhEVt80MbkHTCWDTX/WC7LnBDQaJmcKSz49rAznp0gbVH+pipehXk8WpnBOgXy83SPoM3l&#10;TuTGTuokQS7SHlCe9/6qGo05VzmtZNqj3+2c/fLjbH8BAAD//wMAUEsDBBQABgAIAAAAIQCFS7I0&#10;3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Bb4JAFITvTfwPm2fSS6MLNLUFWYwx6aHHqkmv&#10;K/sKKPuWsItQf31fT/U4mcnMN/lmsq24Yu8bRwriZQQCqXSmoUrB8fC+eAPhgyajW0eo4Ac9bIrZ&#10;Q64z40b6xOs+VIJLyGdaQR1Cl0npyxqt9kvXIbH37XqrA8u+kqbXI5fbViZRtJJWN8QLte5wV2N5&#10;2Q9WAfrhJY62qa2OH7fx6Su5ncfuoNTjfNquQQScwn8Y/vAZHQpmOrmBjBetgkX8ykkFzwkIttNV&#10;wk9OrFOQRS7v8YtfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG/IMCPPAQAAgAMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIVLsjTcAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAKQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DB60F8" w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Podanie numeru telefonu ułatwi nam kontakt z Państwem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DEF4F7" w14:textId="77777777" w:rsidR="00316FAF" w:rsidRPr="0085619F" w:rsidRDefault="00316FAF">
+    <w:p w14:paraId="3269192D" w14:textId="77777777" w:rsidR="00316FAF" w:rsidRPr="0085619F" w:rsidRDefault="00316FAF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38688FF5" w14:textId="77777777" w:rsidR="00E31A9C" w:rsidRPr="007A29AD" w:rsidRDefault="00E31A9C" w:rsidP="007A29AD">
-[...7 lines deleted...]
-    <w:p w14:paraId="1E6776E2" w14:textId="77777777" w:rsidR="00E31A9C" w:rsidRPr="00615A92" w:rsidRDefault="00E31A9C" w:rsidP="00E31A9C">
+    <w:p w14:paraId="553658C2" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zgoda na przetwarzanie danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F7F03B" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C7D488" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę, aby moje dane osobowe w zakresie obejmującym: numer telefonu, adres e-mail, adres były przetwarzane przez Prezydenta Wrocławia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">w celu realizacji procedury sprzedaży lokalu mieszkalnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27316217" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8CC96C" w14:textId="3802B89B" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgoda może być w każdym momencie wycofana poprzez złożenie pisemnego oświadczenia w Kancelarii Urzędu Miejskiego Wrocławia (dotyczy numeru  telefonu </w:t>
+      </w:r>
+      <w:r w:rsidR="00834632">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i adresu e-mail);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30180F80" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26175E1E" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:r w:rsidRPr="001F3B5E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69827CB6" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF74DD3" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23716D39" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>............................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5177E7D1" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (data)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    (podpis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00051B0A" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="001F3B5E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EEB0780" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3B5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798BB488" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F99B6D8" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>KLAUZUL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMACYJN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47087CF8" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A30C45">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>IN</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00615A92">
+        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>FORMACJE DOTYCZĄCE PRZETWARZANIA TWOICH DANYCH OSOBOWYCH</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02487D85" w14:textId="77777777" w:rsidR="00E31A9C" w:rsidRDefault="00E31A9C" w:rsidP="00E31A9C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAF23B7" w14:textId="4E403CBB" w:rsidR="004A6247" w:rsidRPr="002D2F53" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Niniejszą informację otrzymuje Pani/Pan w związku z obowiązkami określonymi w art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D2F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F9F35A" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Administrator danych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osobowych (ADO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F9B5AA" w14:textId="5B70DA8A" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BAF8E0" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEA731A" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EA197B" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za pośrednictwem poczty elektronicznej na adres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA197B">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wsl@um.wroc.pl/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EA197B">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AE:PL-95179-82549-VVTFT-27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA197B">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794EA274" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EA197B" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA197B">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>telefonicznie: 71 777 70 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BB3FA3" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22854807" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E28F906" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00CB4085" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">czy wynajmowany przez Panią/Pana lokal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>użytkowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będzie mógł być przedmiotem sprzedaży</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E65C22" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00CB4085" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu zawarcia z Panią/Panem umowy sprzedaży</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04694F0F" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="0097389A" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097389A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu wymiany korespondencji lub innych form kontaktu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570AA998" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="0097389A" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097389A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celach archiwalnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F353B2" w14:textId="77777777" w:rsidR="00834632" w:rsidRDefault="00834632">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F19206F" w14:textId="35B4B793" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FE119A" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF5FB2A" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="707" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F66C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. a) RODO tj. zgody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009F66C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009F66C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Może Pani/Pan wycofać zgodę w dowolnym momencie. Wycofanie zgody nie ma wpływu na zgodność z prawem przetwarzania, które było realizowane przed jej wycofaniem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FE0AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F66C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. c) RODO oraz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B15945" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000141C7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 8 marca 1990 r. o samorządzie gminnym</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BA6BD5" w14:textId="138650F7" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065266C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>z dnia 21 czerwca 2001 r.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065266C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o ochronie praw lokatorów, mieszkaniowym zasobie gminy i o zmianie Kodeksu cywilnego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C793F5" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="002E5F37" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10840615" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>z dnia 24 czerwca 1994 r.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o własności lokali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EA12A5" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="000141C7" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000141C7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 21 sierpnia 1997 r. o gospodarce nieruchomościami</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DA1491" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000141C7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 17 maja 1989 r. Prawo geodezyjne i kartograficzne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A53C33D" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 23 lipca 2003 r. o ochronie zabytków i opiece nad zabytkami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A75B65A" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000141C7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 23 kwietnia 1964 r. Kodeks cywilny</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E18791" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000141C7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 17 listopada 1964 r. Kodeks postępowania cywilnego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071A9C99" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="000141C7" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000141C7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 6 lipca 1982 r. o księgach wieczystych i hipotece</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F641AC" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0AA6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustaw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0AA6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia 27 sierpnia 2009 r. o finansach publicznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C421DC7" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00CB7F94" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7F94">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawa z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7D4145" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7F94">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pomocy publicznej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333DD613" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00FE0AA6" w:rsidRDefault="004A6247" w:rsidP="004A6247">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:left="633"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664A60DB" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obligatoryjność/fakultatywność podania danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E72961D" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05120">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podanie przez Panią/Pana danych osobowych jest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF5A73C" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wymogiem ustawowym oraz warunkiem zawarcia umowy. Jest Pani/Pan zobowiązan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a/y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do ich podania a ich niepodanie będzie skutkować brakiem możliwości zawarcia umowy sprzedaży wynajmowanego lokalu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>użytkowego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171D7454" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="009B2C9E" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dobrowolne – w zakresie numeru telefonu oraz adresu e-mail. Podanie tych danych nie jest wymogiem ustawowym ani warunkiem zawarcia umowy, i nie jest Pani/Pan zobowiązana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do ich </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60047196" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00DC4CA0" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258674BD" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32394A0E" w14:textId="2C2CE213" w:rsidR="004A6247" w:rsidRPr="00486158" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe będą przechowywane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486158">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na czas prowadzonego postępowania </w:t>
+      </w:r>
+      <w:r w:rsidR="002574D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00615A92">
-[...1443 lines deleted...]
-    <w:p w14:paraId="14EC332D" w14:textId="77777777" w:rsidR="00E31A9C" w:rsidRPr="00615A92" w:rsidRDefault="00E31A9C" w:rsidP="00E31A9C">
+      <w:r w:rsidRPr="00486158">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w sprawie sprzedaży lokalu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>użytkowego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486158">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, a także po jego zakończeniu, w celu ewentualnego dochodzenia roszczeń wynikających z zawartej umowy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486158">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486158">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Akta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486158">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprawy sprzedaży lokalu mieszkalnego stanowią materiały archiwalne i będą przechowywane przez Urząd Miejski Wrocławia przez 25 lat od stycznia kolejnego roku po zakończeniu Pani/Pana sprawy. Następnie zostaną przekazane do Archiwum Państwowego we Wrocławiu, gdzie będą przechowywane wieczyście. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADADB4B" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00A30C45" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486158">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dane osobowe, na przetwarzanie których została wyrażona przez Pani/Pana zgoda, będziemy przechowywać do czasu jej wycofania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191BAEC8" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EB2493" w:rsidRDefault="004A6247" w:rsidP="004A6247">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560CDCA9" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odbiorcami Pani/Pana danych osobowych mogą być</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467A2D77" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00F5778C" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">architekci </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celach kontaktowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582F018D" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="002B37FB" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B37FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rzeczoznawcy majątkowi (w celach kontaktowych)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5B5777" w14:textId="50E9C134" w:rsidR="004A6247" w:rsidRPr="00F5778C" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inne podmioty tj. jednostki budżetowe Gminy, jednostki administracji rządowej </w:t>
+      </w:r>
+      <w:r w:rsidR="002574D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i samorządowej, jednoosobowe spółki Gminy Wrocław, podmioty, w których dyspozycji pozostają </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gminne, podmioty zarządzające zasobem mieszkaniowym (np. spółdzielnie mieszkaniowe, zarządcy nieruchomości)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31373085" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>usługodawc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wykonujący zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4D3250" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmioty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prowadzących działalność pocztową lub kurierską</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058FF24B" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00F5778C" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130944">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kancelari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130944">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notarialn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130944">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu zawarcia umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5778C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4EE8CE" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00F5778C" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34462491" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00F5778C" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F5A0BA" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EB2493" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Przysługujące prawa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4723AF13" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00846131" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F004BE3" w14:textId="32A5BA9D" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F237F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cof</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F237F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgody w dowolnym momencie</w:t>
+      </w:r>
+      <w:r w:rsidR="002574D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096C2819" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00846131" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154AF863" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00846131" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7827B55E" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00846131" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2665DB53" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00751E20" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prawo do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9BC284" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00846131" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do przenoszenia danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8200BE" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00846131" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C635B1C" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00846131" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAAEBCE" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EB2493" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Inspektor Ochrony Danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A25253C" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EB2493" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E69CC">
-[...158 lines deleted...]
-    <w:sectPr w:rsidR="00E31A9C" w:rsidRPr="002E3EEB" w:rsidSect="003438A4">
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danych osobowych oraz korzystania z przysługujących </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Panu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>praw związanych z przetwarzaniem danych.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z Inspektorem można </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kontaktować się w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E12621D" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EB2493" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">listownie na adres: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kromera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4, 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>163</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124ABAEB" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EB2493" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F18EAE" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="00EB2493" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2493">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-   telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FB83B9" w14:textId="77777777" w:rsidR="004A6247" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096434C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F93A3C" w14:textId="77777777" w:rsidR="004A6247" w:rsidRPr="0026537B" w:rsidRDefault="004A6247" w:rsidP="004A6247">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5978427B" w14:textId="77777777" w:rsidR="009A6BAF" w:rsidRPr="007A29AD" w:rsidRDefault="009A6BAF" w:rsidP="004A6247">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009A6BAF" w:rsidRPr="007A29AD" w:rsidSect="003438A4">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26FFBAA1" w14:textId="77777777" w:rsidR="003D3C4F" w:rsidRDefault="003D3C4F">
+    <w:p w14:paraId="2FC5CC8D" w14:textId="77777777" w:rsidR="00FF7380" w:rsidRDefault="00FF7380">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="229D4846" w14:textId="77777777" w:rsidR="003D3C4F" w:rsidRDefault="003D3C4F">
+    <w:p w14:paraId="3C4B383F" w14:textId="77777777" w:rsidR="00FF7380" w:rsidRDefault="00FF7380">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana,Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="173105411"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="810570653"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="560B0DF6" w14:textId="77777777" w:rsidR="00C14BE9" w:rsidRPr="00DF038E" w:rsidRDefault="00C14BE9" w:rsidP="00DF038E">
+          <w:p w14:paraId="1EC9C2ED" w14:textId="77777777" w:rsidR="00C14BE9" w:rsidRPr="00DF038E" w:rsidRDefault="00C14BE9" w:rsidP="00DF038E">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Strona </w:t>
             </w:r>
             <w:r w:rsidR="00596ACB" w:rsidRPr="002E3EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
@@ -4257,71 +5112,297 @@
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00596ACB" w:rsidRPr="002E3EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E905AA5" w14:textId="77777777" w:rsidR="003D3C4F" w:rsidRDefault="003D3C4F">
+    <w:p w14:paraId="5762DF42" w14:textId="77777777" w:rsidR="00FF7380" w:rsidRDefault="00FF7380">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07F806F4" w14:textId="77777777" w:rsidR="003D3C4F" w:rsidRDefault="003D3C4F">
+    <w:p w14:paraId="4F05E07E" w14:textId="77777777" w:rsidR="00FF7380" w:rsidRDefault="00FF7380">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="139B6167"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAA08D88"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24DE0C8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AF6E268"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25BE140E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A52E3E2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4366,51 +5447,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28673914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5A312E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4479,51 +5560,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368418BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D362FFE"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4592,51 +5673,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="380A18B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F72E3902"/>
     <w:lvl w:ilvl="0" w:tplc="8ACA0E32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4708,51 +5789,143 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39B17074"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B488664C"/>
+    <w:lvl w:ilvl="0" w:tplc="DE20127A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6C703C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E209858"/>
     <w:lvl w:ilvl="0" w:tplc="11DEE914">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4821,51 +5994,165 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402623EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3AAD75E"/>
+    <w:lvl w:ilvl="0" w:tplc="C206F9EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C54878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4347BDE"/>
     <w:lvl w:ilvl="0" w:tplc="F21CABC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4934,51 +6221,502 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445951A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC7467C6"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D90071"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92B009A6"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A14051D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EDABC30"/>
+    <w:lvl w:ilvl="0" w:tplc="05D05DA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE264E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C446431C"/>
+    <w:lvl w:ilvl="0" w:tplc="8520A634">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEA7385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB345BD2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5047,51 +6785,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613A3256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5160,51 +6898,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5273,285 +7011,434 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F210A23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAC40D84"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009616FF"/>
     <w:rsid w:val="00000E12"/>
     <w:rsid w:val="0001264F"/>
     <w:rsid w:val="00016855"/>
     <w:rsid w:val="0001766C"/>
     <w:rsid w:val="000223D0"/>
     <w:rsid w:val="00061BD7"/>
+    <w:rsid w:val="00080047"/>
     <w:rsid w:val="00081182"/>
     <w:rsid w:val="00081C72"/>
     <w:rsid w:val="00084910"/>
     <w:rsid w:val="00091EE5"/>
     <w:rsid w:val="000C6094"/>
     <w:rsid w:val="000D779C"/>
     <w:rsid w:val="00110F4A"/>
     <w:rsid w:val="001115AE"/>
     <w:rsid w:val="0017660D"/>
     <w:rsid w:val="001808C9"/>
+    <w:rsid w:val="00180CEA"/>
     <w:rsid w:val="00195972"/>
     <w:rsid w:val="001B480C"/>
+    <w:rsid w:val="001E321D"/>
     <w:rsid w:val="001F5E8E"/>
     <w:rsid w:val="00200DDC"/>
+    <w:rsid w:val="002574D7"/>
     <w:rsid w:val="002617DC"/>
     <w:rsid w:val="002920CE"/>
     <w:rsid w:val="002B58B2"/>
-    <w:rsid w:val="002C2170"/>
     <w:rsid w:val="002C7E2E"/>
     <w:rsid w:val="002E3EEB"/>
     <w:rsid w:val="002E4303"/>
     <w:rsid w:val="00316FAF"/>
     <w:rsid w:val="003438A4"/>
-    <w:rsid w:val="00362EAC"/>
     <w:rsid w:val="0037157E"/>
     <w:rsid w:val="00375083"/>
     <w:rsid w:val="003A79A5"/>
     <w:rsid w:val="003C1C9B"/>
-    <w:rsid w:val="003D3C4F"/>
     <w:rsid w:val="0040507A"/>
     <w:rsid w:val="00430FBD"/>
     <w:rsid w:val="004614A3"/>
+    <w:rsid w:val="004A6247"/>
     <w:rsid w:val="004E76F6"/>
     <w:rsid w:val="004F4114"/>
     <w:rsid w:val="00503000"/>
     <w:rsid w:val="0050425B"/>
     <w:rsid w:val="00520654"/>
     <w:rsid w:val="00533C5B"/>
     <w:rsid w:val="00561D44"/>
     <w:rsid w:val="00582B55"/>
     <w:rsid w:val="005877C9"/>
     <w:rsid w:val="00590A11"/>
     <w:rsid w:val="00596ACB"/>
     <w:rsid w:val="005A7624"/>
     <w:rsid w:val="005B4B96"/>
-    <w:rsid w:val="005F1F8A"/>
+    <w:rsid w:val="005D14DC"/>
     <w:rsid w:val="00607A5B"/>
     <w:rsid w:val="00611711"/>
     <w:rsid w:val="00661CEE"/>
     <w:rsid w:val="00661D49"/>
     <w:rsid w:val="00662887"/>
     <w:rsid w:val="006947D9"/>
-    <w:rsid w:val="006B2BE9"/>
+    <w:rsid w:val="006F020B"/>
     <w:rsid w:val="006F3F5F"/>
     <w:rsid w:val="007274B5"/>
     <w:rsid w:val="00735A9E"/>
-    <w:rsid w:val="007644EE"/>
     <w:rsid w:val="007843EB"/>
     <w:rsid w:val="007970FC"/>
     <w:rsid w:val="007A2385"/>
     <w:rsid w:val="007A29AD"/>
     <w:rsid w:val="007B33D7"/>
     <w:rsid w:val="007D3251"/>
     <w:rsid w:val="007D4C37"/>
     <w:rsid w:val="007D64EB"/>
     <w:rsid w:val="007D7A5F"/>
     <w:rsid w:val="0080501A"/>
+    <w:rsid w:val="00834632"/>
+    <w:rsid w:val="00837A9F"/>
     <w:rsid w:val="00854935"/>
     <w:rsid w:val="0085619F"/>
     <w:rsid w:val="0087523E"/>
     <w:rsid w:val="00894A6C"/>
     <w:rsid w:val="008B20CC"/>
     <w:rsid w:val="008B48A1"/>
     <w:rsid w:val="008D1AD6"/>
     <w:rsid w:val="00906ADF"/>
     <w:rsid w:val="009158D2"/>
     <w:rsid w:val="009616FF"/>
     <w:rsid w:val="00964A9F"/>
     <w:rsid w:val="00967FC3"/>
     <w:rsid w:val="00983B34"/>
+    <w:rsid w:val="009A6BAF"/>
     <w:rsid w:val="009E7FB6"/>
     <w:rsid w:val="00A02AF5"/>
+    <w:rsid w:val="00A23479"/>
     <w:rsid w:val="00A36700"/>
     <w:rsid w:val="00A402CE"/>
     <w:rsid w:val="00A762D4"/>
     <w:rsid w:val="00A957B1"/>
     <w:rsid w:val="00AC1676"/>
     <w:rsid w:val="00AE1A04"/>
     <w:rsid w:val="00AF3E78"/>
     <w:rsid w:val="00B14DCB"/>
     <w:rsid w:val="00B150C1"/>
+    <w:rsid w:val="00B43634"/>
     <w:rsid w:val="00B45DE0"/>
     <w:rsid w:val="00BA18F4"/>
+    <w:rsid w:val="00BA3011"/>
     <w:rsid w:val="00BD5650"/>
     <w:rsid w:val="00BE6F1D"/>
     <w:rsid w:val="00C04C5E"/>
     <w:rsid w:val="00C14BE9"/>
     <w:rsid w:val="00C26276"/>
     <w:rsid w:val="00C26D7D"/>
     <w:rsid w:val="00C3606C"/>
     <w:rsid w:val="00C5416F"/>
     <w:rsid w:val="00C95169"/>
     <w:rsid w:val="00C9577E"/>
     <w:rsid w:val="00CB077F"/>
     <w:rsid w:val="00CD01FD"/>
     <w:rsid w:val="00CE5983"/>
     <w:rsid w:val="00CF7763"/>
     <w:rsid w:val="00D104A6"/>
     <w:rsid w:val="00D10E54"/>
     <w:rsid w:val="00D2090E"/>
     <w:rsid w:val="00D46DEB"/>
+    <w:rsid w:val="00D72E14"/>
     <w:rsid w:val="00DB60F8"/>
     <w:rsid w:val="00DF038E"/>
-    <w:rsid w:val="00E21021"/>
     <w:rsid w:val="00E3085E"/>
     <w:rsid w:val="00E31A9C"/>
     <w:rsid w:val="00E32362"/>
     <w:rsid w:val="00EA235A"/>
     <w:rsid w:val="00EA42F5"/>
+    <w:rsid w:val="00EB3835"/>
     <w:rsid w:val="00EC2F55"/>
     <w:rsid w:val="00ED5351"/>
     <w:rsid w:val="00EF2E61"/>
     <w:rsid w:val="00F10A12"/>
     <w:rsid w:val="00F22EEC"/>
     <w:rsid w:val="00F369BA"/>
     <w:rsid w:val="00F559DD"/>
     <w:rsid w:val="00F57FF3"/>
     <w:rsid w:val="00F817D7"/>
     <w:rsid w:val="00F95DF9"/>
     <w:rsid w:val="00FA17FA"/>
-    <w:rsid w:val="00FE2D0D"/>
     <w:rsid w:val="00FF535A"/>
+    <w:rsid w:val="00FF7380"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="22F19250"/>
-  <w15:docId w15:val="{06694BE3-DCB5-4BDF-ABB4-154899B5C7B4}"/>
+  <w14:docId w14:val="318A0918"/>
+  <w15:docId w15:val="{017AB45F-FDEC-430E-9E2B-68A14E583691}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5883,51 +7770,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003438A4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="003438A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -6248,51 +8134,51 @@
     <w:rsid w:val="008D1AD6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00CD01FD"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="976645697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1452556921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6605,78 +8491,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC736B99-E86E-4A5B-97F3-0CE314010387}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D18C39-F210-4954-8F23-DAD9E35E1D54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5796</Characters>
+  <Pages>4</Pages>
+  <Words>975</Words>
+  <Characters>5851</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6748</CharactersWithSpaces>
+  <CharactersWithSpaces>6813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>umjowi02</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>