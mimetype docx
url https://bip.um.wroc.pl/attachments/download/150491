--- v1 (2026-02-03)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="63F73863" w14:textId="77777777" w:rsidR="008B20CC" w:rsidRPr="002E3EEB" w:rsidRDefault="008B20CC" w:rsidP="008B20CC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wypełnia każdy z najemców indywidualnie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3B07F5" w14:textId="594F2046" w:rsidR="008B20CC" w:rsidRDefault="008572F6">
       <w:pPr>
@@ -103,51 +103,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="5591C90B" id="Rectangle 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:366.65pt;margin-top:.25pt;width:110.8pt;height:21.75pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcbGS3HAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUy27UdLXqUoS0&#10;wIqFD3AdJ7FwPGbsNi1fz8RpS7mIB4QfLI9nfHzmzMzy7tAZtlfoNdiSZ5OUM2UlVNo2Jf/8afPq&#10;hjMfhK2EAatKflSe361evlj2rlA5tGAqhYxArC96V/I2BFckiZet6oSfgFOWnDVgJwKZ2CQVip7Q&#10;O5PkaTpPesDKIUjlPd0+jE6+ivh1rWT4UNdeBWZKTtxC3DHu22FPVktRNChcq+WJhvgHFp3Qlj69&#10;QD2IINgO9W9QnZYIHuowkdAlUNdaqpgDZZOlv2Tz3AqnYi4kjncXmfz/g5Xv90/IdFXyGcljRUc1&#10;+kiqCdsYxWbZIFDvfEFxz+4JhxS9ewT5xTML65bC1D0i9K0SFdGK8clPDwbD01O27d9BRfBiFyBq&#10;daixGwBJBXaIJTleSqIOgUm6zKbpIpsTNUm+fDHP89lAKRHF+bVDH94o6NhwKDkS+Ygu9o8+jKHn&#10;kMgejK422phoYLNdG2R7Qe2xieuE7q/DjGV9yW9n9PffIdK4/gTR6UB9bnRX8ptLkCgG2V7bKnZh&#10;ENqMZ8rOWEryLN1Ygi1UR5IRYWxiGjo6tIDfOOupgUvuv+4EKs7MW0uluM2m06HjozGdLXIy8Nqz&#10;vfYIKwmq5IGz8bgO45TsHOqmpZ+ymLuFeypfraOyA7+R1YksNWmszWmghim4tmPUj7FffQcAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQmhrjdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOg0AURfcm&#10;/sPkmbizg4VqQR6N0dTEZUs37gbmFVDmDWGGFv16x1Vd3tybc0++mU0vTjS6zjLC/SICQVxb3XGD&#10;cCi3d2sQzivWqrdMCN/kYFNcX+Uq0/bMOzrtfSMChF2mEFrvh0xKV7dklFvYgTh0Rzsa5UMcG6lH&#10;dQ5w08tlFD1IozoOD60a6KWl+ms/GYSqWx7Uz658i0y6jf37XH5OH6+Itzfz8xMIT7O/jOFPP6hD&#10;EZwqO7F2okd4jOM4TBFWIEKdrpIURIWQJBHIIpf//YtfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFxsZLccAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFQmhrjdAAAABwEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="59ACFB3F" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRDefault="004E76F6" w:rsidP="005052E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -244,51 +244,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="2854F818" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.85pt;margin-top:2.05pt;width:174.9pt;height:30.45pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYUYhpHQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47dpE2MOEWRrsOA&#10;bivW7QMUWbaFyaJGKXG6ry8lp1m63Yb5IIgm+fj4SK2uD71he4Veg614PplypqyEWtu24t+/3b1b&#10;cOaDsLUwYFXFn5Tn1+u3b1aDK1UBHZhaISMQ68vBVbwLwZVZ5mWneuEn4JQlZwPYi0AmtlmNYiD0&#10;3mTFdHqZDYC1Q5DKe/p7Ozr5OuE3jZLhS9N4FZipOHEL6cR0buOZrVeibFG4TssjDfEPLHqhLRU9&#10;Qd2KINgO9V9QvZYIHpowkdBn0DRaqtQDdZNP/+jmsRNOpV5IHO9OMvn/Bys/7x+Q6brisyVnVvQ0&#10;o6+kmrCtUaxYRIEG50uKe3QPGFv07h7kD88sbDoKUzeIMHRK1EQrj/HZq4RoeEpl2+ET1AQvdgGS&#10;VocG+whIKrBDGsnTaSTqEJikn0VR5MUFTU6S72JxeZXPUwlRvmQ79OGDgp7FS8WRyCd0sb/3IbIR&#10;5UtILGbhThuTxm4sGyq+nBfzlODB6Do6U5PYbjcG2V7ExUnfse6rsF4HWl+j+4ovTkGijGq8t3Wq&#10;EoQ2452YGHuUJyoyKruF+onUQRh3k94SXTrAX5wNtJcV9z93AhVn5qMlhZf5bBYXORmz+VVBBp57&#10;tuceYSVBVTxwNl43YVz+nUPddlQpT71buKGpNDoJFic2sjqSpd1LOh7fSVzucztF/X7N62cAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBWCFL63AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETv&#10;SPyDtUjcWifQlirEqQKi10oUJODmxosdNV5HsduEv2c50duMZjTzys3kO3HGIbaBFOTzDARSE0xL&#10;VsH723a2BhGTJqO7QKjgByNsquurUhcmjPSK532ygkcoFlqBS6kvpIyNQ6/jPPRInH2HwevEdrDS&#10;DHrkcd/JuyxbSa9b4gene3x22Bz3J6/gpf/a1UsbZf2R3OcxPI1bt7NK3d5M9SOIhFP6L8MfPqND&#10;xUyHcCITRadglj9wU8EiB8Hx/WLN4qBgtcxAVqW85K9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJhRiGkdAgAAFQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFYIUvrcAAAABwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAB3E9D" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRDefault="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608DFC87" w14:textId="77777777" w:rsidR="004E76F6" w:rsidRDefault="004E76F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
@@ -369,51 +369,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7BE0EC2C" id="Rectangle 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.35pt;margin-top:11.45pt;width:259.85pt;height:52.05pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwRE2JHAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOrY0RpyjSdRjQ&#10;bcW6fYAiy7YwWdQoJU729aOUNE23t2F+EESTPCQPj5Y3+96wnUKvwVa8GOWcKSuh1rat+Pdv9++u&#10;OfNB2FoYsKriB+X5zertm+XgSjWGDkytkBGI9eXgKt6F4Mos87JTvfAjcMqSswHsRSAT26xGMRB6&#10;b7Jxns+zAbB2CFJ5T3/vjk6+SvhNo2T40jReBWYqTr2FdGI6N/HMVktRtihcp+WpDfEPXfRCWyp6&#10;hroTQbAt6r+gei0RPDRhJKHPoGm0VGkGmqbI/5jmqRNOpVmIHO/ONPn/Bys/7x6R6briU9qUFT3t&#10;6CuxJmxrFLtKBA3OlxT35B4xjujdA8gfnllYdxSmbhFh6JSoqa0iEpq9SoiGp1S2GT5BTfBiGyBx&#10;tW+wj4DEAtunlRzOK1H7wCT9nEzyPF/MOJPkm8+LfDJLJUT5nO3Qhw8KehYvFUdqPqGL3YMPsRtR&#10;PofEYhbutTFp7cayoeKL2XiWEjwYXUdnGhLbzdog24konPSd6r4K63Ug+RrdV/z6HCTKyMZ7W6cq&#10;QWhzvFMnxp7oiYxEkfpyA/WB2EE4apPeEl06wF+cDaTLivufW4GKM/PREsOLYjqNQk7GdHY1JgMv&#10;PZtLj7CSoCoeODte1+Eo/q1D3XZUqUizW7ilrTQ6EfbS1alZ0l7i8fROorgv7RT18ppXvwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhADN61oHdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxap5FKaYhTBUSvlShItDc3Xuyo8TqK3Sb8PcsJjqt5mn1TbibfiSsOsQ2kYDHPQCA1wbRk&#10;FXy8b2ePIGLSZHQXCBV8Y4RNdXtT6sKEkd7wuk9WcAnFQitwKfWFlLFx6HWchx6Js68weJ34HKw0&#10;gx653Hcyz7IH6XVL/MHpHl8cNuf9xSt47Y+7emmjrD+TO5zD87h1O6vU/d1UP4FIOKU/GH71WR0q&#10;djqFC5koOgWzFYMK8nwNguPlYs3TTszlqwxkVcr/A6ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADBETYkcAgAAFQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADN61oHdAAAACAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FF535A" w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">adres (ulica, nr </w:t>
       </w:r>
       <w:r w:rsidR="0080501A" w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>budynku, nr lokalu</w:t>
       </w:r>
       <w:r w:rsidR="00FF535A" w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -603,51 +603,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="41CB4D02" id="Rectangle 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.85pt;margin-top:.8pt;width:174.9pt;height:19.9pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwJmctGwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lDy7ao6TR1DCEN&#10;mBj8ANdxEgvbZ85u0/Lrd3a6rsAbIg+WL3f+/N13n5fXe2vYTmHQ4Go+m0w5U05Co11X8+/f7t5c&#10;chaicI0w4FTNDyrw69XrV8vBV6qEHkyjkBGIC9Xga97H6KuiCLJXVoQJeOUo2QJaESnErmhQDIRu&#10;TVFOp++KAbDxCFKFQH9vxyRfZfy2VTJ+adugIjM1J24xr5jXTVqL1VJUHQrfa3mkIf6BhRXa0aUn&#10;qFsRBdui/gvKaokQoI0TCbaAttVS5R6om9n0j24ee+FV7oXECf4kU/h/sPLz7gGZbmo+v+DMCUsz&#10;+kqqCdcZxd5mgQYfKqp79A+YWgz+HuSPwByseypTN4gw9Eo0RGuWBC1+O5CCQEfZZvgEDcGLbYSs&#10;1b5FmwBJBbbPIzmcRqL2kUn6WZblrCQaTFKuXJQXI6VCVM+nPYb4QYFlaVNzJPIZXezuQ0xsRPVc&#10;ki5zcKeNyWM3jg01v1qUi3wggNFNSuYmsdusDbKdSMbJX26N2j8vszqSfY22Nb88FYkqqfHeNfmW&#10;KLQZ98TEuKM8SZFk0lBtoDmQOgijN+kt0aYH/MXZQL6sefi5Fag4Mx8dKXw1m8+TkXMwX1yUFOB5&#10;ZnOeEU4SVM0jZ+N2HUfzbz3qrqebZrl3Bzc0lVZnwV5YHcmS97KOx3eSzH0e56qX17x6AgAA//8D&#10;AFBLAwQUAAYACAAAACEAWY0AC9sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8&#10;g7VI3FonEEoV4lQB0WslChJwc+PFjhqvo9htwtuznOA4P5r5qs3se3HGMXaBFOTLDARSG0xHVsHb&#10;63axBhGTJqP7QKjgGyNs6suLSpcmTPSC532ygkcollqBS2kopYytQ6/jMgxInH2F0evEcrTSjHri&#10;cd/LmyxbSa874genB3xy2B73J6/gefjcNXc2yuY9uY9jeJy2bmeVur6amwcQCef0V4ZffEaHmpkO&#10;4UQmil7BIr/nJvsrEBzfFuscxEFBkRcg60r+569/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALAmZy0bAgAAFQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFmNAAvbAAAABwEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="258DB7E5" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="00C26276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48D48D27" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="00C26276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -731,51 +731,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="114CAB1B" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:218.35pt;margin-top:10.75pt;width:11.9pt;height:11.05pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQ/qYsGwIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOpWuNOEWRrsOA&#10;bivW7QMUWbaFSaJGKXGyry+lpGm6vQ3zgyCa5CF5eLS43lnDtgqDBlfzcjTmTDkJjXZdzX98v3t3&#10;yVmIwjXCgFM136vAr5dv3ywGX6kJ9GAahYxAXKgGX/M+Rl8VRZC9siKMwCtHzhbQikgmdkWDYiB0&#10;a4rJeHxRDICNR5AqBPp7e3DyZcZvWyXj17YNKjJTc+ot5hPzuU5nsVyIqkPhey2PbYh/6MIK7ajo&#10;CepWRME2qP+CsloiBGjjSIItoG21VHkGmqYc/zHNYy+8yrMQOcGfaAr/D1Z+2T4g003NZxecOWFp&#10;R9+INeE6o1iZCRp8qCju0T9gGjH4e5A/A3Ow6ilM3SDC0CvRUFtlIrR4lZCMQKlsPXyGhuDFJkLm&#10;ateiTYDEAtvllexPK1G7yCT9LOdlOaXFSXKVs/F0Os8VRPWc7DHEjwosS5eaI/WewcX2PsTUjKie&#10;Q1ItB3famLx149hQ86v5ZJ4TAhjdJGeeEbv1yiDbiqSb/B3rvgqzOpJ6jbY1vzwFiSqR8cE1uUoU&#10;2hzu1IlxR3YSIUmjoVpDsydyEA7SpKdElx7wN2cDybLm4ddGoOLMfHJE8FU5myUdZ2M2fz8hA889&#10;63OPcJKgah45O1xX8aD9jUfd9VSpzLM7uKGltDoT9tLVsVmSXubx+EySts/tHPXymJdPAAAA//8D&#10;AFBLAwQUAAYACAAAACEAqR9Ln90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2Qkbizd2AoqTaeC2HUSAwm4ZY1JqjVO1WRreXsMl3Gz9X/6/blcT74TJxxiG0jBfJaBQGqCackq&#10;eHvd3NyDiEmT0V0gVPCNEdbV5UWpCxNGesHTLlnBJRQLrcCl1BdSxsah13EWeiTOvsLgdeJ1sNIM&#10;euRy38lFluXS65b4gtM9PjlsDrujV/Dcf27rlY2yfk/u4xAex43bWqWur6b6AUTCKZ1h+NVndajY&#10;aR+OZKLoFCxv8ztGFSzmKxAMLPOMh/1fArIq5f8Pqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAEP6mLBsCAAAUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAqR9Ln90AAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="002E3EEB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1. WYPEŁNIAJ WIELKIMI LITERAMI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AAB670" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="002E3EEB" w:rsidRDefault="00C26276" w:rsidP="00C26276">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3EEB">
         <w:rPr>
@@ -927,51 +927,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="05C5C1BD" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:338.2pt;margin-top:23.4pt;width:24.95pt;height:13.45pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu+BpmGQIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lK23VR02nqGEIa&#10;MDH4Aa7jNBa2z5zdpuPXc3ba0sEbIg+WL3f33XffnZc3B2vYXmHQ4GpejsacKSeh0W5b829f798s&#10;OAtRuEYYcKrmzyrwm9XrV8veV2oCHZhGISMQF6re17yL0VdFEWSnrAgj8MqRswW0IpKJ26JB0RO6&#10;NcVkPJ4XPWDjEaQKgf7eDU6+yvhtq2T83LZBRWZqTtxiPjGfm3QWq6Wotih8p+WRhvgHFlZoR0XP&#10;UHciCrZD/ReU1RIhQBtHEmwBbaulyj1QN+X4j26eOuFV7oXECf4sU/h/sPLT/hGZbmo+nXHmhKUZ&#10;fSHVhNsaxcoyCdT7UFHck3/E1GLwDyC/B+Zg3VGYukWEvlOiIVo5vniRkIxAqWzTf4SG4MUuQtbq&#10;0KJNgKQCO+SRPJ9Hog6RSfr5tpwv5sRMkqu8Gi/KWWJUiOqU7DHE9wosS5eaI3HP4GL/EOIQegpJ&#10;tRzca2Py1I1jfc2vZ5NZTghgdJOcuUfcbtYG2V6kvcnfse6LMKsjba/RtuaLc5CokhjvXJOrRKHN&#10;cCfSxhH3kyCDsBtonkkchGE16SnRpQP8yVlPa1nz8GMnUHFmPjgS+LqcTtMeZ2M6u5qQgZeezaVH&#10;OElQNY+cDdd1HHZ/51FvO6pU5t4d3NJQWp0FS/wGVkeytHpZ8uMzSbt9aeeo34959QsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAA5rImPeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sZRspKk2ngth1EgMJuGWNaao1TtVka3l7zAlutvzp9/eXm9n34oxj7AJpuF1kIJCaYDtqNby9&#10;bm/uQcRkyJo+EGr4xgib6vKiNIUNE73geZ9awSEUC6PBpTQUUsbGoTdxEQYkvn2F0ZvE69hKO5qJ&#10;w30vl1mmpDcd8QdnBnxy2Bz3J6/hefjc1XdtlPV7ch/H8Dht3a7V+vpqrh9AJJzTHwy/+qwOFTsd&#10;wolsFL0Glas1oxrWiiswkC/VCsSBh1UOsirl/wbVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAu+BpmGQIAABQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAOayJj3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="402ECA73" w14:textId="147463EA" w:rsidR="00B45DE0" w:rsidRPr="0017660D" w:rsidRDefault="008572F6" w:rsidP="0017660D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1020,51 +1020,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7BEB8BC4" id="Rectangle 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:427.8pt;margin-top:15.75pt;width:24.95pt;height:23.9pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmQjnHHgIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3bdLtR09WqyyKk&#10;BVYsfIDrOImF4zFjt+ny9YydbilwQ+RgeTLj5/fejNc3x96wg0KvwVY8n0w5U1ZCrW1b8a9f7t+s&#10;OPNB2FoYsKriz8rzm83rV+vBlWoGHZhaISMQ68vBVbwLwZVZ5mWneuEn4JSlZAPYi0AhtlmNYiD0&#10;3mSz6XSZDYC1Q5DKe/p7Nyb5JuE3jZLhU9N4FZipOHELacW07uKabdaibFG4TssTDfEPLHqhLV16&#10;hroTQbA96r+gei0RPDRhIqHPoGm0VEkDqcmnf6h56oRTSQuZ493ZJv//YOXHwyMyXVd8seDMip56&#10;9JlcE7Y1il0V0aDB+ZLqntwjRonePYD85pmFbUdl6hYRhk6JmmjlsT777UAMPB1lu+ED1AQv9gGS&#10;V8cG+whILrBjasnzuSXqGJikn/N8uVoWnElKzafzYp5alony5bBDH94p6FncVByJewIXhwcfIhlR&#10;vpTEuyzca2NS141lQ8Wvi1mRDngwuo7JpBHb3dYgO4g4N+lLykj9ZVmvA02v0X3FV+ciUUYz3to6&#10;3RKENuOemBh7cicaMhq7g/qZzEEYR5OeEm06wB+cDTSWFfff9wIVZ+a9JYOv88UiznEKFsXVjAK8&#10;zOwuM8JKgqp44GzcbsM4+3uHuu3opjxpt3BLTWl0Miw2bGR1Ikujl3w8PZM425dxqvr1mDc/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAVoBMLt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiwdU8ZWmk4FseskBhJwyxrTVGucqsnW8vaYE7vZ8qff319sJt+JMw6xDaRhPstAINXB&#10;ttRoeH/b3q1AxGTImi4QavjBCJvy+qowuQ0jveJ5nxrBIRRzo8Gl1OdSxtqhN3EWeiS+fYfBm8Tr&#10;0Eg7mJHDfSfvs2wpvWmJPzjT47PD+rg/eQ0v/deuUk2U1Udyn8fwNG7drtH69maqHkEknNI/DH/6&#10;rA4lOx3CiWwUnYaVUktGNSzmCgQD60zxcNDwsF6ALAt52aD8BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOZCOcceAgAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFaATC7eAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02E4A28A" wp14:editId="4ED5968D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2653030</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>200025</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2561590" cy="303530"/>
@@ -1100,51 +1100,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7C03A1CF" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:208.9pt;margin-top:15.75pt;width:201.7pt;height:23.9pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5xsYCHgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3bLNuo6WrVZRHS&#10;AisWPsB1nMTC8Zix27R8/Y6dbilwQ+RgeTLj5/fejFc3h96wvUKvwVY8n0w5U1ZCrW1b8W9f799c&#10;c+aDsLUwYFXFj8rzm/XrV6vBlWoGHZhaISMQ68vBVbwLwZVZ5mWneuEn4JSlZAPYi0AhtlmNYiD0&#10;3mSz6fQqGwBrhyCV9/T3bkzydcJvGiXD56bxKjBTceIW0opp3cY1W69E2aJwnZYnGuIfWPRCW7r0&#10;DHUngmA71H9B9VoieGjCREKfQdNoqZIGUpNP/1Dz1AmnkhYyx7uzTf7/wcpP+0dkuq74Ys6ZFT31&#10;6Au5JmxrFMsX0aDB+ZLqntwjRonePYD87pmFTUdl6hYRhk6JmmjlsT777UAMPB1l2+Ej1AQvdgGS&#10;V4cG+whILrBDasnx3BJ1CEzSz1lxlRdL6pyk3Hw6L+apZ5koX0479OG9gp7FTcWRyCd0sX/wIbIR&#10;5UtJvMzCvTYmtd1YNlR8WcyKdMCD0XVMJpHYbjcG2V7EwUlfkkbyL8t6HWh8je4rfn0uEmV0452t&#10;0y1BaDPuiYmxJ3uiI6OzW6iP5A7COJv0lmjTAf7kbKC5rLj/sROoODMfLDm8zBeLOMgpWBRvZxTg&#10;ZWZ7mRFWElTFA2fjdhPG4d851G1HN+VJu4Vb6kqjk2GxYyOrE1maveTj6Z3E4b6MU9Wv17x+BgAA&#10;//8DAFBLAwQUAAYACAAAACEAUnVUTd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KiTlNISsqkCotdKFCTg5iaLHTVeR7HbhL+vOZXjaEYzb4r1ZDtxosG3jhHSWQKCuHZN&#10;yxrh431ztwLhg+JGdY4J4Zc8rMvrq0LljRv5jU67oEUsYZ8rBBNCn0vpa0NW+ZnriaP34warQpSD&#10;ls2gxlhuO5klyYO0quW4YFRPL4bqw+5oEV7772210F5Wn8F8HdzzuDFbjXh7M1VPIAJN4RKGP/yI&#10;DmVk2rsjN150CPfpMqIHhHm6ABEDqyzNQOwRlo9zkGUh/z8ozwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA5xsYCHgIAABUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBSdVRN3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004E76F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wnoszę</w:t>
       </w:r>
       <w:r w:rsidR="00B45DE0" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o sprzedanie na odrębną własność lokalu mieszkalnego nr </w:t>
       </w:r>
       <w:r w:rsidR="0080501A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1255,51 +1255,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="2BD12EF0" id="Rectangle 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:253.2pt;margin-top:1.6pt;width:11.5pt;height:10.3pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZbYDUIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu3VR02nqKEIa&#10;MDH4AVfHSSwc25zdpuPX7+x0pQOeEH6wfL7z5+++u1teH3rN9hK9sqbixSTnTBpha2Xain/7unmz&#10;4MwHMDVoa2TFH6Xn16vXr5aDK+XUdlbXEhmBGF8OruJdCK7MMi862YOfWCcNORuLPQQysc1qhIHQ&#10;e51N8/wiGyzWDq2Q3tPt7ejkq4TfNFKEz03jZWC64sQtpB3Tvo17tlpC2SK4TokjDfgHFj0oQ5+e&#10;oG4hANuh+gOqVwKtt02YCNtntmmUkCkHyqbIf8vmoQMnUy4kjncnmfz/gxWf9vfIVF3x2ZQzAz3V&#10;6AupBqbVkhWXUaDB+ZLiHtw9xhS9u7Piu2fGrjsKkzeIdugk1ESriPHZiwfR8PSUbYePtiZ42AWb&#10;tDo02EdAUoEdUkkeTyWRh8AEXRazi3xOhRPkKt7miyKVLIPy+bFDH95L27N4qDgS9wQO+zsfIhko&#10;n0MSeatVvVFaJwPb7Voj2wN1xyatxJ9yPA/Thg0Vv5pP5wn5hc+fQ+Rp/Q2iV4HaXKu+4otTEJRR&#10;tXemTk0YQOnxTJS1OcoYlRsrsLX1I6mIduxhmjk6dBZ/cjZQ/1bc/9gBSs70B0OVuCpms9jwyZjN&#10;L6dk4Llne+4BIwiq4oGz8bgO45DsHKq2o5+KlLuxN1S9RiVlY2VHVkey1KNJ8OM8xSE4t1PUr6lf&#10;PQEAAP//AwBQSwMEFAAGAAgAAAAhADrSdindAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyog0OrNsSpEKhIHNv0wm0TL0kgXkex0wa+HnMqx9GMZt7k29n24kSj7xxruF8k&#10;IIhrZzpuNBzL3d0ahA/IBnvHpOGbPGyL66scM+POvKfTITQilrDPUEMbwpBJ6euWLPqFG4ij9+FG&#10;iyHKsZFmxHMst71USbKSFjuOCy0O9NxS/XWYrIaqU0f82Zevid3s0vA2l5/T+4vWtzfz0yOIQHO4&#10;hOEPP6JDEZkqN7HxotewTFYPMaohVSCiv1SbqCsNKl2DLHL5/0DxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJltgNQiAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhADrSdindAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="581B549D" wp14:editId="2E9B5B9A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1958340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>20320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
@@ -1328,51 +1328,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="69FF84FF" id="Rectangle 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:154.2pt;margin-top:1.6pt;width:11.5pt;height:10.3pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2N+PlIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSzdqulp1KUJa&#10;YMXCB0wdJ7FwbDN2my5fz9jpli5wQvhgeTzj5zdvZlbXx16zg0SvrKl4Mck5k0bYWpm24l+/bF8t&#10;OfMBTA3aGlnxR+n59frli9XgSjm1ndW1REYgxpeDq3gXgiuzzItO9uAn1klDzsZiD4FMbLMaYSD0&#10;XmfTPF9kg8XaoRXSe7q9HZ18nfCbRorwqWm8DExXnLiFtGPad3HP1isoWwTXKXGiAf/Aogdl6NMz&#10;1C0EYHtUf0D1SqD1tgkTYfvMNo0SMuVA2RT5b9k8dOBkyoXE8e4sk/9/sOLj4R6Zqis+Kzgz0FON&#10;PpNqYFotWbGIAg3OlxT34O4xpujdnRXfPDN201GYvEG0QyehJlpFjM+ePYiGp6dsN3ywNcHDPtik&#10;1bHBPgKSCuyYSvJ4Lok8Bibospgt8jkVTpCreJ0vi1SyDMqnxw59eCdtz+Kh4kjcEzgc7nyIZKB8&#10;CknkrVb1VmmdDGx3G43sANQd27QSf8rxMkwbNlT8aj6dJ+RnPn8Jkaf1N4heBWpzrfqKL89BUEbV&#10;3po6NWEApcczUdbmJGNUbqzAztaPpCLasYdp5ujQWfzB2UD9W3H/fQ8oOdPvDVXiqpjNYsMnYzZ/&#10;MyUDLz27Sw8YQVAVD5yNx00Yh2TvULUd/VSk3I29oeo1KikbKzuyOpGlHk2Cn+YpDsGlnaJ+Tf36&#10;JwAAAP//AwBQSwMEFAAGAAgAAAAhAPCimGPdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo3QShEOJUCFQkjm164ebE2yQlXkex0wa+nuUEtx3NaPZNsVncIM44hd6ThvVK&#10;gUBqvO2p1XCotncZiBANWTN4Qg1fGGBTXl8VJrf+Qjs872MruIRCbjR0MY65lKHp0Jmw8iMSe0c/&#10;ORNZTq20k7lwuRtkotSDdKYn/tCZEV86bD73s9NQ98nBfO+qN+Uet2l8X6rT/PGq9e3N8vwEIuIS&#10;/8Lwi8/oUDJT7WeyQQwaUpXdc5SPBAT7abpmXWtI0gxkWcj/A8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPY34+UiAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPCimGPdAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
@@ -1493,51 +1493,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7DA49B18" id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:281.65pt;margin-top:.7pt;width:11.5pt;height:10.3pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzMFoGIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElplzZqulp1KUJa&#10;YMXCB7iOk1g4HjN2my5fz9jpli5wQvhgeTzj5zdvZlbXx96wg0KvwVa8mOScKSuh1rat+Ncv21cL&#10;znwQthYGrKr4o/L8ev3yxWpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N9k0z6+yAbB2CFJ5T7e3o5OvE37TKBk+NY1XgZmKE7eQdkz7Lu7ZeiXKFoXrtDzREP/Aohfa0qdn&#10;qFsRBNuj/gOq1xLBQxMmEvoMmkZLlXKgbIr8t2weOuFUyoXE8e4sk/9/sPLj4R6Zris+I3ms6KlG&#10;n0k1YVujWLGMAg3OlxT34O4xpujdHchvnlnYdBSmbhBh6JSoiVYR47NnD6Lh6SnbDR+gJnixD5C0&#10;OjbYR0BSgR1TSR7PJVHHwCRdFrOrfE7MJLmK1/miSCXLRPn02KEP7xT0LB4qjsQ9gYvDnQ+RjCif&#10;QhJ5MLreamOSge1uY5AdBHXHNq3En3K8DDOWDRVfzqfzhPzM5y8h8rT+BtHrQG1udF/xxTlIlFG1&#10;t7ZOTRiENuOZKBt7kjEqN1ZgB/UjqYgw9jDNHB06wB+cDdS/Ffff9wIVZ+a9pUosi1msaEjGbP5m&#10;SgZeenaXHmElQVU8cDYeN2Eckr1D3Xb0U5Fyt3BD1Wt0UjZWdmR1Iks9mgQ/zVMcgks7Rf2a+vVP&#10;AAAA//8DAFBLAwQUAAYACAAAACEAzeNVFtwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhNQqMS4lQIVCSObXrhtomXJBDbUey0ga9nOcFx9Eazb4vtYgdxoin03mm4XSkQ&#10;5BpvetdqOFa7mw2IENEZHLwjDV8UYFteXhSYG392ezodYit4xIUcNXQxjrmUoenIYlj5kRyzdz9Z&#10;jBynVpoJzzxuB5kolUmLveMLHY701FHzeZithrpPjvi9r16Uvd+l8XWpPua3Z62vr5bHBxCRlvhX&#10;hl99VoeSnWo/OxPEoGGdpSlXGdyBYL7eZJxrDUmiQJaF/P9A+QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCzMFoGIQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDN41UW3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67880FBB" wp14:editId="0E9A63B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1958340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
@@ -1566,51 +1566,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="3A0690EF" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:154.2pt;margin-top:.7pt;width:11.5pt;height:10.3pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJGSF+IgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6drRR02nqKEIa&#10;MDH4AVfHaSwc25zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrN9hK9sqbixSjnTBpha2W2Ff/2df1m&#10;xpkPYGrQ1siKH6XnN8vXrxa9K+XYtlbXEhmBGF/2ruJtCK7MMi9a2YEfWScNORuLHQQycZvVCD2h&#10;dzob5/l11lusHVohvafbu8HJlwm/aaQIn5vGy8B0xYlbSDumfRP3bLmAcovgWiVONOAfWHSgDH16&#10;hrqDAGyH6g+oTgm03jZhJGyX2aZRQqYcKJsi/y2bxxacTLmQON6dZfL/D1Z82j8gU3XFr+acGeio&#10;Rl9INTBbLVkxiwL1zpcU9+geMKbo3b0V3z0zdtVSmLxFtH0roSZaRYzPXjyIhqenbNN/tDXBwy7Y&#10;pNWhwS4CkgrskEpyPJdEHgITdFlMrvMpFU6Qq7jKZ0UqWQbl82OHPryXtmPxUHEk7gkc9vc+RDJQ&#10;Pock8lareq20TgZuNyuNbA/UHeu0En/K8TJMG9ZXfD4dTxPyC5+/hMjT+htEpwK1uVZdxWfnICij&#10;au9MnZowgNLDmShrc5IxKjdUYGPrI6mIduhhmjk6tBZ/ctZT/1bc/9gBSs70B0OVmBeTSWz4ZEym&#10;b8dk4KVnc+kBIwiq4oGz4bgKw5DsHKptSz8VKXdjb6l6jUrKxsoOrE5kqUeT4Kd5ikNwaaeoX1O/&#10;fAIAAP//AwBQSwMEFAAGAAgAAAAhALBbDxzcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wzAMhe9I/IfISNxYQovQKE0nBBoSx627cHNb0xYap2rSrfDr8U5wsq339Py9fLO4QR1pCr1nC7cr&#10;A4q49k3PrYVDub1ZgwoRucHBM1n4pgCb4vIix6zxJ97RcR9bJSEcMrTQxThmWoe6I4dh5Udi0T78&#10;5DDKObW6mfAk4W7QiTH32mHP8qHDkZ47qr/2s7NQ9ckBf3blq3EP2zS+LeXn/P5i7fXV8vQIKtIS&#10;/8xwxhd0KISp8jM3QQ0WUrO+E6sIMkRP0/NSWUgSA7rI9f8CxS8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAyRkhfiICAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAsFsPHNwAAAAIAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. mieszkanie jest </w:t>
       </w:r>
       <w:r w:rsidR="007E13FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>połączone     ,</w:t>
       </w:r>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
         <w:rPr>
@@ -1717,51 +1717,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="5E3F1779" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:327.9pt;margin-top:20.15pt;width:167.7pt;height:24.55pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACmwSEHAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mylrVR02nqGEIa&#10;MDH4Aa7jJBaOz5zdpuXXc3a60sEbIg+WL3f33XffnVc3h96wvUKvwVY8n0w5U1ZCrW1b8W9f798s&#10;OPNB2FoYsKriR+X5zfr1q9XgSlVAB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N1kxnb7NBsDaIUjlPf29G518nfCbRsnwuWm8CsxUnLiFdGI6t/HM1itRtihcp+WJhvgHFr3Qloqe&#10;oe5EEGyH+i+oXksED02YSOgzaBotVeqBusmnf3Tz1AmnUi8kjndnmfz/g5Wf9o/IdF3xK5qUFT3N&#10;6AupJmxrFCuKKNDgfElxT+4RY4vePYD87pmFTUdh6hYRhk6JmmjlMT57kRANT6lsO3yEmuDFLkDS&#10;6tBgHwFJBXZIIzmeR6IOgUn6WeTF8npJk5Pku8rz68U8lRDlc7ZDH94r6Fm8VByJfEIX+wcfIhtR&#10;PofEYhbutTFp7MayoeLLeTFPCR6MrqMzNYntdmOQ7UVcnPSd6r4I63Wg9TW6r/jiHCTKqMY7W6cq&#10;QWgz3omJsSd5oiKjsluoj6QOwrib9Jbo0gH+5Gygvay4/7ETqDgzHywpvMxns7jIyZjNrwsy8NKz&#10;vfQIKwmq4oGz8boJ4/LvHOq2o0p56t3CLU2l0UmwOLGR1Yks7V7S8fRO4nJf2inq92te/wIAAP//&#10;AwBQSwMEFAAGAAgAAAAhACAJW0nfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo09JUTcimCoheK1GQaG9usthR43UUu034e8wJjqMZzbwpNpPtxJUG3zpGmM8SEMS1a1rW&#10;CB/v24c1CB8UN6pzTAjf5GFT3t4UKm/cyG903QctYgn7XCGYEPpcSl8bssrPXE8cvS83WBWiHLRs&#10;BjXGctvJRZKspFUtxwWjenoxVJ/3F4vw2h93Vaq9rD6DOZzd87g1O414fzdVTyACTeEvDL/4ER3K&#10;yHRyF2686BBWaRrRA8IyeQQRA1k2X4A4IayzJciykP8flD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAApsEhBwCAAAVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAIAlbSd8AAAAJAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79ECF19D" wp14:editId="7BD77041">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2209800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
@@ -1790,51 +1790,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="33A50AC4" id="Rectangle 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:174pt;margin-top:.95pt;width:11.5pt;height:10.3pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJIc7LIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6duuiptPUUYQ0&#10;YGLwA1zHaSxsnzm7Tcuv5+K0pQOeEH6wfL7z5+++u5vf7a1hO4VBg6t4Mco5U05Crd2m4l+/rN7M&#10;OAtRuFoYcKriBxX43eL1q3nnSzWGFkytkBGIC2XnK97G6MssC7JVVoQReOXI2QBaEcnETVaj6Ajd&#10;mmyc59dZB1h7BKlCoNuHwckXCb9plIyfmiaoyEzFiVtMO6Z93e/ZYi7KDQrfanmkIf6BhRXa0adn&#10;qAcRBdui/gPKaokQoIkjCTaDptFSpRwomyL/LZvnVniVciFxgj/LFP4frPy4e0Km64pf3XDmhKUa&#10;fSbVhNsYxcZFL1DnQ0lxz/4J+xSDfwT5LTAHy5bC1D0idK0SNdFK8dmLB70R6Clbdx+gJnixjZC0&#10;2jdoe0BSge1TSQ7nkqh9ZJIui8l1PqXCSXIVV/msSCXLRHl67DHEdwos6w8VR+KewMXuMUQiT6Gn&#10;kEQejK5X2phk4Ga9NMh2grpjlVafLz0Jl2HGsa7it9PxNCG/8IVLiDytv0FYHanNjbYVn52DRNmr&#10;9tbVqQmj0GY40//GEY2TckMF1lAfSEWEoYdp5ujQAv7grKP+rXj4vhWoODPvHVXitphM+oZPxmR6&#10;MyYDLz3rS49wkqAqHjkbjss4DMnWo9609FORcndwT9VrdFK25zewOpKlHk3qHeepH4JLO0X9mvrF&#10;TwAAAP//AwBQSwMEFAAGAAgAAAAhAOyU3+3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01P&#10;g0AQhu8m/ofNmHizS8GPFlkao6mJx5ZevA0wAsrOEnZp0V/veKrHN8/knefNNrPt1ZFG3zk2sFxE&#10;oIgrV3fcGDgU25sVKB+Qa+wdk4Fv8rDJLy8yTGt34h0d96FRUsI+RQNtCEOqta9asugXbiAW9uFG&#10;i0Hi2Oh6xJOU217HUXSvLXYsH1oc6Lml6ms/WQNlFx/wZ1e8Rna9TcLbXHxO7y/GXF/NT4+gAs3h&#10;fAx/+qIOuTiVbuLaq95AcruSLUHAGpTw5GEpuTQQx3eg80z/H5D/AgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAkhzssiAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOyU3+3dAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11FE09C0" wp14:editId="0B293947">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1100455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
@@ -1863,51 +1863,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="64E354EE" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:86.65pt;margin-top:.95pt;width:11.5pt;height:10.3pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAEXzFIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6tnRR02nqKEIa&#10;MDH4AVfHSSwc25zdpuXXc3a7rgOeEH6wfL7z5+++u1vc7HvNdhK9sqbixSjnTBpha2Xain/7un4z&#10;58wHMDVoa2TFD9Lzm+XrV4vBlXJsO6triYxAjC8HV/EuBFdmmRed7MGPrJOGnI3FHgKZ2GY1wkDo&#10;vc7GeT7LBou1Qyuk93R7d3TyZcJvGinC56bxMjBdceIW0o5p38Q9Wy6gbBFcp8SJBvwDix6UoU/P&#10;UHcQgG1R/QHVK4HW2yaMhO0z2zRKyJQDZVPkv2Xz2IGTKRcSx7uzTP7/wYpPuwdkqq741YwzAz3V&#10;6AupBqbVko2TQIPzJcU9ugeMKXp3b8V3z4xddRQmbxHt0EmoiVYRBc1ePIiGp6dsM3y0NcHDNtik&#10;1b7BPgKSCmyfSnI4l0TuAxN0WUxm+ZQKJ8hVXOXzIjHKoHx67NCH99L2LB4qjsQ9gcPu3odIBsqn&#10;kETealWvldbJwHaz0sh2QN2xTivxpxwvw7RhQ8Wvp+NpQn7h85cQeVp/g+hVoDbXqq/4/BwEZVTt&#10;nalTEwZQ+ngmytqcZIzKxWb25cbWB1IR7bGHaebo0Fn8ydlA/Vtx/2MLKDnTHwxV4rqYTGLDJ2My&#10;fUulZHjp2Vx6wAiCqnjg7HhcheOQbB2qtqOfipS7sbdUvUYlZZ9ZnchSjybBT/MUh+DSTlHPU7/8&#10;BQAA//8DAFBLAwQUAAYACAAAACEAHkYa4NsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBCF7yb+h82YeLOLEKsgS2M0NfHY0ou3AUZA2VnCLi36652e9DZf3sub9/LNYgd1pMn3jg3criJQ&#10;xLVrem4NHMrtzQMoH5AbHByTgW/ysCkuL3LMGnfiHR33oVUSwj5DA10IY6a1rzuy6FduJBbtw00W&#10;g+DU6mbCk4TbQcdRtNYWe5YPHY703FH9tZ+tgaqPD/izK18jm26T8LaUn/P7izHXV8vTI6hAS/gz&#10;w7m+VIdCOlVu5sarQfg+ScQqRwrqrKdr4cpAHN+BLnL9f0DxCwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAARfMUhAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB5GGuDbAAAACAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. lokal </w:t>
       </w:r>
       <w:r w:rsidR="007E13FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>powstał     ,</w:t>
       </w:r>
       <w:r w:rsidR="0017660D" w:rsidRPr="0017660D">
         <w:rPr>
@@ -2015,51 +2015,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="61941525" id="Rectangle 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:259.5pt;margin-top:1pt;width:11.5pt;height:10.3pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdwmnpIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRts3SjpqtVlyKk&#10;BVYsfIDrOImFb4zdpuXrd+x0Sxd4QvjB8njGx2fOzCxvDlqRvQAvralpMckpEYbbRpqupt++bt4s&#10;KPGBmYYpa0RNj8LTm9XrV8vBVWJqe6saAQRBjK8GV9M+BFdlmee90MxPrBMGna0FzQKa0GUNsAHR&#10;tcqmeX6VDRYaB5YL7/H2bnTSVcJvW8HD57b1IhBVU+QW0g5p38Y9Wy1Z1QFzveQnGuwfWGgmDX56&#10;hrpjgZEdyD+gtORgvW3DhFud2baVXKQcMJsi/y2bx545kXJBcbw7y+T/Hyz/tH8AIpuazkpKDNNY&#10;oy+oGjOdEqScRYEG5yuMe3QPEFP07t7y754Yu+4xTNwC2KEXrEFaRYzPXjyIhsenZDt8tA3Cs12w&#10;SatDCzoCogrkkEpyPJdEHALheFnMr/ISC8fRVczyRZFKlrHq+bEDH94Lq0k81BSQewJn+3sfIhlW&#10;PYck8lbJZiOVSgZ027UCsmfYHZu0En/M8TJMGTLU9Lqclgn5hc9fQuRp/Q1Cy4BtrqSu6eIcxKqo&#10;2jvTpCYMTKrxjJSVOckYlRsrsLXNEVUEO/Ywzhweegs/KRmwf2vqf+wYCErUB4OVuC7m89jwyZiX&#10;b6dowKVne+lhhiNUTQMl43EdxiHZOZBdjz8VKXdjb7F6rUzKxsqOrE5ksUeT4Kd5ikNwaaeoX1O/&#10;egIAAP//AwBQSwMEFAAGAAgAAAAhABOKHW7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;g0AQhe8m/ofNmHizS9E2lrI0RlMTjy29eBtgBCo7S9ilRX+901M9zby8yZvvpZvJdupEg28dG5jP&#10;IlDEpatarg0c8u3DMygfkCvsHJOBH/KwyW5vUkwqd+YdnfahVhLCPkEDTQh9orUvG7LoZ64nFu/L&#10;DRaDyKHW1YBnCbedjqNoqS22LB8a7Om1ofJ7P1oDRRsf8HeXv0d2tX0MH1N+HD/fjLm/m17WoAJN&#10;4XoMF3xBh0yYCjdy5VVnYDFfSZdgIJYh/uLpshSi4yXoLNX/C2R/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAF3CaekiAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhABOKHW7dAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="074770F3" wp14:editId="57DD3F26">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1529715</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
@@ -2088,51 +2088,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="2162A076" id="Rectangle 52" o:spid="_x0000_s1026" style="position:absolute;margin-left:120.45pt;margin-top:1pt;width:11.5pt;height:10.3pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU8tvnIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6dnRR02nqKEIa&#10;MDH4Aa7jJBaOz5zdpuPX7+x0pQOeEH6wfL7z5+++u1teH3rD9gq9BlvxYpJzpqyEWtu24t++bt4s&#10;OPNB2FoYsKrij8rz69XrV8vBlWoKHZhaISMQ68vBVbwLwZVZ5mWneuEn4JQlZwPYi0AmtlmNYiD0&#10;3mTTPL/MBsDaIUjlPd3ejk6+SvhNo2T43DReBWYqTtxC2jHt27hnq6UoWxSu0/JIQ/wDi15oS5+e&#10;oG5FEGyH+g+oXksED02YSOgzaBotVcqBsiny37J56IRTKRcSx7uTTP7/wcpP+3tkuq74xYwzK3qq&#10;0RdSTdjWKDafRoEG50uKe3D3GFP07g7kd88srDsKUzeIMHRK1ESriPHZiwfR8PSUbYePUBO82AVI&#10;Wh0a7CMgqcAOqSSPp5KoQ2CSLovZZT6nwklyFRf5okgly0T5/NihD+8V9CweKo7EPYGL/Z0PkYwo&#10;n0MSeTC63mhjkoHtdm2Q7QV1xyatxJ9yPA8zlg0Vv5pP5wn5hc+fQ+Rp/Q2i14Ha3Oi+4otTkCij&#10;au9snZowCG3GM1E29ihjVG6swBbqR1IRYexhmjk6dIA/ORuofyvuf+wEKs7MB0uVuCpms9jwyZjN&#10;307JwHPP9twjrCSoigfOxuM6jEOyc6jbjn4qUu4Wbqh6jU7KxsqOrI5kqUeT4Md5ikNwbqeoX1O/&#10;egIAAP//AwBQSwMEFAAGAAgAAAAhAGFQ3ObaAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tO&#10;wzAQvCPxD9YicaM2LopoiFMhUJE4tumFmxMvSSBeR7HTBr6e5QS3Gc1oHsV28YM44RT7QAZuVwoE&#10;UhNcT62BY7W7uQcRkyVnh0Bo4AsjbMvLi8LmLpxpj6dDagWHUMytgS6lMZcyNh16G1dhRGLtPUze&#10;JqZTK91kzxzuB6mVyqS3PXFDZ0d86rD5PMzeQN3ro/3eVy/Kb3br9LpUH/PbszHXV8vjA4iES/oz&#10;w+98ng4lb6rDTC6KwYC+Uxu2MuBLrOtszbxmoDOQZSH/Hyh/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFTy2+ciAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGFQ3ObaAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC4D64B" wp14:editId="6C23BA22">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>487045</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>290195</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1868805" cy="222885"/>
@@ -2168,51 +2168,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="2BCF7625" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.35pt;margin-top:22.85pt;width:147.15pt;height:17.55pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJweXDHQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2nSdmRR02nqGEIa&#10;MDH4Aa7jNBaOz5zdpuXXc3a60sEbIg+WL3f33XffnZc3h96wvUKvwdY8n0w5U1ZCo+225t++3r8p&#10;OfNB2EYYsKrmR+X5zer1q+XgKlVAB6ZRyAjE+mpwNe9CcFWWedmpXvgJOGXJ2QL2IpCJ26xBMRB6&#10;b7JiOr3KBsDGIUjlPf29G518lfDbVsnwuW29CszUnLiFdGI6N/HMVktRbVG4TssTDfEPLHqhLRU9&#10;Q92JINgO9V9QvZYIHtowkdBn0LZaqtQDdZNP/+jmqRNOpV5IHO/OMvn/Bys/7R+R6abmsxlnVvQ0&#10;oy+kmrBbo1gxiwINzlcU9+QeMbbo3QPI755ZWHcUpm4RYeiUaIhWHuOzFwnR8JTKNsNHaAhe7AIk&#10;rQ4t9hGQVGCHNJLjeSTqEJikn3l5VZbTBWeSfEVRlOUilRDVc7ZDH94r6Fm81ByJfEIX+wcfIhtR&#10;PYfEYhbutTFp7MayoebXi2KREjwY3URnahK3m7VBthdxcdJ3qvsirNeB1tfovublOUhUUY13tklV&#10;gtBmvBMTY0/yREVGZTfQHEkdhHE36S3RpQP8ydlAe1lz/2MnUHFmPlhS+Dqfz+MiJ2O+eFuQgZee&#10;zaVHWElQNQ+cjdd1GJd/51BvO6qUp94t3NJUWp0EixMbWZ3I0u4lHU/vJC73pZ2ifr/m1S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDcQWyq3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqFOgTRTiVAHRayUKEnBz48WOGq+j2G3C37Oc4LQazWj2TbWZfS/OOMYukILlIgOB1AbT&#10;kVXw9rq9KUDEpMnoPhAq+MYIm/ryotKlCRO94HmfrOASiqVW4FIaSilj69DruAgDEntfYfQ6sRyt&#10;NKOeuNz38jbL1tLrjviD0wM+OWyP+5NX8Dx87pqVjbJ5T+7jGB6nrdtZpa6v5uYBRMI5/YXhF5/R&#10;oWamQziRiaJXkK9zTiq4X/Fl/y5f8raDgiIrQNaV/D+g/gEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAJweXDHQIAABUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDcQWyq3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B14DCB" w:rsidRPr="00B14DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie p</w:t>
       </w:r>
       <w:r w:rsidR="003C1C9B" w:rsidRPr="00B14DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>osiadam</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
@@ -2514,51 +2514,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7E1EB774" id="Rectangle 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:286.75pt;margin-top:7.5pt;width:208.85pt;height:32.7pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsEKiBIgIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2myZqxR02nqKEIa&#10;MDH4Aa7jJBaOz5zdpuPXc3a7rgOeEH6wfL7z5+++u1tc7wfDdgq9BlvzfDLlTFkJjbZdzb99Xb+5&#10;4swHYRthwKqaPyrPr5evXy1GV6kCejCNQkYg1lejq3kfgquyzMteDcJPwClLzhZwEIFM7LIGxUjo&#10;g8mK6fQyGwEbhyCV93R7e3DyZcJvWyXD57b1KjBTc+IW0o5p38Q9Wy5E1aFwvZZHGuIfWAxCW/r0&#10;BHUrgmBb1H9ADVoieGjDRMKQQdtqqVIOlE0+/S2bh144lXIhcbw7yeT/H6z8tLtHppuaXxScWTFQ&#10;jb6QasJ2RrEyCTQ6X1Hcg7vHmKJ3dyC/e2Zh1VOYukGEsVeiIVp5FDR78SAanp6yzfgRGoIX2wBJ&#10;q32LQwQkFdg+leTxVBK1D0zSZXFZFhfzkjNJvlleFvNEKRPV02uHPrxXMLB4qDkS+YQudnc+RDai&#10;egpJ7MHoZq2NSQZ2m5VBthPUHuu0UgKU5HmYsWys+bwsyoT8wufPIaZp/Q1i0IH63Oih5lenIFFF&#10;2d7ZJnVhENoczkTZ2KOOUbrYzb7aQPNIMiIcmpiGjg494E/ORmrgmvsfW4GKM/PBUinm+WwWOz4Z&#10;s/JtQQaeezbnHmElQdU8cHY4rsJhSrYOddfTT3nK3cINla/VSdlnVkey1KRJ8ONAxSk4t1PU89gv&#10;fwEAAP//AwBQSwMEFAAGAAgAAAAhANIH+aLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;g0AQhe8m/ofNmHizS6loQZbGaNrEY0sv3gZ2BJTdJezSor/e6UmPk/flzffyzWx6caLRd84qWC4i&#10;EGRrpzvbKDiW27s1CB/QauydJQXf5GFTXF/lmGl3tns6HUIjuMT6DBW0IQyZlL5uyaBfuIEsZx9u&#10;NBj4HBupRzxzuellHEUP0mBn+UOLA720VH8dJqOg6uIj/uzLXWTS7Sq8zeXn9P6q1O3N/PwEItAc&#10;/mC46LM6FOxUuclqL3oFyeMqYZSDhDcxkKbLGESlYB3dgyxy+X9B8QsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBsEKiBIgIAAD4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDSB/mi3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="717616B5" w14:textId="77777777" w:rsidR="00B45DE0" w:rsidRDefault="00B45DE0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A520813" w14:textId="77777777" w:rsidR="00662887" w:rsidRPr="0017660D" w:rsidRDefault="00662887">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -2679,51 +2679,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:shapetype w14:anchorId="6FFCA90A" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 26" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.85pt;margin-top:1.6pt;width:482.25pt;height:.35pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoojPb0AEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZrSFIiarlCX5bJA&#10;pV1+wNR2EgvHY43dJv332O4HLNwQOVgez8x7M28m67tpMOyoyGu0DS9nc86UFSi17Rr+/fnhzXvO&#10;fAArwaBVDT8pz+82r1+tR1erBfZopCIWQayvR9fwPgRXF4UXvRrAz9ApG50t0gAhmtQVkmCM6IMp&#10;FvP5qhiRpCMUyvv4en928k3Gb1slwre29Sow0/BYW8gn5XOfzmKzhrojcL0WlzLgH6oYQNtIeoO6&#10;hwDsQPovqEELQo9tmAkcCmxbLVTuIXZTzv/o5qkHp3IvURzvbjL5/wcrvh53xLRs+NuSMwtDnNHH&#10;Q8BMzRarJNDofB3jtnZHqUUx2Sf3iOKHZxa3PdhO5ejnk4vJZcooXqQkw7tIsx+/oIwxEAmyWlNL&#10;Q4KMOrApD+V0G4qaAhPxcVUultW7ijMRfcvlssoEUF9zHfnwWeHA0qXhPhDorg9btDZOH6nMTHB8&#10;9CFVBvU1IRFbfNDG5CUwlo0N/1Atqpzg0WiZnCnMU7ffGmJHSGuUv0sVL8IID1ZmsF6B/HS5B9Dm&#10;fI/kxl7USYKcpd2jPO3oqlqcc67yspNpkX63c/avP2fzEwAA//8DAFBLAwQUAAYACAAAACEAhUuy&#10;NNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBSE7038D5tn0kujCzS1BVmMMemhx6pJ&#10;ryv7Cij7lrCLUH99X0/1OJnJzDf5ZrKtuGLvG0cK4mUEAql0pqFKwfHwvngD4YMmo1tHqOAHPWyK&#10;2UOuM+NG+sTrPlSCS8hnWkEdQpdJ6csarfZL1yGx9+16qwPLvpKm1yOX21YmUbSSVjfEC7XucFdj&#10;edkPVgH64SWOtqmtjh+38ekruZ3H7qDU43zarkEEnMJ/GP7wGR0KZjq5gYwXrYJF/MpJBc8JCLbT&#10;VcJPTqxTkEUu7/GLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoojPb0AEAAIEDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFS7I03AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00316FAF" w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="0080501A" w:rsidRPr="0085619F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2971,51 +2971,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7C8D43BB" id="Rectangle 66" o:spid="_x0000_s1026" style="position:absolute;margin-left:392pt;margin-top:5.05pt;width:107.5pt;height:16.95pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+O/xAGwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mytmxR02nqGEIa&#10;MDH4Aa7jNBa2z5zdpuPXc3a60sEbIg+WL3f33XffnZfXB2vYXmHQ4BpeTqacKSeh1W7b8G9f795c&#10;chaicK0w4FTDn1Tg16vXr5aDr1UFPZhWISMQF+rBN7yP0ddFEWSvrAgT8MqRswO0IpKJ26JFMRC6&#10;NUU1nS6KAbD1CFKFQH9vRydfZfyuUzJ+7rqgIjMNJ24xn5jPTTqL1VLUWxS+1/JIQ/wDCyu0o6In&#10;qFsRBduh/gvKaokQoIsTCbaArtNS5R6om3L6RzePvfAq90LiBH+SKfw/WPlp/4BMtw2/IHmcsDSj&#10;L6SacFuj2GKRBBp8qCnu0T9gajH4e5DfA3Ow7ilM3SDC0CvREq0yxRcvEpIRKJVtho/QErzYRcha&#10;HTq0CZBUYIc8kqfTSNQhMkk/y4vFvJoTNUm+qpxXi3kuIernbI8hvldgWbo0HIl8Rhf7+xATG1E/&#10;h6RiDu60MXnsxrGh4VeEnxMCGN0mZ24St5u1QbYXaXHyd6z7IszqSOtrtG345SlI1EmNd67NVaLQ&#10;ZrwTE+OO8iRFRmU30D6ROgjjbtJboksP+JOzgfay4eHHTqDizHxwpPBVOZulRc7GbP62IgPPPZtz&#10;j3CSoBoeORuv6zgu/86j3vZUqcy9O7ihqXQ6C5YmNrI6kqXdyzoe30la7nM7R/1+zatfAAAA//8D&#10;AFBLAwQUAAYACAAAACEA9ruZhd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KhTVKAJcaqA6LUSBYn25saLHTVeR7HbhL9nOdHjzhvNzpSryXfijENsAymYzzIQSE0wLVkF&#10;nx/ruyWImDQZ3QVCBT8YYVVdX5W6MGGkdzxvkxUcQrHQClxKfSFlbBx6HWehR2L2HQavE5+DlWbQ&#10;I4f7Tt5n2aP0uiX+4HSPrw6b4/bkFbz1+039YKOsv5LbHcPLuHYbq9TtzVQ/g0g4pX8z/NXn6lBx&#10;p0M4kYmiU/C0XPCWxCCbg2BDnucsHBQsGMiqlJcLql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAPjv8QBsCAAAVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA9ruZhd0AAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00110F4A" w:rsidRPr="005A7624">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wypełnia każdy z najemców</w:t>
       </w:r>
       <w:r w:rsidR="00ED5351" w:rsidRPr="005A7624">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> indywidualnie</w:t>
       </w:r>
     </w:p>
@@ -3099,51 +3099,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="0D40E698" id="Rectangle 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.35pt;margin-top:12.35pt;width:228.15pt;height:27.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARxqBZHAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mzlrVR02nqGEIa&#10;MDH4Aa7jNBa2z5zdpuPXc3ba0sEbIg/WXe7u83ffnZc3B2vYXmHQ4Go+GY05U05Co9225t++3r+Z&#10;cxaicI0w4FTNn1XgN6vXr5a9r1QJHZhGISMQF6re17yL0VdFEWSnrAgj8MpRsAW0IpKL26JB0RO6&#10;NUU5Hr8tesDGI0gVAv29G4J8lfHbVsn4uW2DiszUnLjFfGI+N+ksVktRbVH4TssjDfEPLKzQji49&#10;Q92JKNgO9V9QVkuEAG0cSbAFtK2WKvdA3UzGf3Tz1Amvci8kTvBnmcL/g5Wf9o/IdFPzcsGZE5Zm&#10;9IVUE25rFLuaJIF6HyrKe/KPmFoM/gHk98AcrDtKU7eI0HdKNEQr5xcvCpITqJRt+o/QELzYRcha&#10;HVq0CZBUYIc8kufzSNQhMkk/y/niejaecSYpdkVWmWdWiOpU7THE9wosS0bNkchndLF/CJHYU+op&#10;JV3m4F4bk8duHOtrvpiVs1wQwOgmBXOTuN2sDbK9SIuTvyQFgb1IszrS+hptaz4/J4kqqfHONfmW&#10;KLQZbCo2jjBOigzKbqB5JnUQht2kt0RGB/iTs572subhx06g4sx8cKTwYjKdpkXOznR2TXowvIxs&#10;LiPCSYKqeeRsMNdxWP6dR73t6KZJ7t3BLU2l1VmwxG9gdSRLu5dbP76TtNyXfs76/ZpXvwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhALt7ZgHcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I&#10;/IO1SNxah6ppacimCoheK1GQgJsbL3bUeB3FbhP+HnOC02g0o5lXbifXiQsNofWMcDfPQBA3Xrds&#10;EN5ed7N7ECEq1qrzTAjfFGBbXV+VqtB+5Be6HKIRaYRDoRBsjH0hZWgsORXmvidO2ZcfnIrJDkbq&#10;QY1p3HVykWUr6VTL6cGqnp4sNafD2SE895/7OjdB1u/Rfpz847ize4N4ezPVDyAiTfGvDL/4CR2q&#10;xHT0Z9ZBdAizdSoiLJZJU7zM8xWII8J6swFZlfI/f/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAEcagWRwCAAAVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAu3tmAdwAAAAHAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="005A7624">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>imię i nazwisko</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187354E3" w14:textId="77777777" w:rsidR="003C1C9B" w:rsidRPr="00ED5351" w:rsidRDefault="003C1C9B" w:rsidP="003C1C9B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8C4396" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="003C1C9B">
@@ -3215,51 +3215,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="79370783" id="Rectangle 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.35pt;margin-top:11.9pt;width:259.85pt;height:52.05pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlliquHQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5tjHiFEW6DgO6&#10;rVi3D1Bk2RYmixqlxMm+vpScZun2NswPgmiSh4eH1Orm0Bm2V+g12JKPRzlnykqotG1K/v3b/btr&#10;znwQthIGrCr5UXl+s377ZtW7Qk2gBVMpZARifdG7krchuCLLvGxVJ/wInLLkrAE7EcjEJqtQ9ITe&#10;mWyS54usB6wcglTe09+7wcnXCb+ulQxf6tqrwEzJiVtIJ6ZzG89svRJFg8K1Wp5oiH9g0QltqegZ&#10;6k4EwXao/4LqtETwUIeRhC6DutZSpR6om3H+RzdPrXAq9ULieHeWyf8/WPl5/4hMVyWf0KSs6GhG&#10;X0k1YRuj2NVVFKh3vqC4J/eIsUXvHkD+8MzCpqUwdYsIfatERbTGMT57lRANT6ls23+CiuDFLkDS&#10;6lBjFwFJBXZIIzmeR6IOgUn6OZ3meb6ccybJt1iM8+k8lRDFS7ZDHz4o6Fi8lByJfEIX+wcfIhtR&#10;vITEYhbutTFp7MayvuTL+WSeEjwYXUVnahKb7cYg24u4OOk71X0V1ulA62t0V/Lrc5AoohrvbZWq&#10;BKHNcCcmxp7kiYoMym6hOpI6CMNu0luiSwv4i7Oe9rLk/udOoOLMfLSk8HI8m8VFTsZsfjUhAy89&#10;20uPsJKgSh44G66bMCz/zqFuWqo0Tr1buKWp1DoJFic2sDqRpd1LOp7eSVzuSztF/X7N62cAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQATDe1S3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcWqdBpTTEqQKi10oUJODmxosdNV5HsduEv2c50eNqRrPvlZvJd+KMQ2wDKVjMMxBITTAt&#10;WQXvb9vZA4iYNBndBUIFPxhhU11flbowYaRXPO+TFTxCsdAKXEp9IWVsHHod56FH4uw7DF4nPgcr&#10;zaBHHvedzLPsXnrdEn9wusdnh81xf/IKXvqvXb20UdYfyX0ew9O4dTur1O3NVD+CSDil/zL84TM6&#10;VMx0CCcyUXQKZisuKsjvWIDj5WLNagfu5as1yKqUlwLVLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAlliquHQIAABUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQATDe1S3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="005A7624">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>adres</w:t>
       </w:r>
       <w:r w:rsidR="00F559DD" w:rsidRPr="005A7624">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(ulica, nr budynku, nr lokalu, miejscowość, kod pocztowy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0DBAF1" w14:textId="77777777" w:rsidR="00ED5351" w:rsidRDefault="00ED5351" w:rsidP="003C1C9B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -3383,134 +3383,64 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA235A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>świadczam, że poniższe dane są zgodne z prawdą:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D39CA6" w14:textId="2D10091E" w:rsidR="00C26276" w:rsidRPr="00AE1A04" w:rsidRDefault="0038776B" w:rsidP="0038776B">
+    <w:p w14:paraId="61D39CA6" w14:textId="15EB15E2" w:rsidR="00C26276" w:rsidRPr="00AE1A04" w:rsidRDefault="00F02A5B" w:rsidP="0038776B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70BD6192" wp14:editId="2D7CCCF7">
-[...69 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C55085D" wp14:editId="57D98AEB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C55085D" wp14:editId="57142ACB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>803910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5080</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="8255" t="6985" r="7620" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="146050" cy="130810"/>
                         </a:xfrm>
@@ -3524,117 +3454,193 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="04BF3C52" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:63.3pt;margin-top:.4pt;width:11.5pt;height:10.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCamYgZIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6tnRR02nqKEIa&#10;MDH4AVfHaSwc25zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrN9hK9sqbixSjnTBpha2W2Ff/2df1m&#10;zpkPYGrQ1siKH6XnN8vXrxa9K+XYtlbXEhmBGF/2ruJtCK7MMi9a2YEfWScNORuLHQQycZvVCD2h&#10;dzob5/ks6y3WDq2Q3tPt3eDky4TfNFKEz03jZWC64sQtpB3Tvol7tlxAuUVwrRInGvAPLDpQhj49&#10;Q91BALZD9QdUpwRab5swErbLbNMoIVMOlE2R/5bNYwtOplxIHO/OMvn/Bys+7R+Qqbri4xlnBjqq&#10;0RdSDcxWS3YV9emdLyns0T1gzNC7eyu+e2bsqqUoeYto+1ZCTayKGJ+9eBANT0/Zpv9oa0KHXbBJ&#10;qkODXQQkEdghVeR4rog8BCbospjM8inVTZCruMrnRapYBuXzY4c+vJe2Y/FQcSTqCRz29z5EMlA+&#10;hyTyVqt6rbROBm43K41sD9Qc67QSf8rxMkwb1lf8ejqeJuQXPn8Jkaf1N4hOBepyrbqKz89BUEbV&#10;3pk69WAApYczUdbmJGNUbqjAxtZHUhHt0MI0cnRoLf7krKf2rbj/sQOUnOkPhipxXUwmsd+TMZm+&#10;HZOBl57NpQeMIKiKB86G4yoMM7JzqLYt/VSk3I29peo1KikbKzuwOpGlFk2Cn8YpzsClnaJ+Df3y&#10;CQAA//8DAFBLAwQUAAYACAAAACEAYAbtjdoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBCF7yb+h82YeLNLsSEWWRqjqYnHll68DTACys4SdmnRX9/pqR6/vJc332Sb2fbqSKPvHBtYLiJQ&#10;xJWrO24MHIrtwxMoH5Br7B2TgV/ysMlvbzJMa3fiHR33oVEywj5FA20IQ6q1r1qy6BduIJbsy40W&#10;g+DY6HrEk4zbXsdRlGiLHcuFFgd6ban62U/WQNnFB/zbFe+RXW8fw8dcfE+fb8bc380vz6ACzeFa&#10;hou+qEMuTqWbuPaqF46TRKoG5IFLvFoLlgbi5Qp0nun//vkZAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAmpmIGSECAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYAbtjdoAAAAHAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="46A5044B" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:63.3pt;margin-top:.4pt;width:11.5pt;height:10.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCamYgZIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6tnRR02nqKEIa&#10;MDH4AVfHaSwc25zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrN9hK9sqbixSjnTBpha2W2Ff/2df1m&#10;zpkPYGrQ1siKH6XnN8vXrxa9K+XYtlbXEhmBGF/2ruJtCK7MMi9a2YEfWScNORuLHQQycZvVCD2h&#10;dzob5/ks6y3WDq2Q3tPt3eDky4TfNFKEz03jZWC64sQtpB3Tvol7tlxAuUVwrRInGvAPLDpQhj49&#10;Q91BALZD9QdUpwRab5swErbLbNMoIVMOlE2R/5bNYwtOplxIHO/OMvn/Bys+7R+Qqbri4xlnBjqq&#10;0RdSDcxWS3YV9emdLyns0T1gzNC7eyu+e2bsqqUoeYto+1ZCTayKGJ+9eBANT0/Zpv9oa0KHXbBJ&#10;qkODXQQkEdghVeR4rog8BCbospjM8inVTZCruMrnRapYBuXzY4c+vJe2Y/FQcSTqCRz29z5EMlA+&#10;hyTyVqt6rbROBm43K41sD9Qc67QSf8rxMkwb1lf8ejqeJuQXPn8Jkaf1N4hOBepyrbqKz89BUEbV&#10;3pk69WAApYczUdbmJGNUbqjAxtZHUhHt0MI0cnRoLf7krKf2rbj/sQOUnOkPhipxXUwmsd+TMZm+&#10;HZOBl57NpQeMIKiKB86G4yoMM7JzqLYt/VSk3I29peo1KikbKzuwOpGlFk2Cn8YpzsClnaJ+Df3y&#10;CQAA//8DAFBLAwQUAAYACAAAACEAYAbtjdoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBCF7yb+h82YeLNLsSEWWRqjqYnHll68DTACys4SdmnRX9/pqR6/vJc332Sb2fbqSKPvHBtYLiJQ&#10;xJWrO24MHIrtwxMoH5Br7B2TgV/ysMlvbzJMa3fiHR33oVEywj5FA20IQ6q1r1qy6BduIJbsy40W&#10;g+DY6HrEk4zbXsdRlGiLHcuFFgd6ban62U/WQNnFB/zbFe+RXW8fw8dcfE+fb8bc380vz6ACzeFa&#10;hou+qEMuTqWbuPaqF46TRKoG5IFLvFoLlgbi5Qp0nun//vkZAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAmpmIGSECAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYAbtjdoAAAAHAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="0038776B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70BD6192" wp14:editId="01593E98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1603375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="146050" cy="130810"/>
+                <wp:effectExtent l="12065" t="6985" r="13335" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="27" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="146050" cy="130810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="16AE0984" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:126.25pt;margin-top:.9pt;width:11.5pt;height:10.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXztdIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu3VR02nqKEIa&#10;MDH4AVfHSSwc25zdpuPX7+x0pQOeEH6wfL7z5+++u1teH3rN9hK9sqbixSTnTBpha2Xain/7unmz&#10;4MwHMDVoa2TFH6Xn16vXr5aDK+XUdlbXEhmBGF8OruJdCK7MMi862YOfWCcNORuLPQQysc1qhIHQ&#10;e51N8/wiGyzWDq2Q3tPt7ejkq4TfNFKEz03jZWC64sQtpB3Tvo17tlpC2SK4TokjDfgHFj0oQ5+e&#10;oG4hANuh+gOqVwKtt02YCNtntmmUkCkHyqbIf8vmoQMnUy4kjncnmfz/gxWf9vfIVF3x6SVnBnqq&#10;0RdSDUyrJZtFfQbnSwp7cPcYM/Tuzorvnhm77ihK3iDaoZNQE6sixmcvHkTD01O2HT7amtBhF2yS&#10;6tBgHwFJBHZIFXk8VUQeAhN0Wcwu8jnVTZCreJsvilSxDMrnxw59eC9tz+Kh4kjUEzjs73yIZKB8&#10;DknkrVb1RmmdDGy3a41sD9Qcm7QSf8rxPEwbNlT8aj6dJ+QXPn8Okaf1N4heBepyrfqKL05BUEbV&#10;3pk69WAApcczUdbmKGNUbqzA1taPpCLasYVp5OjQWfzJ2UDtW3H/YwcoOdMfDFXiqpjNYr8nYza/&#10;nJKB557tuQeMIKiKB87G4zqMM7JzqNqOfipS7sbeUPUalZSNlR1ZHclSiybBj+MUZ+DcTlG/hn71&#10;BAAA//8DAFBLAwQUAAYACAAAACEARYolGNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU6E&#10;QBCE7ya+w6RNvLmDo/iDDBujWROPu+zFWwMtoEwPYYZd9OltT3rryleprsrXixvUgabQe7ZwuUpA&#10;Ede+6bm1sC83F3egQkRucPBMFr4owLo4Pckxa/yRt3TYxVZJCIcMLXQxjpnWoe7IYVj5kVjYu58c&#10;RpFTq5sJjxLuBm2S5EY77Fk+dDjSU0f15252Fqre7PF7W74k7n5zFV+X8mN+e7b2/Gx5fAAVaYl/&#10;ZvitL9WhkE6Vn7kJarBgUpOKVYAsEG5uU9GVHOYadJHr/wOKHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDvXztdIQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBFiiUY3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00016855">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>jest</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00846393">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nie jest</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0038776B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:t>to pierwszy lokal mieszkalny</w:t>
       </w:r>
       <w:r w:rsidR="00016855">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:t xml:space="preserve"> jaki nabywam od Gminy Wrocław,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2D7D9A" w14:textId="67B9EDF2" w:rsidR="00C26276" w:rsidRDefault="008572F6" w:rsidP="0038776B">
+    <w:p w14:paraId="0E2D7D9A" w14:textId="5B6173EA" w:rsidR="00C26276" w:rsidRDefault="008572F6" w:rsidP="0038776B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79F12959" wp14:editId="4EC7F2C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1779270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="12065" t="12700" r="13335" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
@@ -3659,51 +3665,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7DC948F6" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.1pt;margin-top:1.15pt;width:11.5pt;height:10.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzYQ0oHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlXbpR09WqSxHS&#10;AisWPmDqOImFY5ux27R8PWOnW8pFPCD8YHk84+MzZ2aWN4des71Er6ypeDHJOZNG2FqZtuKfP21e&#10;LDjzAUwN2hpZ8aP0/Gb1/NlycKWc2s7qWiIjEOPLwVW8C8GVWeZFJ3vwE+ukIWdjsYdAJrZZjTAQ&#10;eq+zaZ5fZYPF2qEV0nu6vRudfJXwm0aK8KFpvAxMV5y4hbRj2rdxz1ZLKFsE1ylxogH/wKIHZejT&#10;M9QdBGA7VL9B9Uqg9bYJE2H7zDaNEjLlQNkU+S/ZPHbgZMqFxPHuLJP/f7Di/f4BmaorPp1zZqCn&#10;Gn0k1cC0WrJ51GdwvqSwR/eAMUPv7q344pmx646i5C2iHToJNbEqYnz204NoeHrKtsM7WxM67IJN&#10;Uh0a7CMgicAOqSLHc0XkITBBl8XsKp9T3QS5ipf5okgVy6B8euzQhzfS9iweKo5EPYHD/t6HSAbK&#10;p5BE3mpVb5TWycB2u9bI9kDNsUkr8accL8O0YUPFr+ck0N8h8rT+BNGrQF2uVV/xxTkIyqjaa1On&#10;Hgyg9HgmytqcZIzKjRXY2vpIKqIdW5hGjg6dxW+cDdS+Ffdfd4CSM/3WUCWui9ks9nsyZvNXUzLw&#10;0rO99IARBFXxwNl4XIdxRnYOVdvRT0XK3dhbql6jkrKxsiOrE1lq0ST4aZziDFzaKerH0K++AwAA&#10;//8DAFBLAwQUAAYACAAAACEAyymhftsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KiNI6E2xKkQqEgc2/TSmxMvSSBeR7HTBr6e5QS3fZrR7EyxXfwgzjjFPpCB+5UCgdQE&#10;11Nr4Fjt7tYgYrLk7BAIDXxhhG15fVXY3IUL7fF8SK3gEIq5NdClNOZSxqZDb+MqjEisvYfJ28Q4&#10;tdJN9sLhfpBaqQfpbU/8obMjPnfYfB5mb6Du9dF+76tX5Te7LL0t1cd8ejHm9mZ5egSRcEl/Zvit&#10;z9Wh5E51mMlFMRjQa6XZykcGgvVMZcw1s96ALAv5f0D5AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHNhDSgeAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAMspoX7bAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="552EA808" wp14:editId="5512A5FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3544570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="5715" t="12700" r="10160" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Rectangle 6"/>
@@ -3729,95 +3735,113 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="554F95B6" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:279.1pt;margin-top:1.15pt;width:11.5pt;height:10.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDus9QpIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSzdqulp1KUJa&#10;YMXCB7iOk1g4HjN2my5fz9jpli5wQvhgeTzj5zdvZlbXx96wg0KvwVa8mOScKSuh1rat+Ncv21dL&#10;znwQthYGrKr4o/L8ev3yxWpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N9k0zxfZAFg7BKm8p9vb0cnXCb9plAyfmsarwEzFiVtIO6Z9F/dsvRJli8J1Wp5oiH9g0Qtt6dMz&#10;1K0Igu1R/wHVa4ngoQkTCX0GTaOlSjlQNkX+WzYPnXAq5ULieHeWyf8/WPnxcI9M1xWfzjizoqca&#10;fSbVhG2NYouoz+B8SWEP7h5jht7dgfzmmYVNR1HqBhGGTomaWBUxPnv2IBqenrLd8AFqQhf7AEmq&#10;Y4N9BCQR2DFV5PFcEXUMTNJlMVvkc6qbJFfxOl8WqWKZKJ8eO/ThnYKexUPFkagncHG48yGSEeVT&#10;SCIPRtdbbUwysN1tDLKDoObYppX4U46XYcayoeJX8+k8IT/z+UuIPK2/QfQ6UJcb3Vd8eQ4SZVTt&#10;ra1TDwahzXgmysaeZIzKjRXYQf1IKiKMLUwjR4cO8AdnA7Vvxf33vUDFmXlvqRJXxWwW+z0Zs/mb&#10;KRl46dldeoSVBFXxwNl43IRxRvYOddvRT0XK3cINVa/RSdlY2ZHViSy1aBL8NE5xBi7tFPVr6Nc/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAko/SKNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhTV0FpiFMhUJE4tumF2yY2SSBeR7HTBr6e5QTHpxnNvi12ixvE2U6h96RhvUpA&#10;WGq86anVcKr2dxmIEJEMDp6shi8bYFdeXxWYG3+hgz0fYyt4hEKOGroYx1zK0HTWYVj50RJn735y&#10;GBmnVpoJLzzuBqmS5F467IkvdDjap842n8fZaah7dcLvQ/WSuO1+E1+X6mN+e9b69mZ5fAAR7RL/&#10;yvCrz+pQslPtZzJBDBrSNFNc1aA2IDhPszVzzay2IMtC/n+g/AEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDus9QpIQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCSj9Io3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00846393">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>korzystałam/em</w:t>
       </w:r>
+      <w:r w:rsidR="00F02A5B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00397216">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00846393">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nie korzystała</w:t>
       </w:r>
       <w:r w:rsidR="00DA5826">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">/em    </w:t>
+        <w:t xml:space="preserve">/em </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02A5B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94C2A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C26276">
         <w:t>z b</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00C26276">
         <w:t xml:space="preserve">nifikaty </w:t>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:t>od ceny sprzedaży lokalu,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388555DA" w14:textId="4C5B1A88" w:rsidR="00397216" w:rsidRPr="00397216" w:rsidRDefault="008572F6" w:rsidP="0038776B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3860,51 +3884,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="2F8DC78E" id="Rectangle 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:210.3pt;margin-top:1.15pt;width:11.5pt;height:10.3pt;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAS4TWsIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6tnRR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrD9gq9BlvxYpRzpqyEWtttxb99Xb+Z&#10;c+aDsLUwYFXFj8rzm+XrV4velWoMLZhaISMQ68veVbwNwZVZ5mWrOuFH4JQlZwPYiUAmbrMaRU/o&#10;ncnGeT7LesDaIUjlPd3eDU6+TPhNo2T43DReBWYqTtxC2jHtm7hny4Uotyhcq+WJhvgHFp3Qlj49&#10;Q92JINgO9R9QnZYIHpowktBl0DRaqpQDZVPkv2Xz2AqnUi4kjndnmfz/g5Wf9g/IdF3x8RVnVnRU&#10;oy+kmrBbo9h8FgXqnS8p7tE9YEzRu3uQ3z2zsGopTN0iQt8qUROtIsZnLx5Ew9NTtuk/Qk3wYhcg&#10;aXVosIuApAI7pJIczyVRh8AkXRaTWT6lwklyFVf5vEgly0T5/NihD+8VdCweKo7EPYGL/b0PkYwo&#10;n0MSeTC6XmtjkoHbzcog2wvqjnVaiT/leBlmLOsrfj0dTxPyC5+/hMjT+htEpwO1udFdxefnIFFG&#10;1d7ZOjVhENoMZ6Js7EnGqNxQgQ3UR1IRYehhmjk6tIA/Oeupfyvuf+wEKs7MB0uVuC4mk9jwyZhM&#10;347JwEvP5tIjrCSoigfOhuMqDEOyc6i3Lf1UpNwt3FL1Gp2UjZUdWJ3IUo8mwU/zFIfg0k5Rv6Z+&#10;+QQAAP//AwBQSwMEFAAGAAgAAAAhAJ8M7WHcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyogxNVNMSpEKhIHNv0wm0TmyQQr6PYaQNfz3Kix6cZzb4ttosbxMlOofek4X6V&#10;gLDUeNNTq+FY7e4eQISIZHDwZDV82wDb8vqqwNz4M+3t6RBbwSMUctTQxTjmUoamsw7Dyo+WOPvw&#10;k8PIOLXSTHjmcTdIlSRr6bAnvtDhaJ8723wdZqeh7tURf/bVa+I2uzS+LdXn/P6i9e3N8vQIItol&#10;/pfhT5/VoWSn2s9kghg0ZCpZc1WDSkFwnmUpc82sNiDLQl4+UP4CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAEuE1rCICAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAnwztYdwAAAAIAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07DCB12A" wp14:editId="54C8F626">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1335405</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="6350" t="8890" r="9525" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Rectangle 85"/>
@@ -3930,86 +3954,86 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7C1AD365" id="Rectangle 85" o:spid="_x0000_s1026" style="position:absolute;margin-left:105.15pt;margin-top:1.15pt;width:11.5pt;height:10.3pt;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv2zKAIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QlHSVTVWlBCEV&#10;qCh8gOP1Zi28HjN2sglfz9ibhhR4QvjB8njGx2fOzCxuDr1he4Veg615Mck5U1ZCo+225l+/rF/N&#10;OfNB2EYYsKrmR+X5zfLli8XgKlVCB6ZRyAjE+mpwNe9CcFWWedmpXvgJOGXJ2QL2IpCJ26xBMRB6&#10;b7Iyz6+yAbBxCFJ5T7d3o5MvE37bKhk+ta1XgZmaE7eQdkz7Ju7ZciGqLQrXaXmiIf6BRS+0pU/P&#10;UHciCLZD/QdUryWChzZMJPQZtK2WKuVA2RT5b9k8dsKplAuJ491ZJv//YOXH/QMy3dS8LDmzoqca&#10;fSbVhN0axeazKNDgfEVxj+4BY4re3YP85pmFVUdh6hYRhk6JhmgVMT579iAanp6yzfABGoIXuwBJ&#10;q0OLfQQkFdghleR4Lok6BCbpsphe5TMqnCRX8TqfF6lkmaieHjv04Z2CnsVDzZG4J3Cxv/chkhHV&#10;U0giD0Y3a21MMnC7WRlke0HdsU4r8accL8OMZUPNr2flLCE/8/lLiDytv0H0OlCbG93XfH4OElVU&#10;7a1tUhMGoc14JsrGnmSMyo0V2EBzJBURxh6mmaNDB/iDs4H6t+b++06g4sy8t1SJ62I6jQ2fjOns&#10;TUkGXno2lx5hJUHVPHA2HldhHJKdQ73t6Kci5W7hlqrX6qRsrOzI6kSWejQJfpqnOASXdor6NfXL&#10;nwAAAP//AwBQSwMEFAAGAAgAAAAhAP41JnHbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wzAMhe9I/IfISNxYslRCrDSdEGhIHLfuslvamLbQOFWTboVfjznByZ/1np6fi+3iB3HGKfaBDKxX&#10;CgRSE1xPrYFjtbt7ABGTJWeHQGjgCyNsy+urwuYuXGiP50NqBYdQzK2BLqUxlzI2HXobV2FEYu09&#10;TN4mXqdWusleONwPUit1L73tiS90dsTnDpvPw+wN1L0+2u999ar8Zpelt6X6mE8vxtzeLE+PIBIu&#10;6c8Mv/W5OpTcqQ4zuSgGA3qtMrYy8GBdZxlDzaA3IMtC/n+g/AEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBv2zKAIgIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD+NSZx2wAAAAgBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00397216" w:rsidRPr="00AE1A04">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00397216">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">korzystam     , </w:t>
       </w:r>
       <w:r w:rsidR="00397216" w:rsidRPr="00AE1A04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nie korzysta</w:t>
       </w:r>
       <w:r w:rsidR="00397216">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">m      </w:t>
       </w:r>
       <w:r w:rsidR="00397216">
         <w:t>z dodatku mieszkaniowego</w:t>
       </w:r>
       <w:r w:rsidR="00397216" w:rsidRPr="00AE1A04">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367CB272" w14:textId="27EC4E43" w:rsidR="00397216" w:rsidRPr="00397216" w:rsidRDefault="008572F6" w:rsidP="0038776B">
+    <w:p w14:paraId="367CB272" w14:textId="475EC07D" w:rsidR="00397216" w:rsidRPr="00397216" w:rsidRDefault="008572F6" w:rsidP="0038776B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07DCB12A" wp14:editId="3388F358">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4187190</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="10160" t="9525" r="5715" b="12065"/>
@@ -4037,51 +4061,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="034E19B5" id="Rectangle 88" o:spid="_x0000_s1026" style="position:absolute;margin-left:329.7pt;margin-top:.95pt;width:11.5pt;height:10.3pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4vO9+IgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpl27UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQvhgeTzj5zdvZpY3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66QhZ2Oxh0AmtlmNMBB6&#10;r7Npnl9lg8XaoRXSe7q9G518lfCbRorwqWm8DExXnLiFtGPat3HPVksoWwTXKXGiAf/Aogdl6NMz&#10;1B0EYDtUf0D1SqD1tgkTYfvMNo0SMuVA2RT5b9k8duBkyoXE8e4sk/9/sOLj/gGZqis+LTgz0FON&#10;PpNqYFot2WIRBRqcLynu0T1gTNG7eyu+eWbsuqMweYtoh05CTbSKGJ89exANT0/Zdvhga4KHXbBJ&#10;q0ODfQQkFdghleR4Lok8BCbosphd5XMqnCBX8TpfFKlkGZRPjx368E7ansVDxZG4J3DY3/sQyUD5&#10;FJLIW63qjdI6Gdhu1xrZHqg7Nmkl/pTjZZg2bKj49Xw6T8jPfP4SIk/rbxC9CtTmWvUVX5yDoIyq&#10;vTV1asIASo9noqzNScao3FiBra2PpCLasYdp5ujQWfzB2UD9W3H/fQcoOdPvDVXiupjNYsMnYzZ/&#10;MyUDLz3bSw8YQVAVD5yNx3UYh2TnULUd/VSk3I29peo1KikbKzuyOpGlHk2Cn+YpDsGlnaJ+Tf3q&#10;JwAAAP//AwBQSwMEFAAGAAgAAAAhAKRlBwrcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyog6FRE+JUCFQkjm164baJlyQQ21HstIGvZznBcfRGs2+L7WIHcaIp9N5puF0l&#10;IMg13vSu1XCsdjcbECGiMzh4Rxq+KMC2vLwoMDf+7PZ0OsRW8IgLOWroYhxzKUPTkcWw8iM5Zu9+&#10;shg5Tq00E5553A5SJUkqLfaOL3Q40lNHzedhthrqXh3xe1+9JDbb3cXXpfqY3561vr5aHh9ARFri&#10;Xxl+9VkdSnaq/exMEIOGdJ3dc5VBBoJ5ulGcaw1KrUGWhfz/QPkDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAOLzvfiICAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEApGUHCtwAAAAIAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07DCB12A" wp14:editId="6CE352AA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2093595</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="12065" t="9525" r="13335" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Rectangle 87"/>
@@ -4107,51 +4131,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="48AF9E93" id="Rectangle 87" o:spid="_x0000_s1026" style="position:absolute;margin-left:164.85pt;margin-top:.95pt;width:11.5pt;height:10.3pt;z-index:251746304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9u1adIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu3VR02nqKEIa&#10;MDH4Aa7jJBaOz5zdpuPX7+x0pQOeEH6wfL7z5+++u1teH3rD9gq9BlvxYpJzpqyEWtu24t++bt4s&#10;OPNB2FoYsKrij8rz69XrV8vBlWoKHZhaISMQ68vBVbwLwZVZ5mWneuEn4JQlZwPYi0AmtlmNYiD0&#10;3mTTPL/IBsDaIUjlPd3ejk6+SvhNo2T43DReBWYqTtxC2jHt27hnq6UoWxSu0/JIQ/wDi15oS5+e&#10;oG5FEGyH+g+oXksED02YSOgzaBotVcqBsiny37J56IRTKRcSx7uTTP7/wcpP+3tkuq74lOSxoqca&#10;fSHVhG2NYovLKNDgfElxD+4eY4re3YH87pmFdUdh6gYRhk6JmmgVMT578SAanp6y7fARaoIXuwBJ&#10;q0ODfQQkFdghleTxVBJ1CEzSZTG7yOfETJKreJsvilSyTJTPjx368F5Bz+Kh4kjcE7jY3/kQyYjy&#10;OSSRB6PrjTYmGdhu1wbZXlB3bNJK/CnH8zBj2VDxq/l0npBf+Pw5RJ7W3yB6HajNje4rvjgFiTKq&#10;9s7WqQmD0GY8E2VjjzJG5cYKbKF+JBURxh6mmaNDB/iTs4H6t+L+x06g4sx8sFSJq2I2iw2fjNn8&#10;MpYXzz3bc4+wkqAqHjgbj+swDsnOoW47+qlIuVu4oeo1OikbKzuyOpKlHk2CH+cpDsG5naJ+Tf3q&#10;CQAA//8DAFBLAwQUAAYACAAAACEA7WRvoNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KiDowIJcSoEKhLHNr1w28RLEojtKHbawNeznOhx9Eazb4vNYgdxpCn03mm4XSUg&#10;yDXe9K7VcKi2Nw8gQkRncPCONHxTgE15eVFgbvzJ7ei4j63gERdy1NDFOOZShqYji2HlR3LMPvxk&#10;MXKcWmkmPPG4HaRKkjtpsXd8ocORnjtqvvaz1VD36oA/u+o1sdk2jW9L9Tm/v2h9fbU8PYKItMT/&#10;MvzpszqU7FT72ZkgBg2pyu65yiADwTxdK861BqXWIMtCnj9Q/gIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQB9u1adIQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDtZG+g3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00397216">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00397216">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>zarejestrował</w:t>
       </w:r>
       <w:r w:rsidR="00944CEA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>am/</w:t>
       </w:r>
       <w:r w:rsidR="00397216">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -4166,51 +4190,51 @@
       <w:r w:rsidR="00397216">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">    , nie zarejestrował</w:t>
       </w:r>
       <w:r w:rsidR="00944CEA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>am/</w:t>
       </w:r>
       <w:r w:rsidR="00397216">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">em      </w:t>
       </w:r>
       <w:r w:rsidR="00397216" w:rsidRPr="00397216">
         <w:t>w lokalu działalności gospodarczej</w:t>
       </w:r>
       <w:r w:rsidR="00944CEA">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023822A3" w14:textId="221AC7BA" w:rsidR="002617DC" w:rsidRDefault="0038776B" w:rsidP="0038776B">
+    <w:p w14:paraId="023822A3" w14:textId="76B3398B" w:rsidR="002617DC" w:rsidRDefault="0038776B" w:rsidP="0038776B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33CC317F" wp14:editId="785539BA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4008584</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19837</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="10160" t="12065" r="5715" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Rectangle 8"/>
                 <wp:cNvGraphicFramePr>
@@ -4235,51 +4259,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="5D6EB12B" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:315.65pt;margin-top:1.55pt;width:11.5pt;height:10.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxmcpUIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElplzZqulp1KUJa&#10;YMXCB7iOk1g4HjN2my5fz9jpli5wQuRgeTLj5zfvjVfXx96wg0KvwVa8mOScKSuh1rat+Ncv21cL&#10;znwQthYGrKr4o/L8ev3yxWpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGUp2QD2IlCIbVajGAi9&#10;N9k0z6+yAbB2CFJ5T39vxyRfJ/ymUTJ8ahqvAjMVJ24hrZjWXVyz9UqULQrXaXmiIf6BRS+0pUvP&#10;ULciCLZH/QdUryWChyZMJPQZNI2WKvVA3RT5b908dMKp1AuJ491ZJv//YOXHwz0yXZN3S86s6Mmj&#10;z6SasK1RbBH1GZwvqezB3WPs0Ls7kN88s7DpqErdIMLQKVETqyLWZ88OxMDTUbYbPkBN6GIfIEl1&#10;bLCPgCQCOyZHHs+OqGNgkn4Ws6t8Tr5JShWv80WRHMtE+XTYoQ/vFPQsbiqORD2Bi8OdD5GMKJ9K&#10;Enkwut5qY1KA7W5jkB0EDcc2fYk/9XhZZiwbKr6cT+cJ+VnOX0Lk6fsbRK8DTbnRfcUX5yJRRtXe&#10;2jrNYBDajHuibOxJxqjc6MAO6kdSEWEcYXpytOkAf3A20PhW3H/fC1ScmfeWnFgWs1mc9xTM5m+m&#10;FOBlZneZEVYSVMUDZ+N2E8Y3sneo245uKlLvFm7IvUYnZaOzI6sTWRrRJPjpOcU3cBmnql+Pfv0T&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGCZUH3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcqPMDoQ3ZVAhUJI5teuHmxCYJxOsodtrA07Oc4Dia0cw3xXaxgziZyfeOEOJVBMJQ&#10;43RPLcKx2t2sQfigSKvBkUH4Mh625eVFoXLtzrQ3p0NoBZeQzxVCF8KYS+mbzljlV240xN67m6wK&#10;LKdW6kmdudwOMomiTFrVEy90ajRPnWk+D7NFqPvkqL731UtkN7s0vC7Vx/z2jHh9tTw+gAhmCX9h&#10;+MVndCiZqXYzaS8GhCyNU44ipDEI9rO7W9Y1QpLegywL+f9A+QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCxmcpUIAIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAGCZUH3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B9399D9" wp14:editId="1879E2F8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2460786</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19837</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="5080" t="12065" r="10795" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Rectangle 7"/>
@@ -4305,51 +4329,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="39CCB89A" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:193.75pt;margin-top:1.55pt;width:11.5pt;height:10.3pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUdq2aIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu3VR02nqKEIa&#10;MDH4AVfHSSwc25zdpuPX7+x0pQOeEHmwfLnz5+++77y8PvSa7SV6ZU3Fi0nOmTTC1sq0Ff/2dfNm&#10;wZkPYGrQ1siKP0rPr1evXy0HV8qp7ayuJTICMb4cXMW7EFyZZV50sgc/sU4aSjYWewgUYpvVCAOh&#10;9zqb5vlFNlisHVohvae/t2OSrxJ+00gRPjeNl4HpihO3kFZM6zau2WoJZYvgOiWONOAfWPSgDF16&#10;grqFAGyH6g+oXgm03jZhImyf2aZRQqYeqJsi/62bhw6cTL2QON6dZPL/D1Z82t8jUzV5R04Z6Mmj&#10;L6QamFZLdhn1GZwvqezB3WPs0Ls7K757Zuy6oyp5g2iHTkJNrIpYn704EANPR9l2+GhrQoddsEmq&#10;Q4N9BCQR2CE58nhyRB4CE/SzmF3kc/JNUKp4my+K5FgG5fNhhz68l7ZncVNxJOoJHPZ3PkQyUD6X&#10;JPJWq3qjtE4Bttu1RrYHGo5N+hJ/6vG8TBs2VPxqPp0n5Bc5fw6Rp+9vEL0KNOVa9RVfnIqgjKq9&#10;M3WawQBKj3uirM1Rxqjc6MDW1o+kItpxhOnJ0aaz+JOzgca34v7HDlBypj8YcuKqmM3ivKdgNr+c&#10;UoDnme15BowgqIoHzsbtOoxvZOdQtR3dVKTejb0h9xqVlI3OjqyOZGlEk+DH5xTfwHmcqn49+tUT&#10;AAAA//8DAFBLAwQUAAYACAAAACEAz3nuX94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjzA7SkcSoEKhLHNr1w28TbJBDbUey0gadnOZXbjmY0+02+mU0vTjT6zlkF8SIC&#10;QbZ2urONgkO5vVuB8AGtxt5ZUvBNHjbF9VWOmXZnu6PTPjSCS6zPUEEbwpBJ6euWDPqFG8iyd3Sj&#10;wcBybKQe8czlppdJFD1Kg53lDy0O9NJS/bWfjIKqSw74syvfIvO0TcP7XH5OH69K3d7Mz2sQgeZw&#10;CcMfPqNDwUyVm6z2oleQrpYPHOUjBsH+fRyxrhQk6RJkkcv/A4pfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhABR2rZohAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAM957l/eAAAACAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00016855" w:rsidRPr="00016855">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nie</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00016855">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -4374,50 +4398,56 @@
         <w:t xml:space="preserve">  , </w:t>
       </w:r>
       <w:r w:rsidR="00016855">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>mam</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00016855">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>tytuł prawny</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02A5B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C26276">
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C26276" w:rsidRPr="00AE1A04">
         <w:t>innego mieszkania</w:t>
       </w:r>
       <w:r w:rsidR="00C26276">
         <w:t xml:space="preserve"> lub innej nieruchomości zabudowanej budynkiem </w:t>
       </w:r>
       <w:r w:rsidR="00016855">
         <w:t>mieszkalnym</w:t>
       </w:r>
       <w:r w:rsidR="00C26276">
         <w:t xml:space="preserve"> na ter</w:t>
       </w:r>
       <w:r w:rsidR="002617DC">
         <w:t>enie województwa dolnośląskiego,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EB783A" w14:textId="15AC7542" w:rsidR="009872FE" w:rsidRPr="009872FE" w:rsidRDefault="008572F6" w:rsidP="0038776B">
       <w:pPr>
@@ -4469,51 +4499,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="27D67E9E" id="Rectangle 90" o:spid="_x0000_s1026" style="position:absolute;margin-left:271.9pt;margin-top:1.55pt;width:11.5pt;height:10.3pt;z-index:251749376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRNHRpIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu7VR02nqKEIa&#10;MDH4AVfHSSwc25zdpuXXc3a7rgOeEH6wfL7z5+++u1vc7HvNdhK9sqbixSjnTBpha2Xain/7un4z&#10;48wHMDVoa2TFD9Lzm+XrV4vBlXJsO6triYxAjC8HV/EuBFdmmRed7MGPrJOGnI3FHgKZ2GY1wkDo&#10;vc7GeX6VDRZrh1ZI7+n27ujky4TfNFKEz03jZWC64sQtpB3Tvol7tlxA2SK4TokTDfgHFj0oQ5+e&#10;oe4gANui+gOqVwKtt00YCdtntmmUkCkHyqbIf8vmsQMnUy4kjndnmfz/gxWfdg/IVE21u+bMQE81&#10;+kKqgWm1ZPMk0OB8SXGP7gFjit7dW/HdM2NXHYXJW0Q7dBJqolVEQbMXD6Lh6SnbDB9tTfCwDTZp&#10;tW+wj4CkAtunkhzOJZH7wARdFpOrfEqFE+Qq3uazIjHKoHx67NCH99L2LB4qjsQ9gcPu3odIBsqn&#10;kETealWvldbJwHaz0sh2QN2xTivxpxwvw7RhQ8Xn0/E0Ib/w+UuIPK2/QfQqUJtr1Vd8dg6CMqr2&#10;ztSpCQMofTwTZW1OMkblYjP7cmPrA6mI9tjDNHN06Cz+5Gyg/q24/7EFlJzpD4YqMS8mk9jwyZhM&#10;r8dk4KVnc+kBIwiq4oGz43EVjkOydajajn4qUu7G3lL1GpWUfWZ1Iks9mgQ/zVMcgks7RT1P/fIX&#10;AAAA//8DAFBLAwQUAAYACAAAACEAAOlzAN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBSE7yb+h80z8WaXgkWLLI3R1MRjSy/eHuwroOwuYZcW/fU+T/U4mcnMN/lmNr040eg7ZxUsFxEI&#10;srXTnW0UHMrt3SMIH9Bq7J0lBd/kYVNcX+WYaXe2OzrtQyO4xPoMFbQhDJmUvm7JoF+4gSx7Rzca&#10;DCzHRuoRz1xuehlHUSoNdpYXWhzopaX6az8ZBVUXH/BnV75FZr1Nwvtcfk4fr0rd3szPTyACzeES&#10;hj98RoeCmSo3We1Fr2B1nzB6UJAsQbC/SlPWlYI4eQBZ5PL/geIXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA0TR0aSECAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAAOlzAN0AAAAIAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251748352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B9399D9" wp14:editId="1D072A68">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1779270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="12065" t="12700" r="13335" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Rectangle 89"/>
@@ -4539,51 +4569,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="27F2AD75" id="Rectangle 89" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.1pt;margin-top:1.55pt;width:11.5pt;height:10.3pt;z-index:251748352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/rg8rIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSxs1Xa26FCEt&#10;sGLhA1zHaSwcjxm7TcvXM3a6pQucEDlYnsz4+c174+XNsTPsoNBrsBUvRjlnykqotd1V/OuXzas5&#10;Zz4IWwsDVlX8pDy/Wb18sexdqcbQgqkVMgKxvuxdxdsQXJllXraqE34ETllKNoCdCBTiLqtR9ITe&#10;mWyc57OsB6wdglTe09+7IclXCb9plAyfmsarwEzFiVtIK6Z1G9dstRTlDoVrtTzTEP/AohPa0qUX&#10;qDsRBNuj/gOq0xLBQxNGEroMmkZLlXqgbor8t24eW+FU6oXE8e4ik/9/sPLj4QGZrsm7GWdWdOTR&#10;Z1JN2J1RbL6IAvXOl1T36B4wtujdPchvnllYt1SmbhGhb5WoiVYR67NnB2Lg6Sjb9h+gJnixD5C0&#10;OjbYRUBSgR2TJaeLJeoYmKSfxWSWT8k4SanidT4vkmWZKJ8OO/ThnYKOxU3FkbgncHG49yGSEeVT&#10;SSIPRtcbbUwKcLddG2QHQdOxSV/iTz1elxnL+oovpuNpQn6W89cQefr+BtHpQGNudFfx+aVIlFG1&#10;t7ZOQxiENsOeKBt7ljEqNziwhfpEKiIMM0xvjjYt4A/Oeprfivvve4GKM/PekhOLYjKJA5+CyfTN&#10;mAK8zmyvM8JKgqp44GzYrsPwSPYO9a6lm4rUu4Vbcq/RSdno7MDqTJZmNAl+fk/xEVzHqerXq1/9&#10;BAAA//8DAFBLAwQUAAYACAAAACEAb7zb/twAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KjdWIIS4lQIVCSObXrhtolNEojXUey0ga9nOcFx9Eazb4vt4gdxclPsAxlYrxQI&#10;R02wPbUGjtXuZgMiJiSLQyBn4MtF2JaXFwXmNpxp706H1AoeoZijgS6lMZcyNp3zGFdhdMTsPUwe&#10;E8eplXbCM4/7QWZK3UqPPfGFDkf31Lnm8zB7A3WfHfF7X70of7/T6XWpPua3Z2Our5bHBxDJLemv&#10;DL/6rA4lO9VhJhvFYCDbqIyrBvQaBHOtNOeagb4DWRby/wPlDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA/rg8rIQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBvvNv+3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009872FE">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="009872FE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">posiadałam/em </w:t>
       </w:r>
       <w:r w:rsidR="00175AF3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="009872FE">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -4601,64 +4631,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009872FE" w:rsidRPr="00E4223D">
         <w:t>w okresie 5 lat poprzedzających nabycie lokalu, tytułu prawnego</w:t>
       </w:r>
       <w:r w:rsidR="009872FE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009872FE">
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="009872FE" w:rsidRPr="00AE1A04">
         <w:t>innego mieszkania</w:t>
       </w:r>
       <w:r w:rsidR="009872FE">
         <w:t xml:space="preserve"> lub innej nieruchomości zabudowanej budynkiem mieszkalnym na terenie województwa dolnośląskiego</w:t>
       </w:r>
       <w:r w:rsidR="00175AF3">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9588B4" w14:textId="47F8EFB4" w:rsidR="002617DC" w:rsidRPr="002617DC" w:rsidRDefault="008572F6" w:rsidP="0038776B">
+    <w:p w14:paraId="3E9588B4" w14:textId="1B6A8AE8" w:rsidR="002617DC" w:rsidRDefault="008572F6" w:rsidP="0038776B">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2881E2F7" wp14:editId="38F91DCC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2881E2F7" wp14:editId="2D860E89">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2816860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="11430" t="11430" r="13970" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Rectangle 65"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="146050" cy="130810"/>
                         </a:xfrm>
@@ -4672,51 +4702,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6E2AC799" id="Rectangle 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:221.8pt;margin-top:.75pt;width:11.5pt;height:10.3pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeSg+7IQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSzdqulp1KUJa&#10;YMXCB0wdJ7FwbDN2my5fz9jpli5wQuRgeTLj5zfvjVfXx16zg0SvrKl4Mck5k0bYWpm24l+/bF8t&#10;OfMBTA3aGlnxR+n59frli9XgSjm1ndW1REYgxpeDq3gXgiuzzItO9uAn1klDycZiD4FCbLMaYSD0&#10;XmfTPF9kg8XaoRXSe/p7Oyb5OuE3jRThU9N4GZiuOHELacW07uKarVdQtgiuU+JEA/6BRQ/K0KVn&#10;qFsIwPao/oDqlUDrbRMmwvaZbRolZOqBuiny37p56MDJ1AuJ491ZJv//YMXHwz0yVZN3c84M9OTR&#10;Z1INTKslW8yjQIPzJdU9uHuMLXp3Z8U3z4zddFQmbxDt0EmoiVYR67NnB2Lg6SjbDR9sTfCwDzZp&#10;dWywj4CkAjsmSx7PlshjYIJ+FrNFPifjBKWK1/mySJZlUD4ddujDO2l7FjcVR+KewOFw50MkA+VT&#10;SSJvtaq3SusUYLvbaGQHoOnYpi/xpx4vy7RhQ8Wv5tN5Qn6W85cQefr+BtGrQGOuVV/x5bkIyqja&#10;W1OnIQyg9LgnytqcZIzKjQ7sbP1IKqIdZ5jeHG06iz84G2h+K+6/7wElZ/q9ISeuitksDnwKZvM3&#10;UwrwMrO7zIARBFXxwNm43YTxkewdqrajm4rUu7E35F6jkrLR2ZHViSzNaBL89J7iI7iMU9WvV7/+&#10;CQAA//8DAFBLAwQUAAYACAAAACEAK9duO9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBCF7yb+h82YeLNLKRJFlsZoauKxpRdvA4yAsrOEXVr01zue9Pjyvbz5Jt8udlAnmnzv2MB6FYEi&#10;rl3Tc2vgWO5u7kD5gNzg4JgMfJGHbXF5kWPWuDPv6XQIrZIR9hka6EIYM6193ZFFv3IjsbB3N1kM&#10;EqdWNxOeZdwOOo6iVFvsWS50ONJTR/XnYbYGqj4+4ve+fIns/W4TXpfyY357Nub6anl8ABVoCX9l&#10;+NUXdSjEqXIzN14NBpJkk0pVwC0o4UmaSq4MxPEadJHr/w8UPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDeSg+7IQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAr12473AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+              <v:rect w14:anchorId="119DE201" id="Rectangle 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:221.8pt;margin-top:.75pt;width:11.5pt;height:10.3pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeSg+7IQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSzdqulp1KUJa&#10;YMXCB0wdJ7FwbDN2my5fz9jpli5wQuRgeTLj5zfvjVfXx16zg0SvrKl4Mck5k0bYWpm24l+/bF8t&#10;OfMBTA3aGlnxR+n59frli9XgSjm1ndW1REYgxpeDq3gXgiuzzItO9uAn1klDycZiD4FCbLMaYSD0&#10;XmfTPF9kg8XaoRXSe/p7Oyb5OuE3jRThU9N4GZiuOHELacW07uKarVdQtgiuU+JEA/6BRQ/K0KVn&#10;qFsIwPao/oDqlUDrbRMmwvaZbRolZOqBuiny37p56MDJ1AuJ491ZJv//YMXHwz0yVZN3c84M9OTR&#10;Z1INTKslW8yjQIPzJdU9uHuMLXp3Z8U3z4zddFQmbxDt0EmoiVYR67NnB2Lg6SjbDR9sTfCwDzZp&#10;dWywj4CkAjsmSx7PlshjYIJ+FrNFPifjBKWK1/mySJZlUD4ddujDO2l7FjcVR+KewOFw50MkA+VT&#10;SSJvtaq3SusUYLvbaGQHoOnYpi/xpx4vy7RhQ8Wv5tN5Qn6W85cQefr+BtGrQGOuVV/x5bkIyqja&#10;W1OnIQyg9LgnytqcZIzKjQ7sbP1IKqIdZ5jeHG06iz84G2h+K+6/7wElZ/q9ISeuitksDnwKZvM3&#10;UwrwMrO7zIARBFXxwNm43YTxkewdqrajm4rUu7E35F6jkrLR2ZHViSzNaBL89J7iI7iMU9WvV7/+&#10;CQAA//8DAFBLAwQUAAYACAAAACEAK9duO9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBCF7yb+h82YeLNLKRJFlsZoauKxpRdvA4yAsrOEXVr01zue9Pjyvbz5Jt8udlAnmnzv2MB6FYEi&#10;rl3Tc2vgWO5u7kD5gNzg4JgMfJGHbXF5kWPWuDPv6XQIrZIR9hka6EIYM6193ZFFv3IjsbB3N1kM&#10;EqdWNxOeZdwOOo6iVFvsWS50ONJTR/XnYbYGqj4+4ve+fIns/W4TXpfyY357Nub6anl8ABVoCX9l&#10;+NUXdSjEqXIzN14NBpJkk0pVwC0o4UmaSq4MxPEadJHr/w8UPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDeSg+7IQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAr12473AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19ECDC00" wp14:editId="09EF18CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1541145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="12065" t="11430" r="13335" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Rectangle 64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -4740,86 +4770,293 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="0207E4D9" id="Rectangle 64" o:spid="_x0000_s1026" style="position:absolute;margin-left:121.35pt;margin-top:.75pt;width:11.5pt;height:10.3pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXer21IQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSzdqulp1KUJa&#10;YMXCB0wdJ7FwbDN2my5fz9jpli5wQuRgeTLj5zfvjVfXx16zg0SvrKl4Mck5k0bYWpm24l+/bF8t&#10;OfMBTA3aGlnxR+n59frli9XgSjm1ndW1REYgxpeDq3gXgiuzzItO9uAn1klDycZiD4FCbLMaYSD0&#10;XmfTPF9kg8XaoRXSe/p7Oyb5OuE3jRThU9N4GZiuOHELacW07uKarVdQtgiuU+JEA/6BRQ/K0KVn&#10;qFsIwPao/oDqlUDrbRMmwvaZbRolZOqBuiny37p56MDJ1AuJ491ZJv//YMXHwz0yVZN3M84M9OTR&#10;Z1INTKslW8yiQIPzJdU9uHuMLXp3Z8U3z4zddFQmbxDt0EmoiVYR67NnB2Lg6SjbDR9sTfCwDzZp&#10;dWywj4CkAjsmSx7PlshjYIJ+FrNFPifjBKWK1/mySJZlUD4ddujDO2l7FjcVR+KewOFw50MkA+VT&#10;SSJvtaq3SusUYLvbaGQHoOnYpi/xpx4vy7RhQ8Wv5tN5Qn6W85cQefr+BtGrQGOuVV/x5bkIyqja&#10;W1OnIQyg9LgnytqcZIzKjQ7sbP1IKqIdZ5jeHG06iz84G2h+K+6/7wElZ/q9ISeuitksDnwKZvM3&#10;UwrwMrO7zIARBFXxwNm43YTxkewdqrajm4rUu7E35F6jkrLR2ZHViSzNaBL89J7iI7iMU9WvV7/+&#10;CQAA//8DAFBLAwQUAAYACAAAACEAzxCBaNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhTQwuEOBUCFYljm164bZIlCcTrKHbawNeznOC2ozeanck2s+vVkcbQebawXCSg&#10;iCtfd9xYOBTbqztQISLX2HsmC18UYJOfn2WY1v7EOzruY6MkhEOKFtoYh1TrULXkMCz8QCzs3Y8O&#10;o8ix0fWIJwl3vTZJstYOO5YPLQ701FL1uZ+chbIzB/zeFS+Ju99ex9e5+Jjenq29vJgfH0BFmuOf&#10;GX7rS3XIpVPpJ66D6i2YG3MrVgErUMLNeiW6lMMsQeeZ/j8g/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDXer21IQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDPEIFo3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002617DC">
         <w:t xml:space="preserve">-      </w:t>
       </w:r>
       <w:r w:rsidR="00016855">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>mieszkam</w:t>
       </w:r>
       <w:r w:rsidR="00846393">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">     , </w:t>
       </w:r>
       <w:r w:rsidR="00016855">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nie mieszkam</w:t>
       </w:r>
       <w:r w:rsidR="00D94C2A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="002617DC">
-        <w:t>w lokalu.</w:t>
+        <w:t>w lokalu</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C99485" w14:textId="70F5708A" w:rsidR="001E7B91" w:rsidRPr="002617DC" w:rsidRDefault="00954BC1" w:rsidP="0038776B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="236AFDD4" wp14:editId="6F9159BB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2676525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="146050" cy="130810"/>
+                <wp:effectExtent l="12065" t="11430" r="13335" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="52" name="Rectangle 64"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="146050" cy="130810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="706B4D1A" id="Rectangle 64" o:spid="_x0000_s1026" style="position:absolute;margin-left:210.75pt;margin-top:.9pt;width:11.5pt;height:10.3pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy6GNnIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSzdqulp1KUJa&#10;YMXCB7iOk1g4HjN2my5fz9jpli5wQvhgeTzj5zdvZlbXx96wg0KvwVa8mOScKSuh1rat+Ncv21dL&#10;znwQthYGrKr4o/L8ev3yxWpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N9k0zxfZAFg7BKm8p9vb0cnXCb9plAyfmsarwEzFiVtIO6Z9F/dsvRJli8J1Wp5oiH9g0Qtt6dMz&#10;1K0Igu1R/wHVa4ngoQkTCX0GTaOlSjlQNkX+WzYPnXAq5ULieHeWyf8/WPnxcI9M1xWfTzmzoqca&#10;fSbVhG2NYotZFGhwvqS4B3ePMUXv7kB+88zCpqMwdYMIQ6dETbSKGJ89exANT0/ZbvgANcGLfYCk&#10;1bHBPgKSCuyYSvJ4Lok6Bibpspgt8jkVTpKreJ0vi1SyTJRPjx368E5Bz+Kh4kjcE7g43PkQyYjy&#10;KSSRB6PrrTYmGdjuNgbZQVB3bNNK/CnHyzBj2VDxq/l0npCf+fwlRJ7W3yB6HajNje4rvjwHiTKq&#10;9tbWqQmD0GY8E2VjTzJG5cYK7KB+JBURxh6mmaNDB/iDs4H6t+L++16g4sy8t1SJq2I2iw2fjNn8&#10;zZQMvPTsLj3CSoKqeOBsPG7COCR7h7rt6Kci5W7hhqrX6KRsrOzI6kSWejQJfpqnOASXdor6NfXr&#10;nwAAAP//AwBQSwMEFAAGAAgAAAAhAO+UZkzbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyoU2MQhDgVAhWJY5teuG3iJQnEdhQ7beDpWU5wHH2j+Sk2ixvEkabYB29gvcpA&#10;kG+C7X1r4FBtr+5AxITe4hA8GfiiCJvy/KzA3IaT39Fxn1rBIT7maKBLacyljE1HDuMqjOSZvYfJ&#10;YWI5tdJOeOJwN0iVZbfSYe+5ocORnjpqPvezM1D36oDfu+olc/fb6/S6VB/z27MxlxfL4wOIREv6&#10;M8PvfJ4OJW+qw+xtFIMBrdY3bGXAD5hrrVnXBpTSIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAy6GNnIgIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDvlGZM2wAAAAgBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CE84CE6" wp14:editId="3F5AEAE6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1368425</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="146050" cy="130810"/>
+                <wp:effectExtent l="12065" t="11430" r="13335" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="51" name="Rectangle 64"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="146050" cy="130810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7F7B3762" id="Rectangle 64" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.75pt;margin-top:.9pt;width:11.5pt;height:10.3pt;z-index:251754496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnN1pHIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSzdqulp1KUJa&#10;YMXCB0wdJ7FwbDN2my5fz9jpli5wQvhgeTzj5zdvZlbXx16zg0SvrKl4Mck5k0bYWpm24l+/bF8t&#10;OfMBTA3aGlnxR+n59frli9XgSjm1ndW1REYgxpeDq3gXgiuzzItO9uAn1klDzsZiD4FMbLMaYSD0&#10;XmfTPF9kg8XaoRXSe7q9HZ18nfCbRorwqWm8DExXnLiFtGPad3HP1isoWwTXKXGiAf/Aogdl6NMz&#10;1C0EYHtUf0D1SqD1tgkTYfvMNo0SMuVA2RT5b9k8dOBkyoXE8e4sk/9/sOLj4R6Zqis+Lzgz0FON&#10;PpNqYFot2WIWBRqcLynuwd1jTNG7Oyu+eWbspqMweYNoh05CTbSKGJ89exANT0/Zbvhga4KHfbBJ&#10;q2ODfQQkFdgxleTxXBJ5DEzQZTFb5HMqnCBX8TpfFqlkGZRPjx368E7ansVDxZG4J3A43PkQyUD5&#10;FJLIW63qrdI6GdjuNhrZAag7tmkl/pTjZZg2bKj41Xw6T8jPfP4SIk/rbxC9CtTmWvUVX56DoIyq&#10;vTV1asIASo9noqzNScao3FiBna0fSUW0Yw/TzNGhs/iDs4H6t+L++x5QcqbfG6rEVTGbxYZPxmz+&#10;ZkoGXnp2lx4wgqAqHjgbj5swDsneoWo7+qlIuRt7Q9VrVFI2VnZkdSJLPZoEP81THIJLO0X9mvr1&#10;TwAAAP//AwBQSwMEFAAGAAgAAAAhAMgLlXDcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo05SiEuJUCFQkjm164baJlyQQr6PYaQNfz3KC247eaHYm386uVycaQ+fZwHKR&#10;gCKuve24MXAsdzcbUCEiW+w9k4EvCrAtLi9yzKw/855Oh9goCeGQoYE2xiHTOtQtOQwLPxALe/ej&#10;wyhybLQd8Szhrtdpktxphx3LhxYHemqp/jxMzkDVpUf83pcvibvfreLrXH5Mb8/GXF/Njw+gIs3x&#10;zwy/9aU6FNKp8hPboHoD6XK9FqsAWSA8XW1EV3Kkt6CLXP8fUPwAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAZzdaRyICAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAyAuVcNwAAAAIAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001E7B91" w:rsidRPr="001E7B91">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> był</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>am/</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    , nie był</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>am/</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">em      </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91" w:rsidRPr="001E7B91">
+        <w:t>w okresie</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91">
+        <w:t xml:space="preserve"> 5 lat poprzedzających złożenie oświadczenia,</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91" w:rsidRPr="001E7B91">
+        <w:t xml:space="preserve"> najemcą </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7B91">
+        <w:t>innego lokalu mieszkalnego stanowiącego własność Gminy Wrocław.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6144FF67" w14:textId="06BB91DD" w:rsidR="00662887" w:rsidRDefault="008572F6" w:rsidP="00C26276">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EC09D4E" wp14:editId="1C626B50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3206750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2652395" cy="481965"/>
                 <wp:effectExtent l="10795" t="13970" r="13335" b="8890"/>
                 <wp:wrapNone/>
@@ -4846,51 +5083,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="311B640F" id="Rectangle 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.5pt;margin-top:12.75pt;width:208.85pt;height:37.95pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXdJgoIgIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zTZprRR09WqSxHS&#10;AisWPsB1nMTCN8Zu0+Xrd+x0Sxd4QvjB8njGx2fOzKyuj1qRgwAvralpPplSIgy3jTRdTb993b5Z&#10;UOIDMw1T1oiaPgpPr9evX60GV4nC9lY1AgiCGF8NrqZ9CK7KMs97oZmfWCcMOlsLmgU0ocsaYAOi&#10;a5UV0+k8Gyw0DiwX3uPt7eik64TftoKHz23rRSCqpsgtpB3Svot7tl6xqgPmeslPNNg/sNBMGvz0&#10;DHXLAiN7kH9AacnBetuGCbc6s20ruUg5YDb59LdsHnrmRMoFxfHuLJP/f7D80+EeiGywdleUGKax&#10;Rl9QNWY6JchsEQUanK8w7sHdQ0zRuzvLv3ti7KbHMHEDYIdesAZp5TE+e/EgGh6fkt3w0TYIz/bB&#10;Jq2OLegIiCqQYyrJ47kk4hgIx8tiXhZXy5ISjr7ZIl/Oy/QFq55fO/DhvbCaxENNAckndHa48yGy&#10;YdVzSGJvlWy2UqlkQLfbKCAHhu2xTeuE7i/DlCFDTZdlUSbkFz5/CTFN628QWgbscyV1TRfnIFZF&#10;2d6ZJnVhYFKNZ6SszEnHKN1Ygp1tHlFGsGMT49Dhobfwk5IBG7im/seegaBEfTBYimU+m8WOT8as&#10;fFugAZee3aWHGY5QNQ2UjMdNGKdk70B2Pf6Up9yNvcHytTIpG0s7sjqRxSZNgp8GKk7BpZ2ifo39&#10;+gkAAP//AwBQSwMEFAAGAAgAAAAhAOnJq6HfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo3UCApnEqBCoSxza9cHPibRKI11HstIGvZznBcbVPM2/yzex6ccIxdJ40LBcK&#10;BFLtbUeNhkO5vXkEEaIha3pPqOELA2yKy4vcZNafaYenfWwEh1DIjIY2xiGTMtQtOhMWfkDi39GP&#10;zkQ+x0ba0Zw53PUyUepeOtMRN7RmwOcW68/95DRUXXIw37vyVbnV9ja+zeXH9P6i9fXV/LQGEXGO&#10;fzD86rM6FOxU+YlsEL2GVKW8JWpI0hQEA6skeQBRMamWdyCLXP6fUPwAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAl3SYKCICAAA+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6cmrod8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F06F746" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="00AE1A04" w:rsidRDefault="00C26276" w:rsidP="00C26276">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3948FEA3" w14:textId="77777777" w:rsidR="00662887" w:rsidRDefault="00662887" w:rsidP="00C26276">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3538"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="405D949F" w14:textId="77777777" w:rsidR="00662887" w:rsidRDefault="00662887" w:rsidP="00C26276">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -5242,51 +5479,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="00EDF6BE" id="Rectangle 67" o:spid="_x0000_s1026" style="position:absolute;margin-left:373.55pt;margin-top:5.4pt;width:107.5pt;height:16.95pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBRCx8GwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lC221R02nqGEIa&#10;MDH4Aa7jNBa2z5zdpuPXc3a60sEbIg+WL3f33XffnZfXB2vYXmHQ4BpeTqacKSeh1W7b8G9f795c&#10;chaicK0w4FTDn1Tg16vXr5aDr1UFPZhWISMQF+rBN7yP0ddFEWSvrAgT8MqRswO0IpKJ26JFMRC6&#10;NUU1nS6KAbD1CFKFQH9vRydfZfyuUzJ+7rqgIjMNJ24xn5jPTTqL1VLUWxS+1/JIQ/wDCyu0o6In&#10;qFsRBduh/gvKaokQoIsTCbaArtNS5R6om3L6RzePvfAq90LiBH+SKfw/WPlp/4BMtzS7ijMnLM3o&#10;C6km3NYotrhIAg0+1BT36B8wtRj8PcjvgTlY9xSmbhBh6JVoiVaZ4osXCckIlMo2w0doCV7sImSt&#10;Dh3aBEgqsEMeydNpJOoQmaSf5dvFvJrT5CT5qnJeLea5hKifsz2G+F6BZenScCTyGV3s70NMbET9&#10;HJKKObjTxuSxG8eGhl8Rfk4IYHSbnLlJ3G7WBtlepMXJ37HuizCrI62v0bbhl6cgUSc13rk2V4lC&#10;m/FOTIw7ypMUGZXdQPtE6iCMu0lviS494E/OBtrLhocfO4GKM/PBkcJX5WyWFjkbs/lFRQaeezbn&#10;HuEkQTU8cjZe13Fc/p1Hve2pUpl7d3BDU+l0FixNbGR1JEu7l3U8vpO03Od2jvr9mle/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAd5Mqbt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KjTKjQQ4lQB0WslChJwc+PFjhqvo9htwt+znOC4M0+zM9Vm9r044xi7QAqWiwwEUhtMR1bB&#10;2+v25g5ETJqM7gOhgm+MsKkvLypdmjDRC573yQoOoVhqBS6loZQytg69joswILH3FUavE5+jlWbU&#10;E4f7Xq6ybC297og/OD3gk8P2uD95Bc/D5665tVE278l9HMPjtHU7q9T11dw8gEg4pz8Yfutzdai5&#10;0yGcyETRKyjyYskoGxlPYOB+vWLhoCDPC5B1Jf8vqH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAgUQsfBsCAAAVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAd5Mqbt0AAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F22EEC" w:rsidRPr="005A7624">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wypełnia małżonek </w:t>
       </w:r>
       <w:r w:rsidR="00894A6C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>najemcy</w:t>
       </w:r>
       <w:r w:rsidR="002F4896">
@@ -5396,51 +5633,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="65767B99" id="Rectangle 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.35pt;margin-top:11.1pt;width:186.3pt;height:27.55pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAykxz3GgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z11329iqdafTjkNI&#10;B5w4+AFZmrYRaRycbN349TjpNnbwhuhDFNf258+fndXtoTNsr9BrsCXPR2POlJVQaduU/NvXhzcL&#10;znwQthIGrCr5UXl+u379atW7Qk2gBVMpZARifdG7krchuCLLvGxVJ/wInLLkrAE7EcjEJqtQ9ITe&#10;mWwyHs+zHrByCFJ5T3/vBydfJ/y6VjJ8rmuvAjMlJ24hnZjObTyz9UoUDQrXanmiIf6BRSe0paIX&#10;qHsRBNuh/guq0xLBQx1GEroM6lpLlXqgbvLxH908t8Kp1AuJ491FJv//YOWn/RMyXdHscs6s6GhG&#10;X0g1YRuj2DyPAvXOFxT37J4wtujdI8jvnlnYtBSm7hChb5WoiFaKz14kRMNTKtv2H6EieLELkLQ6&#10;1NhFQFKBHdJIjpeRqENgkn5ObuZzEoYzSb6b6XKxmEVKmSjO2Q59eK+gY/FSciTyCV3sH30YQs8h&#10;sZiFB21MGruxrC/5cjaZpQQPRlfRmZrEZrsxyPYiLk76TnVfhHU60Poa3ZV8cQkSRVTjna1SlSC0&#10;Ge5E2ljiflZkUHYL1ZHUQRh2k94SXVrAn5z1tJcl9z92AhVn5oMlhZf5dBoXORnT2dsJGXjt2V57&#10;hJUEVfLA2XDdhGH5dw5101KlPPVu4Y6mUuskWOQ3sDqRpd1Lkp/eSVzuaztF/X7N618AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBipsQZ3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyD&#10;tUjcWqepIBCyqQKi10oUJODmxosdNV5HsduEv8ec4Dia0ZtXbWbXizONofOMsFpmIIhbrzs2CG+v&#10;28UdiBAVa9V7JoRvCrCpLy8qVWo/8Qud99GIBOFQKgQb41BKGVpLToWlH4hT9+VHp2KKo5F6VFOC&#10;u17mWXYrneo4PVg10JOl9rg/OYTn4XPX3Jggm/doP47+cdranUG8vpqbBxCR5vg3hl/9pA51cjr4&#10;E+sgeoRFkYYIeZ6DSPW6WN2DOCAUxRpkXcn//vUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADKTHPcaAgAAFQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGKmxBncAAAABwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00000E12" w:rsidRPr="005A7624">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>imię i nazwisko</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B88A09E" w14:textId="77777777" w:rsidR="00520654" w:rsidRDefault="00520654" w:rsidP="00000E12">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7386B3E6" w14:textId="77777777" w:rsidR="00000E12" w:rsidRPr="00520654" w:rsidRDefault="00000E12" w:rsidP="00000E12">
@@ -5512,51 +5749,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="39FB34F7" id="Rectangle 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.35pt;margin-top:11.45pt;width:259.85pt;height:52.05pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7qw+mGwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOrY0RpyjSdRjQ&#10;bcW6fYAiy7EwWdQoJU739aXkJEu3t2F+EESTPDw8pJY3h86wvUKvwVa8GOWcKSuh1nZb8e/f7t9d&#10;c+aDsLUwYFXFn5XnN6u3b5a9K9UYWjC1QkYg1pe9q3gbgiuzzMtWdcKPwClLzgawE4FM3GY1ip7Q&#10;O5ON83ye9YC1Q5DKe/p7Nzj5KuE3jZLhS9N4FZipOHEL6cR0buKZrZai3KJwrZZHGuIfWHRCWyp6&#10;hroTQbAd6r+gOi0RPDRhJKHLoGm0VKkH6qbI/+jmqRVOpV5IHO/OMvn/Bys/7x+R6ZpmR/JY0dGM&#10;vpJqwm6NYldFFKh3vqS4J/eIsUXvHkD+8MzCuqUwdYsIfatETbRSfPYqIRqeUtmm/wQ1wYtdgKTV&#10;ocEuApIK7JBG8nweiToEJunnZJLn+WLGmSTffF7kk1mklInylO3Qhw8KOhYvFUcin9DF/sGHIfQU&#10;EotZuNfGpLEby/qKL2bjWUrwYHQdnalJ3G7WBtlexMVJ37Huq7BOB1pfo7uKX5+DRBnVeG/rVCUI&#10;bYY7kTaWuJ8UGZTdQP1M6iAMu0lviS4t4C/OetrLivufO4GKM/PRksKLYjqNi5yM6exqTAZeejaX&#10;HmElQVU8cDZc12FY/p1DvW2pUpF6t3BLU2l0EizyG1gdydLuJcmP7yQu96Wdon6/5tULAAAA//8D&#10;AFBLAwQUAAYACAAAACEAM3rWgd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3FqnkUppiFMFRK+VKEi0Nzde7KjxOordJvw9ywmOq3mafVNuJt+JKw6xDaRgMc9AIDXBtGQV&#10;fLxvZ48gYtJkdBcIFXxjhE11e1PqwoSR3vC6T1ZwCcVCK3Ap9YWUsXHodZyHHomzrzB4nfgcrDSD&#10;HrncdzLPsgfpdUv8wekeXxw25/3FK3jtj7t6aaOsP5M7nMPzuHU7q9T93VQ/gUg4pT8YfvVZHSp2&#10;OoULmSg6BbMVgwryfA2C4+VizdNOzOWrDGRVyv8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAO6sPphsCAAAVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAM3rWgd0AAAAIAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FF535A" w:rsidRPr="005A7624">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>adres (ulica, nr lokalu, nr budynku, miejscowość, kod pocztowy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3804CC5E" w14:textId="77777777" w:rsidR="00520654" w:rsidRDefault="00520654" w:rsidP="00000E12">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B20F9EE" w14:textId="77777777" w:rsidR="00520654" w:rsidRPr="00520654" w:rsidRDefault="00520654" w:rsidP="00000E12">
@@ -5744,51 +5981,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="17D66E8C" id="Rectangle 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:324pt;margin-top:1.45pt;width:11.5pt;height:10.3pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzo87tIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElplzZqulp1KUJa&#10;YMXCB0wdJ7FwbDN2my5fz9jpli5wQvhgeTzj5zdvZlbXx16zg0SvrKl4Mck5k0bYWpm24l+/bF8t&#10;OPMBTA3aGlnxR+n59frli9XgSjm1ndW1REYgxpeDq3gXgiuzzItO9uAn1klDzsZiD4FMbLMaYSD0&#10;XmfTPL/KBou1Qyuk93R7Ozr5OuE3jRThU9N4GZiuOHELace07+KerVdQtgiuU+JEA/6BRQ/K0Kdn&#10;qFsIwPao/oDqlUDrbRMmwvaZbRolZMqBsiny37J56MDJlAuJ491ZJv//YMXHwz0yVVd8yZmBnkr0&#10;mUQD02rJ5suoz+B8SWEP7h5jht7dWfHNM2M3HYXJG0Q7dBJqYlXE+OzZg2h4esp2wwdbEzzsg01S&#10;HRvsIyCJwI6pIo/nishjYIIui9lVPqe6CXIVr/NFkSqWQfn02KEP76TtWTxUHIl7AofDnQ+RDJRP&#10;IYm81areKq2Tge1uo5EdgJpjm1biTzlehmnDBpJnPp0n5Gc+fwmRp/U3iF4F6nKt+oovzkFQRtXe&#10;mjr1YAClxzNR1uYkY1RurMDO1o+kItqxhWnk6NBZ/MHZQO1bcf99Dyg50+8NVWJZzGax35Mxm7+Z&#10;koGXnt2lB4wgqIoHzsbjJowzsneo2o5+KlLuxt5Q9RqVlI2VHVmdyFKLJsFP4xRn4NJOUb+Gfv0T&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8DKRE3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NA&#10;EIXvJv6HzZh4s0upYossjdHUxGNLL94GGAFlZwm7tOivdzzp8cubvPletp1tr040+s6xgeUiAkVc&#10;ubrjxsCx2N2sQfmAXGPvmAx8kYdtfnmRYVq7M+/pdAiNkhL2KRpoQxhSrX3VkkW/cAOxZO9utBgE&#10;x0bXI56l3PY6jqJEW+xYPrQ40FNL1edhsgbKLj7i9754iexmtwqvc/ExvT0bc301Pz6ACjSHv2P4&#10;1Rd1yMWpdBPXXvUGktu1bAkG4g0oyZP7pXApvLoDnWf6/4D8BwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADOjzu0gAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHwMpETcAAAACAEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46239CAA" wp14:editId="455DDE11">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2454275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>18415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="10795" t="10795" r="5080" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle 58"/>
@@ -5814,51 +6051,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="60564468" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:193.25pt;margin-top:1.45pt;width:11.5pt;height:10.3pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6k3zjIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpl27UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQuRgeTLj5zfvjZc3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66ShZGOxh0AhtlmNMBB6&#10;r7Npnl9lg8XaoRXSe/p7Nyb5KuE3jRThU9N4GZiuOHELacW0buOarZZQtgiuU+JEA/6BRQ/K0KVn&#10;qDsIwHao/oDqlUDrbRMmwvaZbRolZOqBuiny37p57MDJ1AuJ491ZJv//YMXH/QMyVVecjDLQk0Wf&#10;STQwrZZsvoj6DM6XVPboHjB26N29Fd88M3bdUZm8RbRDJ6EmVkWsz54diIGno2w7fLA1wcMu2CTV&#10;ocE+ApII7JAcOZ4dkYfABP0sZlf5nHwTlCpe54siOZZB+XTYoQ/vpO1Z3FQciXsCh/29D5EMlE8l&#10;ibzVqt4orVOA7Xatke2BhmOTvsSferws04YNFb+eT+cJ+VnOX0Lk6fsbRK8CTblWPcl8LoIyqvbW&#10;1GkGAyg97omyNicZo3KjA1tbH0lFtOMI05OjTWfxB2cDjW/F/fcdoORMvzfkxHUxm8V5T8Fs/mZK&#10;AV5mtpcZMIKgKh44G7frML6RnUPVdnRTkXo39pbca1RSNjo7sjqRpRFNgp+eU3wDl3Gq+vXoVz8B&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8LT+e3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NA&#10;EIXvJv6HzZh4s7uCbQplaYymJh5bevE2wBRQdpewS4v+esdTPX55L2++ybaz6cWZRt85q+FxoUCQ&#10;rVzd2UbDsdg9rEH4gLbG3lnS8E0etvntTYZp7S52T+dDaASPWJ+ihjaEIZXSVy0Z9As3kOXs5EaD&#10;gXFsZD3ihcdNLyOlVtJgZ/lCiwO9tFR9HSajoeyiI/7sizdlkl0c3ufic/p41fr+bn7egAg0h2sZ&#10;/vRZHXJ2Kt1kay96DfF6teSqhigBwfmTSphL5ngJMs/k/wfyXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA6k3zjIAIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC8LT+e3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00000E12" w:rsidRPr="00AE1A04">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00FF535A" w:rsidRPr="00FF535A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">nie </w:t>
       </w:r>
       <w:r w:rsidR="00FF535A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>mam tytułu prawnego</w:t>
       </w:r>
       <w:r w:rsidR="00415FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -5947,51 +6184,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="7BED57DE" id="Rectangle 92" o:spid="_x0000_s1026" style="position:absolute;margin-left:271.9pt;margin-top:1.55pt;width:11.5pt;height:10.3pt;z-index:251752448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8FA7DIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu7VR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrD9gq9BlvxYpRzpqyEWtttxb99Xb+Z&#10;ceaDsLUwYFXFj8rzm+XrV4velWoMLZhaISMQ68veVbwNwZVZ5mWrOuFH4JQlZwPYiUAmbrMaRU/o&#10;ncnGeX6V9YC1Q5DKe7q9G5x8mfCbRsnwuWm8CsxUnLiFtGPaN3HPlgtRblG4VssTDfEPLDqhLX16&#10;hroTQbAd6j+gOi0RPDRhJKHLoGm0VCkHyqbIf8vmsRVOpVxIHO/OMvn/Bys/7R+Q6bri15xZ0VGJ&#10;vpBowm6NYvNx1Kd3vqSwR/eAMUPv7kF+98zCqqUwdYsIfatETayKGJ+9eBANT0/Zpv8INcGLXYAk&#10;1aHBLgKSCOyQKnI8V0QdApN0WUyu8inVTZKreJvPilSxTJTPjx368F5Bx+Kh4kjcE7jY3/sQyYjy&#10;OSSRB6PrtTYmGbjdrAyyvaDmWKeV+FOOl2HGsr7i8+l4mpBf+PwlRJ7W3yA6HajLje4qPjsHiTKq&#10;9s7WqQeD0GY4E2VjTzJG5YYKbKA+kooIQwvTyNGhBfzJWU/tW3H/YydQcWY+WKrEvJhMYr8nYzK9&#10;HpOBl57NpUdYSVAVD5wNx1UYZmTnUG9b+qlIuVu4peo1OikbKzuwOpGlFk2Cn8YpzsClnaJ+Df3y&#10;CQAA//8DAFBLAwQUAAYACAAAACEAAOlzAN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBSE7yb+h80z8WaXgkWLLI3R1MRjSy/eHuwroOwuYZcW/fU+T/U4mcnMN/lmNr040eg7ZxUsFxEI&#10;srXTnW0UHMrt3SMIH9Bq7J0lBd/kYVNcX+WYaXe2OzrtQyO4xPoMFbQhDJmUvm7JoF+4gSx7Rzca&#10;DCzHRuoRz1xuehlHUSoNdpYXWhzopaX6az8ZBVUXH/BnV75FZr1Nwvtcfk4fr0rd3szPTyACzeES&#10;hj98RoeCmSo3We1Fr2B1nzB6UJAsQbC/SlPWlYI4eQBZ5PL/geIXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAPBQOwyECAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAAOlzAN0AAAAIAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D1D6E82" wp14:editId="533A7499">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1779270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="130810"/>
                 <wp:effectExtent l="12065" t="11430" r="13335" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 91"/>
@@ -6017,51 +6254,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="26B57D4F" id="Rectangle 91" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.1pt;margin-top:1.55pt;width:11.5pt;height:10.3pt;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBLgnvIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpSxs1Xa26FCEt&#10;sGLhA1zHaSxsjxm7TZevZ+K0pQucED5YHs/4+c2bmeXN0Rp2UBg0uIoXo5wz5STU2u0q/vXL5tWc&#10;sxCFq4UBpyr+pAK/Wb18sex8qcbQgqkVMgJxoex8xdsYfZllQbbKijACrxw5G0ArIpm4y2oUHaFb&#10;k43zfJZ1gLVHkCoEur0bnHyV8JtGyfipaYKKzFScuMW0Y9q3/Z6tlqLcofCtlica4h9YWKEdfXqB&#10;uhNRsD3qP6CslggBmjiSYDNoGi1VyoGyKfLfsnlshVcpFxIn+ItM4f/Byo+HB2S6rviMMycslegz&#10;iSbczii2KHp9Oh9KCnv0D9hnGPw9yG+BOVi3FKZuEaFrlaiJVYrPnj3ojUBP2bb7ADXBi32EJNWx&#10;QdsDkgjsmCrydKmIOkYm6bKYzPIp1U2Sq3idz4tUsUyU58ceQ3ynwLL+UHEk7glcHO5DJPIUeg5J&#10;5MHoeqONSQbutmuD7CCoOTZp9fnSk3AdZhzrKr6YjqcJ+ZkvXEPkaf0NwupIXW60rfj8EiTKXrW3&#10;rk49GIU2w5n+N45onJUbKrCF+olURBhamEaODi3gD846at+Kh+97gYoz895RJRbFZNL3ezIm0zdj&#10;MvDas732CCcJquKRs+G4jsOM7D3qXUs/FSl3B7dUvUYnZXt+A6sTWWrRpN5pnPoZuLZT1K+hX/0E&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvvNv+3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqN1YghLiVAhUJI5teuG2iU0SiNdR7LSBr2c5wXH0RrNvi+3iB3FyU+wDGVivFAhH&#10;TbA9tQaO1e5mAyImJItDIGfgy0XYlpcXBeY2nGnvTofUCh6hmKOBLqUxlzI2nfMYV2F0xOw9TB4T&#10;x6mVdsIzj/tBZkrdSo898YUOR/fUuebzMHsDdZ8d8XtfvSh/v9Ppdak+5rdnY66vlscHEMkt6a8M&#10;v/qsDiU71WEmG8VgINuojKsG9BoEc60055qBvgNZFvL/A+UPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEEuCe8gAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAG+82/7cAAAACAEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00094523">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00094523">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">posiadałam/em      , nie posiadałam/em      </w:t>
       </w:r>
       <w:r w:rsidR="00094523" w:rsidRPr="00E4223D">
         <w:t>w okresie 5 lat poprzedzających nabycie lokalu, tytułu prawnego</w:t>
       </w:r>
       <w:r w:rsidR="00094523">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00094523">
@@ -6142,51 +6379,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="2877E7EB" id="Rectangle 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.5pt;margin-top:8.3pt;width:208.85pt;height:28.45pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDwGsjIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRpU7ZR09WqSxHS&#10;AisWPsB1nMTCN8Zu0+Xrd+x0Sxd4QvjB8njGx2fOzKyuj1qRgwAvralpPplSIgy3jTRdTb993b65&#10;osQHZhqmrBE1fRSeXq9fv1oNrhKF7a1qBBAEMb4aXE37EFyVZZ73QjM/sU4YdLYWNAtoQpc1wAZE&#10;1yorptNFNlhoHFguvMfb29FJ1wm/bQUPn9vWi0BUTZFbSDukfRf3bL1iVQfM9ZKfaLB/YKGZNPjp&#10;GeqWBUb2IP+A0pKD9bYNE251ZttWcpFywGzy6W/ZPPTMiZQLiuPdWSb//2D5p8M9ENnUtKTEMI0l&#10;+oKiMdMpQRazqM/gfIVhD+4eYobe3Vn+3RNjNz2GiRsAO/SCNcgqj/HZiwfR8PiU7IaPtkF4tg82&#10;SXVsQUdAFIEcU0UezxURx0A4XhaLspgtkRpH32yRz/IyfcGq59cOfHgvrCbxUFNA8gmdHe58iGxY&#10;9RyS2Fslm61UKhnQ7TYKyIFhd2zTOqH7yzBlyFDTZVmUCfmFz19CTNP6G4SWAdtcSV3Tq3MQq6Js&#10;70yTmjAwqcYzUlbmpGOUbizBzjaPKCPYsYdx5vDQW/hJyYD9W1P/Y89AUKI+GCzFMp/PY8MnY16+&#10;LdCAS8/u0sMMR6iaBkrG4yaMQ7J3ILsef8pT7sbeYPlamZSNpR1ZnchijybBT/MUh+DSTlG/pn79&#10;BAAA//8DAFBLAwQUAAYACAAAACEAZ7TSWt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBSE7yb+h80z8WYXaaCWsjRGUxOPLb14e7BPoLK7hF1a9Nf7PNXjZCYz3+Tb2fTiTKPvnFXwuIhA&#10;kK2d7myj4FjuHp5A+IBWY+8sKfgmD9vi9ibHTLuL3dP5EBrBJdZnqKANYcik9HVLBv3CDWTZ+3Sj&#10;wcBybKQe8cLlppdxFKXSYGd5ocWBXlqqvw6TUVB18RF/9uVbZNa7ZXify9P08arU/d38vAERaA7X&#10;MPzhMzoUzFS5yWovegVJlPCXwEaaguDAOo5XICoFq2UCssjl/wfFLwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBDwGsjIQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBntNJa3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5868C95D" w14:textId="77777777" w:rsidR="00000E12" w:rsidRDefault="00000E12" w:rsidP="00000E12">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3538"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4701E361" w14:textId="77777777" w:rsidR="00000E12" w:rsidRDefault="00000E12" w:rsidP="00000E12">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3538"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E7CDDFA" w14:textId="77777777" w:rsidR="00000E12" w:rsidRPr="005A7624" w:rsidRDefault="00FF535A" w:rsidP="00000E12">
       <w:pPr>
@@ -6484,51 +6721,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="1FDB535E" id="Rectangle 68" o:spid="_x0000_s1026" style="position:absolute;margin-left:380.15pt;margin-top:3.95pt;width:113.15pt;height:21.35pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqKfOVHAIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu3ZR02nqGEIa&#10;MDH4Aa7jJBaOz5zdpuXXc3a60sEbIg+WL3f33XffnVc3h96wvUKvwVa8mOScKSuh1rat+Lev92+W&#10;nPkgbC0MWFXxo/L8Zv361WpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N9k0z6+yAbB2CFJ5T3/vRidfJ/ymUTJ8bhqvAjMVJ24hnZjObTyz9UqULQrXaXmiIf6BRS+0paJn&#10;qDsRBNuh/guq1xLBQxMmEvoMmkZLlXqgbor8j26eOuFU6oXE8e4sk/9/sPLT/hGZris+48yKnkb0&#10;hUQTtjWKXS2jPoPzJYU9uUeMHXr3APK7ZxY2HYWpW0QYOiVqYlXE+OxFQjQ8pbLt8BFqghe7AEmq&#10;Q4N9BCQR2CFN5HieiDoEJulnMXu7yPM5Z5J800VRzOaphCifsx368F5Bz+Kl4kjkE7rYP/gQ2Yjy&#10;OSQWs3CvjUlTN5YNFb+eT+cpwYPRdXSmJrHdbgyyvYh7k75T3RdhvQ60vUb3FV+eg0QZ1Xhn61Ql&#10;CG3GOzEx9iRPVGRUdgv1kdRBGFeTnhJdOsCfnA20lhX3P3YCFWfmgyWFr4vZLO5xMmbzxZQMvPRs&#10;Lz3CSoKqeOBsvG7CuPs7h7rtqFKRerdwS1NpdBIsTmxkdSJLq5d0PD2TuNuXdor6/ZjXvwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI2YzIndAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyoDaimDXGqgOi1EgWJ9ubGix01tqPYbcLfs5zobVYzmnlbribfsTMOqY1Bwf1MAMPQRNMG&#10;q+DzY323AJayDkZ3MaCCH0ywqq6vSl2YOIZ3PG+zZVQSUqEVuJz7gvPUOPQ6zWKPgbzvOHid6Rws&#10;N4Meqdx3/EEIyb1uAy043eOrw+a4PXkFb/1+U89t4vVXdrtjfBnXbmOVur2Z6mdgGaf8H4Y/fEKH&#10;ipgO8RRMYp2CJykeKUpiCYz85UJKYAcFcyGBVyW/fKD6BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGop85UcAgAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI2YzIndAAAACAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="407B6E23" w14:textId="67835A8F" w:rsidR="00110F4A" w:rsidRPr="00761D33" w:rsidRDefault="00110F4A" w:rsidP="00110F4A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -6997,51 +7234,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="5502CD44" id="Rectangle 84" o:spid="_x0000_s1026" style="position:absolute;margin-left:251.25pt;margin-top:8.4pt;width:208.85pt;height:28.45pt;z-index:251742208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAMprOIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zTphTZqulp1KUJa&#10;YMXCB7iOk1j4xthtWr5+x063dIEnhB8sj2d8fObMzOrmqBU5CPDSmormozElwnBbS9NW9NvX7ZsF&#10;JT4wUzNljajoSXh6s379atW7UhS2s6oWQBDE+LJ3Fe1CcGWWed4JzfzIOmHQ2VjQLKAJbVYD6xFd&#10;q6wYj+dZb6F2YLnwHm/vBiddJ/ymETx8bhovAlEVRW4h7ZD2Xdyz9YqVLTDXSX6mwf6BhWbS4KcX&#10;qDsWGNmD/ANKSw7W2yaMuNWZbRrJRcoBs8nHv2Xz2DEnUi4ojncXmfz/g+WfDg9AZF3RCSWGaSzR&#10;FxSNmVYJsphGfXrnSwx7dA8QM/Tu3vLvnhi76TBM3ALYvhOsRlZ5jM9ePIiGx6dk13+0NcKzfbBJ&#10;qmMDOgKiCOSYKnK6VEQcA+F4WcxnxWQ5o4SjbzLPJ/ksfcHK59cOfHgvrCbxUFFA8gmdHe59iGxY&#10;+RyS2Fsl661UKhnQ7jYKyIFhd2zTOqP76zBlSF/R5ayYJeQXPn8NMU7rbxBaBmxzJXVFF5cgVkbZ&#10;3pk6NWFgUg1npKzMWcco3VCCna1PKCPYoYdx5vDQWfhJSY/9W1H/Y89AUKI+GCzFMp9OY8MnYzp7&#10;W6AB157dtYcZjlAVDZQMx00YhmTvQLYd/pSn3I29xfI1MikbSzuwOpPFHk2Cn+cpDsG1naJ+Tf36&#10;CQAA//8DAFBLAwQUAAYACAAAACEA9nIoxd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhNqrY0jVMhUJE4tumF2yY2SUq8jmKnDXw9y6kcV/M0+ybbTq4TZzuE1pOGx5kC&#10;YanypqVaw7HYPTyBCBHJYOfJavi2Abb57U2GqfEX2tvzIdaCSyikqKGJsU+lDFVjHYaZ7y1x9ukH&#10;h5HPoZZmwAuXu04mSi2lw5b4Q4O9fWls9XUYnYayTY74sy/elFvv5vF9Kk7jx6vW93fT8wZEtFO8&#10;wvCnz+qQs1PpRzJBdBoWKlkwysGSJzCwTlQCotSwmq9A5pn8vyD/BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEAyms4hAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPZyKMXeAAAACQEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8C5BF3" w14:textId="77777777" w:rsidR="00662887" w:rsidRDefault="00662887" w:rsidP="00C26276">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B04781" w14:textId="77777777" w:rsidR="007B33D7" w:rsidRDefault="007B33D7" w:rsidP="00662887">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3402" w:firstLine="138"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -7537,51 +7774,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="53267F6E" id="Rectangle 46" o:spid="_x0000_s1026" style="position:absolute;margin-left:251.25pt;margin-top:8.05pt;width:208.85pt;height:28.45pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYhOhpIgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRpU7ZR09WqSxHS&#10;AisWPsB1nMTCN8Zu0+Xrd+x0Sxd4QvjB8njGx2fOzKyuj1qRgwAvralpPplSIgy3jTRdTb993b65&#10;osQHZhqmrBE1fRSeXq9fv1oNrhKF7a1qBBAEMb4aXE37EFyVZZ73QjM/sU4YdLYWNAtoQpc1wAZE&#10;1yorptNFNlhoHFguvMfb29FJ1wm/bQUPn9vWi0BUTZFbSDukfRf3bL1iVQfM9ZKfaLB/YKGZNPjp&#10;GeqWBUb2IP+A0pKD9bYNE251ZttWcpFywGzy6W/ZPPTMiZQLiuPdWSb//2D5p8M9ENnUtKDEMI0l&#10;+oKiMdMpQeaLqM/gfIVhD+4eYobe3Vn+3RNjNz2GiRsAO/SCNcgqj/HZiwfR8PiU7IaPtkF4tg82&#10;SXVsQUdAFIEcU0UezxURx0A4XhaLspgtS0o4+maLfJaX6QtWPb924MN7YTWJh5oCkk/o7HDnQ2TD&#10;queQxN4q2WylUsmAbrdRQA4Mu2Ob1gndX4YpQ4aaLsuiTMgvfP4SYprW3yC0DNjmSuqaXp2DWBVl&#10;e2ea1ISBSTWekbIyJx2jdGMJdrZ5RBnBjj2MM4eH3sJPSgbs35r6H3sGghL1wWAplvl8Hhs+GfPy&#10;bYEGXHp2lx5mOELVNFAyHjdhHJK9A9n1+FOecjf2BsvXyqRsLO3I6kQWezQJfpqnOASXdor6NfXr&#10;JwAAAP//AwBQSwMEFAAGAAgAAAAhAAacxmreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo3VQtNI1TIVCROLbphdsmXpKUeB3FThv4esyJHlfzNPM22062E2cafOtYw3ym&#10;QBBXzrRcazgWu4cnED4gG+wck4Zv8rDNb28yTI278J7Oh1CLWMI+RQ1NCH0qpa8asuhnrieO2acb&#10;LIZ4DrU0A15iue1kotRKWmw5LjTY00tD1ddhtBrKNjniz754U3a9W4T3qTiNH69a399NzxsQgabw&#10;D8OfflSHPDqVbmTjRadhqZJlRGOwmoOIwDpRCYhSw+NCgcwzef1B/gsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCYhOhpIgIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAGnMZq3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9270D9" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="00EA235A" w:rsidRDefault="00C26276" w:rsidP="00C26276">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FFFF558" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="00EA235A" w:rsidRDefault="00C26276" w:rsidP="00C26276">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297419DF" w14:textId="77777777" w:rsidR="00C26276" w:rsidRPr="005A7624" w:rsidRDefault="00C26276" w:rsidP="00C26276">
@@ -8237,1836 +8474,2051 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7632E1D8" w14:textId="77777777" w:rsidR="00E31A9C" w:rsidRDefault="00E31A9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E21B9C" w14:textId="77777777" w:rsidR="00E31A9C" w:rsidRPr="00615A92" w:rsidRDefault="00E31A9C" w:rsidP="00E31A9C">
+    <w:p w14:paraId="31900D63" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zgoda na przetwarzanie danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5E60C8" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B3E659" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę, aby moje dane osobowe w zakresie obejmującym: numer telefonu, adres e-mail były przetwarzane przez Prezydenta Wrocławia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">w celu realizacji procedury sprzedaży lokalu mieszkalnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6198AA63" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CD91CD" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zgoda może być w każdym momencie wycofana poprzez złożenie pisemnego oświadczenia w Kancelarii Urzędu Miejskiego Wrocławia (dotyczy numeru  telefonu i adresu e-mail);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415F2649" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4C9CED" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682D2B34" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27DF5484" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBA11A3" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26437135" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (data)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    (podpis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045AD3AD" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B774A06" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5F882C" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF7B81B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035EBF86" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E637BE" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF55979" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>KLAUZULA INFORMACYJNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557674E9" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6FF586" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Niniejszą informację otrzymuje Pani/Pan w związku z obowiązkami określonymi w art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2AD838" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Administrator danych osobowych (ADO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB59B36" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest  Prezydent W</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rocławia, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E10294E" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0D6223" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za pośrednictwem poczty elektronicznej na adres </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wsl@um.wroc.pl/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>AE:PL-95179-82549-VVTFT-27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357AB986" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>telefonicznie: 71 777 70 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402C173B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76840C32" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D4CB3B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu w celu sprawdzenia, czy wynajmowany przez Panią/Pana lokal mieszkalny będzie mógł być przedmiotem sprzedaży</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78857404" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu zawarcia z Panią/Panem umowy sprzedaży</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C0B8A3" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu ustalenia, dochodzenia ewentualnych roszczeń wynikających z zawartej umowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2678105F" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu wymiany korespondencji lub innych form kontaktu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6718C71B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celach archiwalnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9B324C" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E55F22" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027F66CF" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="707" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. a) RODO tj. zgody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Może Pani/Pan wycofać zgodę w dowolnym momencie. Wycofanie zgody nie ma wpływu na zgodność z prawem przetwarzania, które było realizowane przed jej wycofaniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C97C34D" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005256A2">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. c) RODO oraz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152C5258" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 8 marca 1990 r. o samorządzie gminnym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605FBDA1" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 21 czerwca 2001 r. o ochronie praw lokatorów, mieszkaniowym   zasobie gminy i o zmianie Kodeksu cywilnego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FAA427" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 24 czerwca 1994 r. o własności lokali;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51783DC4" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 21 sierpnia 1997 r. o gospodarce nieruchomościami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE65AA1" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 17 maja 1989 r. Prawo geodezyjne i kartograficzne;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2F7E78" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 24 września 2010 r. o ewidencji ludności;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4513B356" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 23 kwietnia 1964 r. Kodeks cywilny;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD3B9E5" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 17 listopada 1964 r. Kodeks postępowania cywilnego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188F3CE4" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1FC13B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 6 lipca 1982 r. o księgach wieczystych i hipotece;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F44DC6F" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 27 sierpnia 2009 r. o finansach publicznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC96CA9" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="633"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5A5D2B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obligatoryjność/fakultatywność podania danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB5294B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podanie przez Panią/Pana danych osobowych jest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FDE0A9" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  wymogiem ustawowym oraz warunkiem zawarcia umowy. Jest Pani/Pan zobowiązana/y do ich podania a ich niepodanie będzie skutkować brakiem możliwości zawarcia umowy sprzedaży wynajmowanego lokalu mieszkalnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A098FF" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dobrowolne – w zakresie numeru telefonu oraz adresu e-mail. Podanie tych danych nie jest wymogiem ustawowym ani warunkiem zawarcia umowy, i nie jest Pani/Pan zobowiązana/y do ich podania. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001A542B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1BADD2" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E80D9B" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe będą przechowywane </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na czas prowadzonego postępowania w sprawie sprzedaży lokalu mieszkalnego, a także po jego zakończeniu, w celu ewentualnego dochodzenia roszczeń wynikających z zawartej umowy.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Akta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprawy sprzedaży lokalu mieszkalnego stanowią materiały archiwalne i będą przechowywane przez Urząd Miejski Wrocławia przez 25 lat od stycznia kolejnego roku po zakończeniu Pani/Pana sprawy. Następnie zostaną przekazane do Archiwum Państwowego we Wrocławiu, gdzie będą przechowywane wieczyście. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565EE3FE" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dane osobowe, na przetwarzanie których została wyrażona przez Pani/Pana zgoda, będziemy przechowywać do czasu jej wycofania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115D592C" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4532B4EA" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odbiorcami Pani/Pana danych osobowych mogą być: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45535D3C" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">architekci (w celach kontaktowych), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2C93AD" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rzeczoznawcy majątkowi (w celach kontaktowych,)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2A1543" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inne podmioty tj. jednostki budżetowe Gminy, jednostki administracji rządowej i samorządowej, jednoosobowe spółki Gminy Wrocław, podmioty, w których dyspozycji pozostają mieszkania gminne, podmioty zarządzające zasobem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mieszkaniowym (np. spółdzielnie mieszkaniowe, zarządcy nieruchomości) w celu zbadania, czy przysługuje Pani/Panu pierwszeństwo w nabyciu lokalu z zachowaniem bonifikaty; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687E74C4" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usługodawcy wykonujący zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565283B4" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmioty prowadzących działalność pocztową lub kurierską;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36937DF0" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kancelarie notarialne w celu zawarcia umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53532918" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385C4D71" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługujące prawa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4813CC14" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8907EA" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prawo do wycofania zgody w dowolnym momencie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36015E05" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D80C0A1" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6AC005" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D55706F" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C72C77" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do przenoszenia danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2101986A" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5540E369" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3561293C" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Inspektor Ochrony Danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B77A076" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych. Z Inspektorem można skontaktować się w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6753BB83" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>listownie na adres: al. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124D791E" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412C3649" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-   telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582B65CF" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EDA77E" w14:textId="77777777" w:rsidR="005A5DDB" w:rsidRDefault="005A5DDB" w:rsidP="005A5DDB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1384F32F" w14:textId="77777777" w:rsidR="00E31A9C" w:rsidRPr="002E3EEB" w:rsidRDefault="00E31A9C" w:rsidP="005A5DDB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1627 lines deleted...]
-          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E31A9C" w:rsidRPr="002E3EEB" w:rsidSect="003438A4">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6FDAC196" w14:textId="77777777" w:rsidR="00F13473" w:rsidRDefault="00F13473">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E14B173" w14:textId="77777777" w:rsidR="00F13473" w:rsidRDefault="00F13473">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana,Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="173105411"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="810570653"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
@@ -10180,71 +10632,298 @@
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="003D7B57" w:rsidRPr="002E3EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7CEAD7C8" w14:textId="77777777" w:rsidR="00F13473" w:rsidRDefault="00F13473">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="351CFA42" w14:textId="77777777" w:rsidR="00F13473" w:rsidRDefault="00F13473">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="139B6167"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="518E1AB2"/>
+    <w:lvl w:ilvl="0" w:tplc="7F542290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24DE0C8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AF6E268"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368418BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D362FFE"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10313,51 +10992,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="380A18B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F72E3902"/>
     <w:lvl w:ilvl="0" w:tplc="8ACA0E32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10429,51 +11108,140 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39B17074"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B488664C"/>
+    <w:lvl w:ilvl="0" w:tplc="DE20127A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="705"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6C703C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E209858"/>
     <w:lvl w:ilvl="0" w:tplc="11DEE914">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10542,51 +11310,165 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402623EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3AAD75E"/>
+    <w:lvl w:ilvl="0" w:tplc="C206F9EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C54878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4347BDE"/>
     <w:lvl w:ilvl="0" w:tplc="F21CABC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10655,51 +11537,502 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445951A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC7467C6"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D90071"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92B009A6"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A14051D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EDABC30"/>
+    <w:lvl w:ilvl="0" w:tplc="05D05DA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE264E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C446431C"/>
+    <w:lvl w:ilvl="0" w:tplc="8520A634">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEA7385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB345BD2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10768,51 +12101,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613A3256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10881,51 +12214,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10994,306 +12327,478 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F210A23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAC40D84"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009616FF"/>
     <w:rsid w:val="000003FB"/>
     <w:rsid w:val="00000E12"/>
     <w:rsid w:val="00016855"/>
     <w:rsid w:val="0001766C"/>
     <w:rsid w:val="000223D0"/>
     <w:rsid w:val="00061BD7"/>
     <w:rsid w:val="00081182"/>
     <w:rsid w:val="00081C72"/>
     <w:rsid w:val="00084910"/>
     <w:rsid w:val="00091EE5"/>
     <w:rsid w:val="00094523"/>
     <w:rsid w:val="000C3A22"/>
     <w:rsid w:val="000C6094"/>
     <w:rsid w:val="000D779C"/>
     <w:rsid w:val="000E3DA1"/>
     <w:rsid w:val="00110F4A"/>
     <w:rsid w:val="00112371"/>
     <w:rsid w:val="00175AF3"/>
     <w:rsid w:val="0017660D"/>
     <w:rsid w:val="001808C9"/>
     <w:rsid w:val="00181EDC"/>
     <w:rsid w:val="00195972"/>
     <w:rsid w:val="001B480C"/>
     <w:rsid w:val="001B58D5"/>
     <w:rsid w:val="001E1146"/>
     <w:rsid w:val="001E731B"/>
+    <w:rsid w:val="001E7B91"/>
     <w:rsid w:val="001F5E8E"/>
     <w:rsid w:val="002335D2"/>
     <w:rsid w:val="002617DC"/>
     <w:rsid w:val="002920CE"/>
     <w:rsid w:val="002B58B2"/>
     <w:rsid w:val="002C7E2E"/>
     <w:rsid w:val="002E3EEB"/>
     <w:rsid w:val="002E4303"/>
     <w:rsid w:val="002F3F68"/>
     <w:rsid w:val="002F4896"/>
     <w:rsid w:val="00316FAF"/>
     <w:rsid w:val="003438A4"/>
     <w:rsid w:val="0037157E"/>
     <w:rsid w:val="003818BE"/>
     <w:rsid w:val="0038776B"/>
     <w:rsid w:val="0039685E"/>
     <w:rsid w:val="00397216"/>
     <w:rsid w:val="003A79A5"/>
     <w:rsid w:val="003C1C9B"/>
     <w:rsid w:val="003C67D8"/>
     <w:rsid w:val="003D2EBC"/>
     <w:rsid w:val="003D7B57"/>
     <w:rsid w:val="00400A72"/>
     <w:rsid w:val="0040507A"/>
     <w:rsid w:val="00415FBA"/>
     <w:rsid w:val="00430FBD"/>
     <w:rsid w:val="0045258A"/>
     <w:rsid w:val="004614A3"/>
     <w:rsid w:val="00483E39"/>
     <w:rsid w:val="004957F0"/>
     <w:rsid w:val="004C06A4"/>
     <w:rsid w:val="004C1B53"/>
     <w:rsid w:val="004C662C"/>
     <w:rsid w:val="004E76F6"/>
     <w:rsid w:val="004F4114"/>
     <w:rsid w:val="0050425B"/>
     <w:rsid w:val="005052E6"/>
     <w:rsid w:val="00520654"/>
     <w:rsid w:val="00521ABA"/>
+    <w:rsid w:val="005256A2"/>
     <w:rsid w:val="00561D44"/>
     <w:rsid w:val="00566774"/>
     <w:rsid w:val="005877C9"/>
     <w:rsid w:val="00590A11"/>
+    <w:rsid w:val="005A5DDB"/>
     <w:rsid w:val="005A7624"/>
     <w:rsid w:val="00611711"/>
     <w:rsid w:val="00661CEE"/>
     <w:rsid w:val="00661D49"/>
     <w:rsid w:val="00662887"/>
     <w:rsid w:val="006F3F5F"/>
     <w:rsid w:val="00735A9E"/>
     <w:rsid w:val="007843EB"/>
     <w:rsid w:val="007911DE"/>
     <w:rsid w:val="007970FC"/>
     <w:rsid w:val="007A2385"/>
     <w:rsid w:val="007B33D7"/>
     <w:rsid w:val="007C7E8E"/>
     <w:rsid w:val="007D3251"/>
     <w:rsid w:val="007D64EB"/>
     <w:rsid w:val="007D7A5F"/>
     <w:rsid w:val="007E13FF"/>
     <w:rsid w:val="0080501A"/>
+    <w:rsid w:val="00814B4E"/>
     <w:rsid w:val="00843BD6"/>
     <w:rsid w:val="00846393"/>
     <w:rsid w:val="00854935"/>
     <w:rsid w:val="0085619F"/>
     <w:rsid w:val="008572F6"/>
     <w:rsid w:val="0087523E"/>
     <w:rsid w:val="0087600F"/>
     <w:rsid w:val="00876273"/>
     <w:rsid w:val="00893796"/>
     <w:rsid w:val="00894A6C"/>
     <w:rsid w:val="008964C5"/>
     <w:rsid w:val="008B20CC"/>
     <w:rsid w:val="008B48A1"/>
     <w:rsid w:val="008D1AD6"/>
     <w:rsid w:val="00906ADF"/>
     <w:rsid w:val="009158D2"/>
     <w:rsid w:val="00944CEA"/>
+    <w:rsid w:val="00954BC1"/>
     <w:rsid w:val="009616FF"/>
     <w:rsid w:val="00964A9F"/>
     <w:rsid w:val="00967FC3"/>
     <w:rsid w:val="00983B34"/>
     <w:rsid w:val="009872FE"/>
     <w:rsid w:val="0099660E"/>
     <w:rsid w:val="009C7571"/>
     <w:rsid w:val="009E7FB6"/>
     <w:rsid w:val="00A078CA"/>
     <w:rsid w:val="00A36700"/>
     <w:rsid w:val="00A402CE"/>
     <w:rsid w:val="00AE1A04"/>
     <w:rsid w:val="00B050CA"/>
     <w:rsid w:val="00B14DCB"/>
     <w:rsid w:val="00B4014F"/>
     <w:rsid w:val="00B45DE0"/>
     <w:rsid w:val="00BA18F4"/>
     <w:rsid w:val="00BA2292"/>
     <w:rsid w:val="00BC1B43"/>
     <w:rsid w:val="00BD5650"/>
     <w:rsid w:val="00BE6F1D"/>
     <w:rsid w:val="00BF356F"/>
     <w:rsid w:val="00C04C5E"/>
     <w:rsid w:val="00C26276"/>
     <w:rsid w:val="00C5416F"/>
     <w:rsid w:val="00C7274E"/>
     <w:rsid w:val="00CB077F"/>
     <w:rsid w:val="00CD01FD"/>
     <w:rsid w:val="00CE5983"/>
     <w:rsid w:val="00CF7763"/>
     <w:rsid w:val="00D104A6"/>
     <w:rsid w:val="00D2090E"/>
     <w:rsid w:val="00D27E00"/>
     <w:rsid w:val="00D46DEB"/>
     <w:rsid w:val="00D62FDB"/>
     <w:rsid w:val="00D94C2A"/>
     <w:rsid w:val="00DA5826"/>
+    <w:rsid w:val="00DB5DF4"/>
     <w:rsid w:val="00DB60F8"/>
     <w:rsid w:val="00DF038E"/>
     <w:rsid w:val="00E12EAA"/>
     <w:rsid w:val="00E3085E"/>
     <w:rsid w:val="00E31A9C"/>
     <w:rsid w:val="00E4223D"/>
     <w:rsid w:val="00EA235A"/>
     <w:rsid w:val="00EA42F5"/>
     <w:rsid w:val="00EC48E4"/>
     <w:rsid w:val="00ED5351"/>
     <w:rsid w:val="00EF2E61"/>
+    <w:rsid w:val="00F02A5B"/>
     <w:rsid w:val="00F10A12"/>
     <w:rsid w:val="00F13473"/>
     <w:rsid w:val="00F22EEC"/>
     <w:rsid w:val="00F369BA"/>
     <w:rsid w:val="00F559DD"/>
     <w:rsid w:val="00F758AF"/>
     <w:rsid w:val="00F817D7"/>
     <w:rsid w:val="00FA17FA"/>
     <w:rsid w:val="00FE4614"/>
     <w:rsid w:val="00FF535A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <o:colormenu v:ext="edit" fillcolor="none"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="48DDC151"/>
   <w15:docId w15:val="{91A1E99F-458A-433B-B998-D71C3C5263A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11625,51 +13130,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003438A4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="003438A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -12017,52 +13521,65 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D2EBC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003D2EBC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
+    <w:div w:id="201214071">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="976645697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1188714441">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -12426,78 +13943,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48F39535-81AC-4AB9-8ECD-FC5C091D0F19}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8893DD6C-3CAF-4966-BBA9-F23B7C6AA89B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11955</Characters>
+  <Pages>8</Pages>
+  <Words>1942</Words>
+  <Characters>12154</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13839</CharactersWithSpaces>
+  <CharactersWithSpaces>14068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>umjowi02</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>