--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -6,172 +6,172 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="69650806" w14:textId="77777777" w:rsidR="00932132" w:rsidRPr="00932132" w:rsidRDefault="00932132" w:rsidP="00991FDD">
+    <w:p w14:paraId="69650806" w14:textId="77777777" w:rsidR="00932132" w:rsidRPr="00932132" w:rsidRDefault="00932132" w:rsidP="00430798">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakład Produkcyjno-Usługowy ''WAKO''</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F1C384" w14:textId="77777777" w:rsidR="00932132" w:rsidRPr="00932132" w:rsidRDefault="00932132" w:rsidP="00991FDD">
+    <w:p w14:paraId="63F1C384" w14:textId="77777777" w:rsidR="00932132" w:rsidRPr="00932132" w:rsidRDefault="00932132" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wacław Drewnik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE68A06" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="00C01E4B" w:rsidP="00991FDD">
+    <w:p w14:paraId="4CE68A06" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="00C01E4B" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Główna</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4349F7AC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="00932132" w:rsidP="00991FDD">
+    <w:p w14:paraId="4349F7AC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="00932132" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55-220 Kopalina</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AF661E" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00BB5E9F" w:rsidRDefault="000A1313" w:rsidP="00991FDD">
+    <w:p w14:paraId="07AF661E" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00BB5E9F" w:rsidRDefault="000A1313" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -191,172 +191,170 @@
       <w:r w:rsidR="00136341" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EED3E33" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="002E3246" w:rsidP="00991FDD">
+    <w:p w14:paraId="6EED3E33" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="002E3246" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1E78184D" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="00136341" w:rsidP="00991FDD">
+    <w:p w14:paraId="1E78184D" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="00136341" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>0006</w:t>
       </w:r>
       <w:r w:rsidR="00BB5E9F" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6440</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0048F980" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="0048F980" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A984778" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="0A984778" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00BB5E9F" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -396,51 +394,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFA8144" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="0EFA8144" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli</w:t>
       </w:r>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdów prowadzonej przez przedsiębiorcę</w:t>
@@ -544,176 +542,176 @@
       <w:r w:rsidR="0007671F" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dębickiego nr 12, 50-230 </w:t>
       </w:r>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3DD82C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="3B3DD82C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9AEFB4" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="4E9AEFB4" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EABB23" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="28EABB23" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5019F306" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="5019F306" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00932132" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8D07B2" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00932132" w:rsidRDefault="00D6574C" w:rsidP="00991FDD">
+    <w:p w14:paraId="0E8D07B2" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00932132" w:rsidRDefault="00D6574C" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -777,51 +775,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536CFB53" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="536CFB53" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -850,116 +848,106 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024 r. </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr </w:t>
-[...8 lines deleted...]
-        <w:t>WKN-KSO.5421.1</w:t>
+        <w:t>nr WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r w:rsidR="00516D1D" w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00932132">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F279D2" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00932132" w:rsidRDefault="00991FDD" w:rsidP="00991FDD">
+    <w:p w14:paraId="16F279D2" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00932132" w:rsidRDefault="00991FDD" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5E9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F381885" w14:textId="77777777" w:rsidR="00054560" w:rsidRPr="008C3A58" w:rsidRDefault="00D11D84" w:rsidP="00991FDD">
+    <w:p w14:paraId="6F381885" w14:textId="77777777" w:rsidR="00054560" w:rsidRPr="008C3A58" w:rsidRDefault="00D11D84" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -980,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00054560" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56119F1A" w14:textId="77777777" w:rsidR="00CA7678" w:rsidRPr="008C3A58" w:rsidRDefault="00CA7678" w:rsidP="00991FDD">
+    <w:p w14:paraId="56119F1A" w14:textId="77777777" w:rsidR="00CA7678" w:rsidRPr="008C3A58" w:rsidRDefault="00CA7678" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku </w:t>
       </w:r>
       <w:r w:rsidR="00932132" w:rsidRPr="008C3A58">
@@ -1056,51 +1044,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono pkt </w:t>
       </w:r>
       <w:r w:rsidR="008C3A58" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk166147952"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk166147952"/>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidR="008C3A58" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008C3A58" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
@@ -1120,52 +1108,52 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008C3A58" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="7D117ACA" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="008C3A58" w:rsidRDefault="007063A2" w:rsidP="00991FDD">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7D117ACA" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="008C3A58" w:rsidRDefault="007063A2" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="008C3A58" w:rsidRPr="008C3A58">
@@ -1230,51 +1218,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A08920" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="008C3A58" w:rsidRDefault="007063A2" w:rsidP="00991FDD">
+    <w:p w14:paraId="22A08920" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="008C3A58" w:rsidRDefault="007063A2" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="008C3A58" w:rsidRPr="008C3A58">
@@ -1285,51 +1273,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">jednym przypadku nie wpisano rodzaju dopalacza katalitycznego, czym naruszono pkt 36 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008C3A58" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00880717" w:rsidRPr="008C3A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B96047" w14:textId="77777777" w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="00991FDD">
+    <w:p w14:paraId="03B96047" w14:textId="77777777" w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB1A40">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r w:rsidR="00CB1A40" w:rsidRPr="00CB1A40">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1343,51 +1331,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadkach, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB1A40">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB1A40">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AF3A7D" w14:textId="77777777" w:rsidR="00F80BB0" w:rsidRPr="000D7272" w:rsidRDefault="00F80BB0" w:rsidP="00991FDD">
+    <w:p w14:paraId="79AF3A7D" w14:textId="77777777" w:rsidR="00F80BB0" w:rsidRPr="000D7272" w:rsidRDefault="00F80BB0" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji jednego badania polegającego na ponownym sprawdzeniu zespołów i układów, w której w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu wpisano omyłkowo informację o </w:t>
       </w:r>
       <w:r w:rsidR="000D7272" w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1401,51 +1389,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono lit. K objaśnień do załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5263BE2D" w14:textId="77777777" w:rsidR="000E13D4" w:rsidRPr="00D11FC4" w:rsidRDefault="000E13D4" w:rsidP="00991FDD">
+    <w:p w14:paraId="5263BE2D" w14:textId="77777777" w:rsidR="000E13D4" w:rsidRPr="00D11FC4" w:rsidRDefault="000E13D4" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ustaleniu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1454,90 +1442,72 @@
         </w:rPr>
         <w:t>, w jednym przypadku, że badanie techniczne pojazdu, któr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ego </w:t>
       </w:r>
       <w:r w:rsidRPr="000E13D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dowód rejestracyjny został zatrzymany przez organ kontroli ruchu drogowego za stwierdzone usterki</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, było badaniem poprawkowym zamiast dodatkowym, czym naruszono § </w:t>
+        <w:t xml:space="preserve">, było badaniem poprawkowym zamiast dodatkowym, czym naruszono § 1a w związku z § 3 ust. 1 pkt 6 oraz § 6 ust. 6 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1a</w:t>
+        <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w związku z § 3 ust. 1 pkt 6 oraz § 6 ust. 6 </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5783AC6C" w14:textId="77777777" w:rsidR="007B0093" w:rsidRPr="007B0093" w:rsidRDefault="00A201C4" w:rsidP="00991FDD">
+    <w:p w14:paraId="5783AC6C" w14:textId="77777777" w:rsidR="007B0093" w:rsidRPr="007B0093" w:rsidRDefault="00A201C4" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A201C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niewpisaniu, w jednym przypadku, w rejestrze badań oraz w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu informacji o</w:t>
       </w:r>
       <w:r w:rsidR="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1565,372 +1535,368 @@
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do zasilania gazem</w:t>
       </w:r>
       <w:r w:rsidR="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – wraz z informacjami o dopuszczeniu tego urządzenia </w:t>
       </w:r>
       <w:r w:rsidR="007B0093" w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do eksploatacji poprzez podanie numeru i daty wystawienia protokołu oraz decyzji dopuszczającej urządzenie do eksploatacji, wydanej przez właściwy organ dozoru technicznego, czym naruszono – odpowiednio:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717A9089" w14:textId="77777777" w:rsidR="007B0093" w:rsidRPr="007B0093" w:rsidRDefault="007B0093" w:rsidP="00991FDD">
+    <w:p w14:paraId="717A9089" w14:textId="77777777" w:rsidR="007B0093" w:rsidRPr="007B0093" w:rsidRDefault="007B0093" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ust. 2 pkt 13 i ust. 4 załącznika nr 8 w związku z § 5 ust. 2 oraz § 6 ust. 7 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(rejestr),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0607C7CB" w14:textId="77777777" w:rsidR="007B0093" w:rsidRPr="007B0093" w:rsidRDefault="007B0093" w:rsidP="00991FDD">
+    <w:p w14:paraId="0607C7CB" w14:textId="77777777" w:rsidR="007B0093" w:rsidRPr="007B0093" w:rsidRDefault="007B0093" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">lit. J objaśnień do załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73885923" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00991FDD">
+    <w:p w14:paraId="73885923" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu opłaty ewidencyjnej</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w kwocie 1,00 PLN, która nie została przez przedsiębiorcę:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D07BDD" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00991FDD">
+    <w:p w14:paraId="50D07BDD" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>odnotowana w ewidencji pobranych i przekazanych opłat ewidencyjnych</w:t>
       </w:r>
       <w:r w:rsidR="00991FDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692CB9B4" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00991FDD">
+    <w:p w14:paraId="692CB9B4" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>przekazana na rachunek bankowy Funduszu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– Centralna Ewidencja Pojazdów i Kierowców</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DD2839" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00991FDD">
+    <w:p w14:paraId="73DD2839" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="008D4CB1" w:rsidRDefault="008D4CB1" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozliczona i wykazana w sprawozdaniu z pobranych i przekazanych opłat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065CF9E3" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="00932132" w:rsidRDefault="00991FDD" w:rsidP="00991FDD">
+    <w:p w14:paraId="065CF9E3" w14:textId="77777777" w:rsidR="008D4CB1" w:rsidRPr="00932132" w:rsidRDefault="00991FDD" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">czym naruszono, </w:t>
       </w:r>
       <w:r w:rsidR="008D4CB1" w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4, § 5 i § 6 </w:t>
       </w:r>
       <w:r w:rsidR="008D4CB1" w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Cyfryzacji z dnia 26 sierpnia 2022 r. w sprawie opłaty ewidencyjnej stanowiącej przychód Funduszu – Centralna Ewidencja Pojazdów i Kierowców (Dz. U. z 2022 r. poz. 1857)</w:t>
       </w:r>
       <w:r w:rsidR="008D4CB1" w:rsidRPr="008D4CB1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EB3196" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00F80BB0" w:rsidRDefault="00017950" w:rsidP="00991FDD">
+    <w:p w14:paraId="37EB3196" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00F80BB0" w:rsidRDefault="00017950" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DA2334" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00F80BB0" w:rsidRDefault="00A1330D" w:rsidP="00991FDD">
+    <w:p w14:paraId="54DA2334" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00F80BB0" w:rsidRDefault="00A1330D" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1956,73 +1922,73 @@
       <w:r w:rsidR="00F80BB0" w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F50E96" w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) odstępuję od wydania zaleceń w tych przypadkach</w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F856851" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00F80BB0" w:rsidRDefault="0036536F" w:rsidP="00991FDD">
+    <w:p w14:paraId="4F856851" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00F80BB0" w:rsidRDefault="0036536F" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFFD0E1" w14:textId="77777777" w:rsidR="00221E3D" w:rsidRPr="00F80BB0" w:rsidRDefault="00D719FA" w:rsidP="00991FDD">
+    <w:p w14:paraId="4BFFD0E1" w14:textId="77777777" w:rsidR="00221E3D" w:rsidRPr="00F80BB0" w:rsidRDefault="00D719FA" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych</w:t>
       </w:r>
       <w:r w:rsidR="005D78FA" w:rsidRPr="00F80BB0">
@@ -2092,77 +2058,77 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
       <w:r w:rsidR="00F80BB0" w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>rodzaju dopalacza katalitycznego</w:t>
       </w:r>
       <w:r w:rsidR="00481368" w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFD1F55" w14:textId="77777777" w:rsidR="00F80BB0" w:rsidRPr="00F80BB0" w:rsidRDefault="00481368" w:rsidP="00991FDD">
+    <w:p w14:paraId="2FFD1F55" w14:textId="77777777" w:rsidR="00F80BB0" w:rsidRPr="00F80BB0" w:rsidRDefault="00481368" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F80BB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA7C052" w14:textId="77777777" w:rsidR="000D7272" w:rsidRPr="000D7272" w:rsidRDefault="000D7272" w:rsidP="00991FDD">
+    <w:p w14:paraId="1CA7C052" w14:textId="77777777" w:rsidR="000D7272" w:rsidRPr="000D7272" w:rsidRDefault="000D7272" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00F80BB0" w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2222,51 +2188,51 @@
       <w:r w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>spełnia</w:t>
       </w:r>
       <w:r w:rsidR="002A5735" w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niu przez pojazd dodatkowych warunków technicznych</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7272">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodnie ze stanem faktycznym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A89C55B" w14:textId="77777777" w:rsidR="000D7272" w:rsidRPr="00163E44" w:rsidRDefault="000D7272" w:rsidP="00991FDD">
+    <w:p w14:paraId="6A89C55B" w14:textId="77777777" w:rsidR="000D7272" w:rsidRPr="00163E44" w:rsidRDefault="000D7272" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ustalanie </w:t>
       </w:r>
       <w:r w:rsidRPr="00163E44">
@@ -2275,51 +2241,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawidłowego rodzaju badania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> technicznego pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="00163E44">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42651D68" w14:textId="77777777" w:rsidR="00F80BB0" w:rsidRPr="007B0093" w:rsidRDefault="007B0093" w:rsidP="00991FDD">
+    <w:p w14:paraId="42651D68" w14:textId="77777777" w:rsidR="00F80BB0" w:rsidRPr="007B0093" w:rsidRDefault="007B0093" w:rsidP="00430798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie </w:t>
       </w:r>
       <w:r w:rsidR="00F80BB0" w:rsidRPr="007B0093">
@@ -2337,387 +2303,377 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zamontowanym urządzeniu technicznym i o jego dopuszczeniu d</w:t>
       </w:r>
       <w:r w:rsidR="00F80BB0" w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o eksploatacji poprzez podanie numeru i daty wystawienia protokołu oraz decyzji dopuszczającej urządzenie do eksploatacji, wydanej przez właściwy organ dozoru technicznego</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C260775" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B0093" w:rsidRDefault="005A5110" w:rsidP="00991FDD">
+    <w:p w14:paraId="3C260775" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B0093" w:rsidRDefault="005A5110" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="593DC985" w14:textId="77777777" w:rsidR="00597DB3" w:rsidRDefault="00597DB3" w:rsidP="00AD4242">
+    <w:p w14:paraId="593DC985" w14:textId="77777777" w:rsidR="00597DB3" w:rsidRDefault="00597DB3" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3268DB3E" w14:textId="77777777" w:rsidR="00597DB3" w:rsidRDefault="00597DB3" w:rsidP="00AD4242">
+    <w:p w14:paraId="3268DB3E" w14:textId="77777777" w:rsidR="00597DB3" w:rsidRDefault="00597DB3" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193A56DB" w14:textId="2DDBCA5B" w:rsidR="006E3EB7" w:rsidRPr="007B0093" w:rsidRDefault="00597DB3" w:rsidP="00AD4242">
+    <w:p w14:paraId="193A56DB" w14:textId="2DDBCA5B" w:rsidR="006E3EB7" w:rsidRPr="007B0093" w:rsidRDefault="00597DB3" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E22D4B7" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="007B0093" w:rsidRDefault="006E3EB7" w:rsidP="00991FDD">
+    <w:p w14:paraId="6E22D4B7" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="007B0093" w:rsidRDefault="006E3EB7" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4947636C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="007B0093" w:rsidRDefault="006E3EB7" w:rsidP="00991FDD">
+    <w:p w14:paraId="4947636C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="007B0093" w:rsidRDefault="006E3EB7" w:rsidP="00430798">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BDF249" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="007B0093" w:rsidRDefault="00552475" w:rsidP="00991FDD">
+    <w:p w14:paraId="52BDF249" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="007B0093" w:rsidRDefault="00552475" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C04C25E" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="007B0093" w:rsidRDefault="00552475" w:rsidP="00991FDD">
+    <w:p w14:paraId="5C04C25E" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="007B0093" w:rsidRDefault="00552475" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">roli </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D9468D" w:rsidRPr="007B0093">
+        <w:t>roli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0093" w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B0093" w:rsidRPr="007B0093">
+        <w:t>59</w:t>
+      </w:r>
+      <w:r w:rsidR="00543DD4" w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>59</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00543DD4" w:rsidRPr="007B0093">
+        <w:t>.2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.2023</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA186E9" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00991FDD">
+    <w:p w14:paraId="3DA186E9" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00430798">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="550E2C01" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00991FDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6FA685D8" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00991FDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="46F5F1F6" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRPr="004D6885" w:rsidRDefault="00991FDD">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidR="00A14E8C" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2773,51 +2729,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A63F21">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00A14E8C" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3697A082" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00991FDD" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="71F57EE1" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00991FDD" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F49C2B7" wp14:editId="6BBFA980">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2838,107 +2794,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="78C16EA9" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00991FDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="55B9E3E2" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00991FDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09FB5D07" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00661601">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="09FB5D07" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00430798">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4C80B771">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="77A5C7CB" w14:textId="77777777" w:rsidR="00991FDD" w:rsidRDefault="00991FDD" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="010A37AE" wp14:editId="0006C896">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2954,51 +2910,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06941015"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="455A1B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4917,52 +4873,52 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -5285,50 +5241,51 @@
     <w:rsid w:val="003E3C91"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5874"/>
     <w:rsid w:val="003E6292"/>
     <w:rsid w:val="003F1885"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="003F774B"/>
     <w:rsid w:val="00400FA4"/>
     <w:rsid w:val="00404914"/>
     <w:rsid w:val="0040593E"/>
     <w:rsid w:val="00406744"/>
     <w:rsid w:val="00406FC7"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="00412D9C"/>
     <w:rsid w:val="004151F8"/>
     <w:rsid w:val="004155A8"/>
     <w:rsid w:val="00416C3B"/>
     <w:rsid w:val="00416EDA"/>
     <w:rsid w:val="00417B3D"/>
     <w:rsid w:val="004215F4"/>
     <w:rsid w:val="00421D07"/>
     <w:rsid w:val="00422441"/>
     <w:rsid w:val="00423E3F"/>
     <w:rsid w:val="0042628E"/>
     <w:rsid w:val="00427D11"/>
+    <w:rsid w:val="00430798"/>
     <w:rsid w:val="00431B5F"/>
     <w:rsid w:val="004338D2"/>
     <w:rsid w:val="00433ED0"/>
     <w:rsid w:val="004349B6"/>
     <w:rsid w:val="00436C4F"/>
     <w:rsid w:val="0044045C"/>
     <w:rsid w:val="00445A7E"/>
     <w:rsid w:val="00446100"/>
     <w:rsid w:val="004462F7"/>
     <w:rsid w:val="004508B6"/>
     <w:rsid w:val="00451AA5"/>
     <w:rsid w:val="00452998"/>
     <w:rsid w:val="00455ECC"/>
     <w:rsid w:val="00456010"/>
     <w:rsid w:val="00461B41"/>
     <w:rsid w:val="00461ECD"/>
     <w:rsid w:val="00464248"/>
     <w:rsid w:val="00465500"/>
     <w:rsid w:val="0046702F"/>
     <w:rsid w:val="00470F74"/>
     <w:rsid w:val="004724F4"/>
     <w:rsid w:val="0047299D"/>
     <w:rsid w:val="00476291"/>
     <w:rsid w:val="004771E5"/>
     <w:rsid w:val="00480516"/>
@@ -6163,61 +6120,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="69AD078A"/>
   <w15:docId w15:val="{F2808819-072B-4C86-BE47-C2987634096F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6320,51 +6277,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6541,51 +6497,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -6595,50 +6550,51 @@
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0099757A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07Datapisma">
     <w:name w:val="@07.Data_pisma"/>
@@ -7130,51 +7086,51 @@
     <w:rsid w:val="00932132"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
     <w:name w:val="Tekst podstawowy 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00932132"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7771,51 +7727,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D778423A-4BA9-4729-BDBD-77468A0C6BEE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED04FA15-1503-46FF-9788-CD0074926058}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>903</Words>
   <Characters>5556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>