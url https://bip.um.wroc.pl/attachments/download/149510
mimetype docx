--- v0 (2025-11-06)
+++ v1 (2026-06-25)
@@ -6,112 +6,113 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="530966F4" w14:textId="77777777" w:rsidR="008C4792" w:rsidRPr="00B90BBF" w:rsidRDefault="000F63FC" w:rsidP="008C43AB">
+    <w:p w14:paraId="530966F4" w14:textId="77777777" w:rsidR="008C4792" w:rsidRPr="00B90BBF" w:rsidRDefault="000F63FC" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk167110756"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:r w:rsidRPr="000F63FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">''PRZEDSIĘBIORSTWO </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TRANSPORTOWE HANDLU WEWNĘTRZNEGO WROCŁAW''</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="2ABF843F" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00B90BBF" w:rsidRDefault="00F212FF" w:rsidP="008C43AB">
+    <w:p w14:paraId="2ABF843F" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00B90BBF" w:rsidRDefault="00F212FF" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1041240E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00C01E4B" w:rsidP="008C43AB">
+    <w:p w14:paraId="1041240E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00C01E4B" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -131,51 +132,51 @@
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dmowskiego</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E10E549" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00092E9C" w:rsidP="008C43AB">
+    <w:p w14:paraId="2E10E549" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00092E9C" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -195,55 +196,54 @@
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>203</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5938DDD6" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00B90BBF" w:rsidRDefault="000A1313" w:rsidP="008C43AB">
+    <w:p w14:paraId="5938DDD6" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00B90BBF" w:rsidRDefault="000A1313" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00DF6D27" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -263,150 +263,148 @@
       <w:r w:rsidR="00136341" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A33D0C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="002E3246" w:rsidP="008C43AB">
+    <w:p w14:paraId="75A33D0C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="002E3246" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A11513" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1269DB31" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00A11513" w:rsidP="008C43AB">
+    <w:p w14:paraId="1269DB31" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00A11513" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00068618/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020A9496" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="020A9496" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF2F14B" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="6AF2F14B" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -446,51 +444,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051FA9F0" w14:textId="755A2A2B" w:rsidR="005A5110" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="051FA9F0" w14:textId="755A2A2B" w:rsidR="005A5110" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
@@ -679,176 +677,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CA2D6A" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>203</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC6FE95" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="2AC6FE95" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F215BEB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="2F215BEB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD00C48" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="2DD00C48" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2173EBB1" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="2173EBB1" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7725AE5A" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00CA2D6A" w:rsidRDefault="00D6574C" w:rsidP="008C43AB">
+    <w:p w14:paraId="7725AE5A" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00CA2D6A" w:rsidRDefault="00D6574C" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -912,51 +910,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9EB6B7" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="7B9EB6B7" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -994,126 +992,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3963" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024 r. </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr </w:t>
-[...8 lines deleted...]
-        <w:t>WKN-KSO.5421.1</w:t>
+        <w:t>nr WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EE3963" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
       <w:r w:rsidR="00516D1D" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="000F63FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D48CC9" w14:textId="77777777" w:rsidR="00E530D4" w:rsidRPr="001E0D63" w:rsidRDefault="00EC68EE" w:rsidP="001E0D63">
+    <w:p w14:paraId="12D48CC9" w14:textId="77777777" w:rsidR="00E530D4" w:rsidRPr="001E0D63" w:rsidRDefault="00EC68EE" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E0D63">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F29A9B2" w14:textId="77777777" w:rsidR="005C14E8" w:rsidRDefault="005C14E8" w:rsidP="005C14E8">
+    <w:p w14:paraId="7F29A9B2" w14:textId="77777777" w:rsidR="005C14E8" w:rsidRDefault="005C14E8" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Braku linii wyznaczających minimalne pole widzenia na poziomie podłoża, czym naruszono § 3 ust. 6 załącznika nr 10 do rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
@@ -1129,91 +1117,91 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2015 r. poz. 776 ze zmianami), zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C601815" w14:textId="77777777" w:rsidR="005C14E8" w:rsidRPr="008917B2" w:rsidRDefault="005C14E8" w:rsidP="008917B2">
+    <w:p w14:paraId="7C601815" w14:textId="77777777" w:rsidR="005C14E8" w:rsidRPr="008917B2" w:rsidRDefault="005C14E8" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzeniu okresowego badania technicznego pojazdu, w trakcie którego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> diagnosta</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D88D8BD" w14:textId="05B4B61D" w:rsidR="008917B2" w:rsidRPr="00A73862" w:rsidRDefault="008917B2" w:rsidP="00244BC0">
+    <w:p w14:paraId="0D88D8BD" w14:textId="05B4B61D" w:rsidR="008917B2" w:rsidRPr="00A73862" w:rsidRDefault="008917B2" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wybrane czynności z zakresu badania okresowego - identyfikację pojazdu - wykonał przed pobraniem należnej opłaty za przeprowadzenie badania,</w:t>
       </w:r>
       <w:r w:rsidR="008D54E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -1249,51 +1237,51 @@
       <w:r w:rsidRPr="005D2916">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>art. 83 ust</w:t>
       </w:r>
       <w:r w:rsidR="008D54E5" w:rsidRPr="005D2916">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2916">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 ustawy;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EF8EEB" w14:textId="77777777" w:rsidR="008917B2" w:rsidRPr="008917B2" w:rsidRDefault="00F84BBE" w:rsidP="00244BC0">
+    <w:p w14:paraId="55EF8EEB" w14:textId="77777777" w:rsidR="008917B2" w:rsidRPr="008917B2" w:rsidRDefault="00F84BBE" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008917B2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie sprawdził</w:t>
       </w:r>
       <w:r w:rsidR="008917B2" w:rsidRPr="008917B2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -1325,93 +1313,93 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz pkt 7.7. załącznika nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008917B2" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008917B2" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624AB96A" w14:textId="24840673" w:rsidR="00A73862" w:rsidRDefault="00A73862" w:rsidP="00D250EB">
+    <w:p w14:paraId="624AB96A" w14:textId="24840673" w:rsidR="00A73862" w:rsidRDefault="00A73862" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">przed przystąpieniem do właściwego sprawdzenia instalacji do zasilania gazem nie sprawdził zgodności danych identyfikacyjnych zbiornika z danymi zawartymi w protokole wydanym przez Dyrektora TDT, czym naruszył § 2 pkt 3 działu V załącznika nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D54E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B814DC" w14:textId="77777777" w:rsidR="008917B2" w:rsidRPr="00D250EB" w:rsidRDefault="008917B2" w:rsidP="00D250EB">
+    <w:p w14:paraId="67B814DC" w14:textId="77777777" w:rsidR="008917B2" w:rsidRPr="00D250EB" w:rsidRDefault="008917B2" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D250EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dokonał oględzin zewnętrznych instalacji do zasilania gazem </w:t>
       </w:r>
       <w:r w:rsidR="00D250EB" w:rsidRPr="00D250EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -1425,51 +1413,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">czym naruszył pkt 10.5. załącznika nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D250EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D250EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0537B5" w14:textId="79B36256" w:rsidR="005C14E8" w:rsidRPr="00A73862" w:rsidRDefault="00A73862" w:rsidP="00A73862">
+    <w:p w14:paraId="1C0537B5" w14:textId="79B36256" w:rsidR="005C14E8" w:rsidRPr="00A73862" w:rsidRDefault="00A73862" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie zamieścił w rejestrze badań oraz w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu adnotacji o stwierdzonej usterce drobnej, czym naruszył – odpowiednio </w:t>
       </w:r>
       <w:r w:rsidR="008D54E5" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -1509,51 +1497,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz ust. 2 pkt 16 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F36D0EE" w14:textId="6EEE65D6" w:rsidR="00A73862" w:rsidRDefault="00D11D84" w:rsidP="00A73862">
+    <w:p w14:paraId="0F36D0EE" w14:textId="6EEE65D6" w:rsidR="00A73862" w:rsidRDefault="00D11D84" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1572,60 +1560,60 @@
       </w:r>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>błędnie wpisano, w jednym przypadku, oznaczeni</w:t>
       </w:r>
       <w:r w:rsidR="001572FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kraju rejestracji pojazdu, czym naruszono </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk167345032"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk167345032"/>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> odpowiednio </w:t>
       </w:r>
       <w:r w:rsidR="008D54E5" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ust. 2 pkt 18 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1643,51 +1631,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz lit. C objaśnień załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A73862" w:rsidRPr="00A73862">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F9FA73" w14:textId="2D42A704" w:rsidR="001B5E6F" w:rsidRPr="00DF6D27" w:rsidRDefault="00AA654E" w:rsidP="001B5E6F">
+    <w:p w14:paraId="44F9FA73" w14:textId="2D42A704" w:rsidR="001B5E6F" w:rsidRPr="00DF6D27" w:rsidRDefault="00AA654E" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji dodatkowych badań technicznych pojazdów przystosowanych do nauki jazdy oraz do przeprowadzania egzaminu państwowego, w której</w:t>
       </w:r>
       <w:r w:rsidR="001B5E6F" w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1702,51 +1690,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">naruszono ust. 2 pkt 12 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001B5E6F" w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003915B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4509EC43" w14:textId="77777777" w:rsidR="009C5ECB" w:rsidRPr="001572FA" w:rsidRDefault="00E26058" w:rsidP="00E26058">
+    <w:p w14:paraId="4509EC43" w14:textId="77777777" w:rsidR="009C5ECB" w:rsidRPr="001572FA" w:rsidRDefault="00E26058" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001572FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji badań technicznych, o który</w:t>
       </w:r>
       <w:r w:rsidR="00DF6D27" w:rsidRPr="001572FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1844,51 +1832,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz lit. D objaśnień załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C5ECB" w:rsidRPr="001572FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009C5ECB" w:rsidRPr="001572FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B9A20E" w14:textId="77777777" w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="00244BC0">
+    <w:p w14:paraId="28B9A20E" w14:textId="77777777" w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF3D79">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D79" w:rsidRPr="00DF3D79">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1902,51 +1890,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadkach, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF3D79">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF3D79">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748AB326" w14:textId="7B035BCC" w:rsidR="008A3781" w:rsidRPr="00D11FC4" w:rsidRDefault="008A3781" w:rsidP="008A3781">
+    <w:p w14:paraId="748AB326" w14:textId="7B035BCC" w:rsidR="008A3781" w:rsidRPr="00D11FC4" w:rsidRDefault="008A3781" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaewidencjonowaniu, </w:t>
       </w:r>
       <w:r w:rsidRPr="003915B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1958,161 +1946,125 @@
       <w:r w:rsidR="003915B9" w:rsidRPr="003915B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sześciu</w:t>
       </w:r>
       <w:r w:rsidRPr="003915B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadkach,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresowego i dodatkowego badania technicznego tego samego pojazdu pod jedną pozycją w rejestrze badań, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowych badań technicznych, natomiast brak jest danych o przeprowadzonych badaniach dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08079E43" w14:textId="3B094A5E" w:rsidR="008A3781" w:rsidRPr="00DF6D27" w:rsidRDefault="008A3781" w:rsidP="008A3781">
+    <w:p w14:paraId="08079E43" w14:textId="3B094A5E" w:rsidR="008A3781" w:rsidRPr="00DF6D27" w:rsidRDefault="008A3781" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zgodnie z dyspozycją art. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>80ba</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00E058B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274F21B8" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00DF6D27" w:rsidRDefault="00017950" w:rsidP="00244BC0">
+    <w:p w14:paraId="274F21B8" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00DF6D27" w:rsidRDefault="00017950" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CD5E39" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00DF6D27" w:rsidRDefault="00A1330D" w:rsidP="00244BC0">
+    <w:p w14:paraId="21CD5E39" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00DF6D27" w:rsidRDefault="00A1330D" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z uwagi na usunięcie nieprawidłowości, o któr</w:t>
       </w:r>
       <w:r w:rsidR="00EA1B1E" w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2157,73 +2109,73 @@
       <w:r w:rsidR="00F50E96" w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadk</w:t>
       </w:r>
       <w:r w:rsidR="00E40FB3" w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26848571" w14:textId="59916F4E" w:rsidR="00024B5D" w:rsidRPr="00CC16F5" w:rsidRDefault="0036536F" w:rsidP="00CC16F5">
+    <w:p w14:paraId="26848571" w14:textId="59916F4E" w:rsidR="00024B5D" w:rsidRPr="00CC16F5" w:rsidRDefault="0036536F" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639E7101" w14:textId="0F125C6C" w:rsidR="00157D56" w:rsidRPr="00CC16F5" w:rsidRDefault="00CC16F5" w:rsidP="00CC16F5">
+    <w:p w14:paraId="639E7101" w14:textId="0F125C6C" w:rsidR="00157D56" w:rsidRPr="00CC16F5" w:rsidRDefault="00CC16F5" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykonywanie</w:t>
       </w:r>
       <w:r w:rsidR="00157D56" w:rsidRPr="00DF6D27">
@@ -2288,77 +2240,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wynikającej z ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC16F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, tj. pobieranie opłaty za przeprowadzenie badania technicznego pojazdu przed jego wykonaniem</w:t>
       </w:r>
       <w:r w:rsidR="00157D56" w:rsidRPr="00CC16F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506214FF" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00DF6D27">
+    <w:p w14:paraId="506214FF" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zamieszczanie w zaświadczeniach o przeprowadzonych badaniach technicznych pojazdów i w rejestrze badań adnotacji o stwierdzonych usterkach drobnych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCC481C" w14:textId="21B66D7D" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00244BC0">
+    <w:p w14:paraId="5DCC481C" w14:textId="21B66D7D" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wpisywanie </w:t>
       </w:r>
@@ -2429,508 +2381,498 @@
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazd</w:t>
       </w:r>
       <w:r w:rsidR="004236CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> właściwego oznaczenia kraju rejestracji pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F75356" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00DF6D27">
+    <w:p w14:paraId="00F75356" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w rejestrze badań informacji o wszystkich rodzajach paliwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B44B2B4" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00244BC0">
+    <w:p w14:paraId="2B44B2B4" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Określanie wyniku każdego badania technicznego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05888088" w14:textId="77777777" w:rsidR="00481368" w:rsidRPr="00DF6D27" w:rsidRDefault="00481368" w:rsidP="00244BC0">
+    <w:p w14:paraId="05888088" w14:textId="77777777" w:rsidR="00481368" w:rsidRPr="00DF6D27" w:rsidRDefault="00481368" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B797EA" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00DF6D27">
+    <w:p w14:paraId="60B797EA" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00AC7617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów</w:t>
       </w:r>
       <w:r w:rsidRPr="0052440E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4BDE88" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E40FB3" w:rsidRDefault="005A5110" w:rsidP="00244BC0">
+    <w:p w14:paraId="7E4BDE88" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E40FB3" w:rsidRDefault="005A5110" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="36540E55" w14:textId="77777777" w:rsidR="0000049C" w:rsidRDefault="0000049C" w:rsidP="0000049C">
+    <w:p w14:paraId="36540E55" w14:textId="77777777" w:rsidR="0000049C" w:rsidRDefault="0000049C" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B6AD51" w14:textId="77777777" w:rsidR="0000049C" w:rsidRDefault="0000049C" w:rsidP="0000049C">
+    <w:p w14:paraId="51B6AD51" w14:textId="77777777" w:rsidR="0000049C" w:rsidRDefault="0000049C" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Marta Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F6D055" w14:textId="3DFC13DE" w:rsidR="006E3EB7" w:rsidRPr="00E40FB3" w:rsidRDefault="0000049C" w:rsidP="00244BC0">
+    <w:p w14:paraId="73F6D055" w14:textId="3DFC13DE" w:rsidR="006E3EB7" w:rsidRPr="00E40FB3" w:rsidRDefault="0000049C" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="360" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA353D3" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00E40FB3" w:rsidRDefault="006E3EB7" w:rsidP="00244BC0">
+    <w:p w14:paraId="5EA353D3" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00E40FB3" w:rsidRDefault="006E3EB7" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD3A4BD" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00E40FB3" w:rsidRDefault="006E3EB7" w:rsidP="00244BC0">
+    <w:p w14:paraId="3AD3A4BD" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00E40FB3" w:rsidRDefault="006E3EB7" w:rsidP="00AC7617">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6463AD64" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00E40FB3" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w14:paraId="6463AD64" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00E40FB3" w:rsidRDefault="00552475" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFFC126" w14:textId="1E63FA9D" w:rsidR="00552475" w:rsidRPr="00E40FB3" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w14:paraId="5EFFC126" w14:textId="1E63FA9D" w:rsidR="00552475" w:rsidRPr="00E40FB3" w:rsidRDefault="00552475" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">roli </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D9468D" w:rsidRPr="00E40FB3">
+        <w:t>roli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40FB3" w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E40FB3" w:rsidRPr="00E40FB3">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E058B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E058B5">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00543DD4" w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00543DD4" w:rsidRPr="00E40FB3">
+        <w:t>.2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.2023</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A1B742" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w14:paraId="14A1B742" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00AC7617">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="59EC1862" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E00B5E4" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="792E05CC" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="004D6885" w:rsidRDefault="00DF6D27">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2986,51 +2928,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B90BBF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="391FAD0A" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0F3E352C" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25B32B7F" wp14:editId="65986374">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3051,107 +2993,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1B001A66" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4836865D" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54724942" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="001957F6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="54724942" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00AC7617">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="76490743">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="4CB37711" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AA87BC4" wp14:editId="5CA0F3BB">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -3167,51 +3109,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B23297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D321E88"/>
     <w:lvl w:ilvl="0" w:tplc="E15C0BC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4825,52 +4767,52 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -5689,50 +5631,51 @@
     <w:rsid w:val="00A759B9"/>
     <w:rsid w:val="00A76B73"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A82041"/>
     <w:rsid w:val="00A8239C"/>
     <w:rsid w:val="00A8409A"/>
     <w:rsid w:val="00A86CC3"/>
     <w:rsid w:val="00A86D58"/>
     <w:rsid w:val="00A87A39"/>
     <w:rsid w:val="00A91D47"/>
     <w:rsid w:val="00A945B3"/>
     <w:rsid w:val="00A95C82"/>
     <w:rsid w:val="00AA0703"/>
     <w:rsid w:val="00AA1CFA"/>
     <w:rsid w:val="00AA36A4"/>
     <w:rsid w:val="00AA4155"/>
     <w:rsid w:val="00AA654E"/>
     <w:rsid w:val="00AA703B"/>
     <w:rsid w:val="00AB02A8"/>
     <w:rsid w:val="00AB0B72"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AC10B7"/>
     <w:rsid w:val="00AC2100"/>
     <w:rsid w:val="00AC3E16"/>
+    <w:rsid w:val="00AC7617"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD20B3"/>
     <w:rsid w:val="00AD5BAD"/>
     <w:rsid w:val="00AD7B78"/>
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
     <w:rsid w:val="00B00D37"/>
     <w:rsid w:val="00B015CC"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
     <w:rsid w:val="00B04200"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B06945"/>
     <w:rsid w:val="00B0696D"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B14745"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B224FC"/>
     <w:rsid w:val="00B2498A"/>
     <w:rsid w:val="00B278EC"/>
     <w:rsid w:val="00B3091C"/>
@@ -6097,61 +6040,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="15F16A3F"/>
   <w15:docId w15:val="{8D7C741F-08F2-406C-AF38-B6E5982C5AD5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6474,51 +6417,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -7038,51 +6980,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisukocowego"/>
     <w:semiHidden/>
     <w:rsid w:val="00075E6A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00075E6A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7679,51 +7621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE5A9B2-5D2B-45CB-AA74-984B0C79DF95}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A2319AD-12B7-41B9-B61A-D8934D219521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1060</Words>
   <Characters>6610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>