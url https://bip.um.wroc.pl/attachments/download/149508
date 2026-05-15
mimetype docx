--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -6,150 +6,151 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="044CAB9D" w14:textId="77777777" w:rsidR="008C4792" w:rsidRPr="00F212FF" w:rsidRDefault="00F212FF" w:rsidP="008C43AB">
+    <w:p w14:paraId="044CAB9D" w14:textId="77777777" w:rsidR="008C4792" w:rsidRPr="00F212FF" w:rsidRDefault="00F212FF" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MS AUTOSPORT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C604762" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00F212FF" w:rsidRDefault="00F212FF" w:rsidP="008C43AB">
+    <w:p w14:paraId="0C604762" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00F212FF" w:rsidRDefault="00F212FF" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649F278E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F212FF" w:rsidRDefault="00C01E4B" w:rsidP="008C43AB">
+    <w:p w14:paraId="649F278E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F212FF" w:rsidRDefault="00C01E4B" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00F212FF" w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Buforowa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="00F212FF" w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BD7230" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F212FF" w:rsidRDefault="00092E9C" w:rsidP="008C43AB">
+    <w:p w14:paraId="48BD7230" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F212FF" w:rsidRDefault="00092E9C" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000767CB" w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -169,55 +170,54 @@
       <w:r w:rsidR="00F212FF" w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D28217" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00136341" w:rsidRDefault="000A1313" w:rsidP="008C43AB">
+    <w:p w14:paraId="26D28217" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00136341" w:rsidRDefault="000A1313" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004771E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="004771E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00864AD7" w:rsidRPr="004771E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -237,153 +237,151 @@
       <w:r w:rsidR="00136341" w:rsidRPr="004771E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="004771E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="004771E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D58059" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00136341" w:rsidRDefault="002E3246" w:rsidP="008C43AB">
+    <w:p w14:paraId="74D58059" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00136341" w:rsidRDefault="002E3246" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00136341" w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3DA9C7EC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F212FF" w:rsidRDefault="00136341" w:rsidP="008C43AB">
+    <w:p w14:paraId="3DA9C7EC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F212FF" w:rsidRDefault="00136341" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00063622/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356790A9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00136341" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="356790A9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00136341" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61257AC2" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00136341" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="61257AC2" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00136341" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -423,51 +421,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00136341">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E35CBC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0007671F" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="75E35CBC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0007671F" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007671F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="0007671F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -615,176 +613,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="0007671F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0007671F" w:rsidRPr="0007671F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="0007671F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E698698" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="2E698698" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215D3715" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="215D3715" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CD1B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1016ED82" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="1016ED82" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CD1B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA255A3" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="5AA255A3" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CD1B5E" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CD1B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BC3E03" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="008456BA" w:rsidRDefault="00D6574C" w:rsidP="008C43AB">
+    <w:p w14:paraId="20BC3E03" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="008456BA" w:rsidRDefault="00D6574C" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008456BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="008456BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od 1</w:t>
@@ -856,51 +854,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="008456BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="008456BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008456BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A3ACDD" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00F212FF" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="70A3ACDD" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00F212FF" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -914,192 +912,164 @@
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
       </w:r>
       <w:r w:rsidR="00746A3A" w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>18 kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024 r. </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr </w:t>
-[...8 lines deleted...]
-        <w:t>WKN-KSO.5421.1</w:t>
+        <w:t>nr WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A945B3" w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidR="00516D1D" w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A945B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="00F212FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522B87D4" w14:textId="77777777" w:rsidR="00EC68EE" w:rsidRPr="00C8068B" w:rsidRDefault="00EC68EE" w:rsidP="00244BC0">
+    <w:p w14:paraId="522B87D4" w14:textId="77777777" w:rsidR="00EC68EE" w:rsidRPr="00C8068B" w:rsidRDefault="00EC68EE" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8068B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B06BF6F" w14:textId="77777777" w:rsidR="000C74C0" w:rsidRPr="006D7019" w:rsidRDefault="006D7019" w:rsidP="00244BC0">
+    <w:p w14:paraId="6B06BF6F" w14:textId="77777777" w:rsidR="000C74C0" w:rsidRPr="006D7019" w:rsidRDefault="006D7019" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7019">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zatrudnianiu przez przedsiębiorcę w okresie od 1 lutego do 2 października 2023 r. jednego uprawnionego diagnosty, czym naruszono art. 83 ust. 3 pkt 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEAE2FB" w14:textId="77777777" w:rsidR="006D7019" w:rsidRDefault="00B015CC" w:rsidP="00244BC0">
+    <w:p w14:paraId="7CEAE2FB" w14:textId="77777777" w:rsidR="006D7019" w:rsidRDefault="00B015CC" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B015CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nieterminowym złożeniu wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie zatrudnienia diagnosty, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ust. 2 ustawy.</w:t>
+        <w:t>Nieterminowym złożeniu wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie zatrudnienia diagnosty, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. 83ab ust. 2 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A12B97C" w14:textId="77777777" w:rsidR="00E530D4" w:rsidRPr="00B015CC" w:rsidRDefault="00E530D4" w:rsidP="00244BC0">
+    <w:p w14:paraId="5A12B97C" w14:textId="77777777" w:rsidR="00E530D4" w:rsidRPr="00B015CC" w:rsidRDefault="00E530D4" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Braku na szyldzie stacji informacji o godzinach otwarcia stacji kontroli pojazdów, czym naruszono § 1 ust. 1 rozporządzenia Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów (Dz. U. z 2006 r. Nr 40, poz. 275 – zwane</w:t>
       </w:r>
       <w:r w:rsidR="005D6ECA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1121,51 +1091,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006E482C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTiB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0066104F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B629F18" w14:textId="77777777" w:rsidR="00535B52" w:rsidRDefault="006F42CA" w:rsidP="00244BC0">
+    <w:p w14:paraId="1B629F18" w14:textId="77777777" w:rsidR="00535B52" w:rsidRDefault="006F42CA" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005233D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Braku</w:t>
       </w:r>
       <w:r w:rsidR="00EC68EE" w:rsidRPr="005233D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1211,182 +1181,182 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00535B52" w:rsidRPr="005233D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005D6ECA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317E156A" w14:textId="77777777" w:rsidR="008E27DB" w:rsidRPr="005233D4" w:rsidRDefault="008E27DB" w:rsidP="00244BC0">
+    <w:p w14:paraId="317E156A" w14:textId="77777777" w:rsidR="008E27DB" w:rsidRPr="005233D4" w:rsidRDefault="008E27DB" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Umieszczeniu na stacji nieaktualnego</w:t>
       </w:r>
       <w:r w:rsidR="00956E9E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego, czym naruszono § 16 pkt 3 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00956E9E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTiB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00956E9E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D08581A" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00022286" w:rsidRDefault="00EC68EE" w:rsidP="00244BC0">
+    <w:p w14:paraId="4D08581A" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00022286" w:rsidRDefault="00EC68EE" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4E3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzeniu okresowego badania technicznego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="007A4E3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00864AD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w trakcie</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="007A4E3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> którego diagnosta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5428BA0E" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00022286" w:rsidRDefault="00F84BBE" w:rsidP="00244BC0">
+    <w:p w14:paraId="5428BA0E" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00022286" w:rsidRDefault="00F84BBE" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022286">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie sprawdził</w:t>
       </w:r>
       <w:r w:rsidR="00B90D34" w:rsidRPr="00022286">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39769868" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00EC7304" w:rsidRDefault="00B90D34" w:rsidP="00244BC0">
+    <w:p w14:paraId="39769868" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00EC7304" w:rsidRDefault="00B90D34" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">stanu </w:t>
       </w:r>
       <w:r w:rsidR="00F377DC" w:rsidRPr="00EC7304">
@@ -1514,51 +1484,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F377DC" w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">i pkt 2.7.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>działu I załącznika nr 1 do rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C1A826" w14:textId="77777777" w:rsidR="00F84BBE" w:rsidRPr="00EC7304" w:rsidRDefault="00F377DC" w:rsidP="00244BC0">
+    <w:p w14:paraId="15C1A826" w14:textId="77777777" w:rsidR="00F84BBE" w:rsidRPr="00EC7304" w:rsidRDefault="00F377DC" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>działania wycieraczek i spryskiwaczy przedniej szyby pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00B90D34" w:rsidRPr="00EC7304">
@@ -1643,66 +1613,66 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> działu I załącznika nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B90D34" w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B90D34" w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415C6F87" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00EC7304" w:rsidRDefault="00143555" w:rsidP="00244BC0">
+    <w:p w14:paraId="415C6F87" w14:textId="77777777" w:rsidR="00B90D34" w:rsidRPr="00EC7304" w:rsidRDefault="00143555" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk166152049"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk166152049"/>
       <w:r w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie wpisał </w:t>
       </w:r>
       <w:r w:rsidR="00F377DC" w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu informacji o braku w dowodzie rejestracyjnym miejsca na kolejny wpis terminu następnego badania technicznego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00B90D34" w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>, czym naruszył</w:t>
       </w:r>
@@ -1759,52 +1729,52 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B90D34" w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B90D34" w:rsidRPr="00EC7304">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="122F70F4" w14:textId="77777777" w:rsidR="00C03C66" w:rsidRPr="00E71417" w:rsidRDefault="00D11D84" w:rsidP="00244BC0">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="122F70F4" w14:textId="77777777" w:rsidR="00C03C66" w:rsidRPr="00E71417" w:rsidRDefault="00D11D84" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71417">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00864AD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1816,51 +1786,51 @@
       <w:r w:rsidRPr="00E71417">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresowych badań technicznych pojazdów </w:t>
       </w:r>
       <w:r w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przed pierwszą</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71417">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rejestracją na terytorium Rzeczypospolitej Polskiej, w której:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410CEB20" w14:textId="77777777" w:rsidR="00775082" w:rsidRPr="00775082" w:rsidRDefault="00CA7678" w:rsidP="00244BC0">
+    <w:p w14:paraId="410CEB20" w14:textId="77777777" w:rsidR="00775082" w:rsidRPr="00775082" w:rsidRDefault="00CA7678" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w rejestrze badań</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1976,167 +1946,167 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">wzór zaświadczenia – załącznik nr 3 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00775082" w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00775082" w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A50417" w14:textId="77777777" w:rsidR="00054560" w:rsidRPr="00CA7678" w:rsidRDefault="00054560" w:rsidP="00244BC0">
+    <w:p w14:paraId="27A50417" w14:textId="77777777" w:rsidR="00054560" w:rsidRPr="00CA7678" w:rsidRDefault="00054560" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7678">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009ABB8E" w14:textId="77777777" w:rsidR="00CA7678" w:rsidRDefault="00CA7678" w:rsidP="00244BC0">
+    <w:p w14:paraId="009ABB8E" w14:textId="77777777" w:rsidR="00CA7678" w:rsidRDefault="00CA7678" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7678">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7678">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nieprawidłowo wpisano model handlowy pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>, czym naruszono pkt 6 załącznika nr 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7678">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk166147952"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk166147952"/>
       <w:r w:rsidRPr="00CA7678">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00775082">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="4B19D7DB" w14:textId="77777777" w:rsidR="00CA7678" w:rsidRPr="00CA7678" w:rsidRDefault="00CA7678" w:rsidP="00244BC0">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="4B19D7DB" w14:textId="77777777" w:rsidR="00CA7678" w:rsidRPr="00CA7678" w:rsidRDefault="00CA7678" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7678">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r>
@@ -2201,51 +2171,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B2A98">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B2A98">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397AB8EA" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="007063A2" w:rsidRDefault="007063A2" w:rsidP="00244BC0">
+    <w:p w14:paraId="397AB8EA" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="007063A2" w:rsidRDefault="007063A2" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007063A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w ośmiu </w:t>
       </w:r>
       <w:r>
@@ -2310,51 +2280,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007063A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007063A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3414AB78" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="007063A2" w:rsidRDefault="007063A2" w:rsidP="00244BC0">
+    <w:p w14:paraId="3414AB78" w14:textId="77777777" w:rsidR="007063A2" w:rsidRPr="007063A2" w:rsidRDefault="007063A2" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007063A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w dwóch</w:t>
       </w:r>
       <w:r w:rsidR="00A8409A">
@@ -2444,51 +2414,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00880717">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00880717">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1802F8DB" w14:textId="77777777" w:rsidR="00857722" w:rsidRPr="00287BEA" w:rsidRDefault="00857722" w:rsidP="00244BC0">
+    <w:p w14:paraId="1802F8DB" w14:textId="77777777" w:rsidR="00857722" w:rsidRPr="00287BEA" w:rsidRDefault="00857722" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510522">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu, w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2510,109 +2480,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00510522">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2023 r. poz. </w:t>
       </w:r>
       <w:r w:rsidRPr="00287BEA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4511B05E" w14:textId="77777777" w:rsidR="006E5864" w:rsidRPr="00F50E96" w:rsidRDefault="00F50E96" w:rsidP="00244BC0">
+    <w:p w14:paraId="4511B05E" w14:textId="77777777" w:rsidR="006E5864" w:rsidRPr="00F50E96" w:rsidRDefault="00F50E96" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk166150332"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk166150332"/>
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieterminowym przekazaniu </w:t>
       </w:r>
       <w:r w:rsidR="00075E6A" w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>opłat ewidencyjnych na rachunek bankowy Funduszu – Centralna Ewidencja Pojazdów i Kierowców</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> za jeden miesiąc</w:t>
       </w:r>
       <w:r w:rsidR="00075E6A" w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, czym naruszono § 5 rozporządzenia Ministra Cyfryzacji z dnia 26 sierpnia 2022 r. w sprawie opłaty ewidencyjnej stanowiącej przychód Funduszu – Centralna Ewidencja Pojazdów i Kierowców (Dz. U. z 2022 r. poz. 1857 – zwanego dalej rozporządzeniem MC</w:t>
       </w:r>
       <w:r w:rsidR="00CA7B6A" w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sprawie opłaty ewidencyjnej).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="52A7D293" w14:textId="77777777" w:rsidR="00287BEA" w:rsidRPr="00F50E96" w:rsidRDefault="00F50E96" w:rsidP="00244BC0">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="52A7D293" w14:textId="77777777" w:rsidR="00287BEA" w:rsidRPr="00F50E96" w:rsidRDefault="00F50E96" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nieterminowym przekazaniu</w:t>
       </w:r>
       <w:r w:rsidR="00287BEA" w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2624,51 +2594,51 @@
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> za jeden miesiąc</w:t>
       </w:r>
       <w:r w:rsidR="00287BEA" w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym </w:t>
       </w:r>
       <w:r w:rsidR="00167663" w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>naruszono § 6 rozporządzenia MC w sprawie opłaty ewidencyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4635BC" w14:textId="77777777" w:rsidR="000036B8" w:rsidRPr="00F50E96" w:rsidRDefault="000036B8" w:rsidP="00244BC0">
+    <w:p w14:paraId="0B4635BC" w14:textId="77777777" w:rsidR="000036B8" w:rsidRPr="00F50E96" w:rsidRDefault="000036B8" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Przekazaniu, </w:t>
       </w:r>
       <w:r w:rsidR="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2680,97 +2650,97 @@
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, opłat ewidencyjnych na rachunek bankowy Funduszu – Centralna Ewidencja Pojazdów i Kierowców </w:t>
       </w:r>
       <w:r w:rsidR="00F50E96" w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w wysokości innej niż pobrane</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, czym naruszono § 5 rozporządzenia MC w sprawie opłaty ewidencyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F882918" w14:textId="77777777" w:rsidR="00287BEA" w:rsidRPr="00F50E96" w:rsidRDefault="001C4C0D" w:rsidP="00244BC0">
+    <w:p w14:paraId="1F882918" w14:textId="77777777" w:rsidR="00287BEA" w:rsidRPr="00F50E96" w:rsidRDefault="001C4C0D" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykazaniu w jednym sprawozdaniu z pobranych i przekazanych opłat ewidencyjnych, nieprawidłowej ilości oraz wartości opłat, czym naruszono § 6 rozporządzenia MC w sprawie opłaty ewidencyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459D2F3F" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00EF659A" w:rsidRDefault="00017950" w:rsidP="00244BC0">
+    <w:p w14:paraId="459D2F3F" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00EF659A" w:rsidRDefault="00017950" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2A6033" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="0024253B" w:rsidRDefault="00A1330D" w:rsidP="00244BC0">
+    <w:p w14:paraId="3A2A6033" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="0024253B" w:rsidRDefault="00A1330D" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024253B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z uwagi na usunięcie nieprawidłowości, o któr</w:t>
       </w:r>
       <w:r w:rsidR="00EA1B1E" w:rsidRPr="0024253B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2883,172 +2853,172 @@
       <w:r w:rsidR="00F50E96" w:rsidRPr="0024253B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>odstępuję od wydania zaleceń</w:t>
       </w:r>
       <w:r w:rsidR="00F50E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w tych przypadkach</w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="0024253B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B955FA" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00A33E86" w:rsidRDefault="0036536F" w:rsidP="00244BC0">
+    <w:p w14:paraId="06B955FA" w14:textId="77777777" w:rsidR="0036536F" w:rsidRPr="00A33E86" w:rsidRDefault="0036536F" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1B1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33E86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F241C4F" w14:textId="77777777" w:rsidR="00A33E86" w:rsidRPr="00A33E86" w:rsidRDefault="00A33E86" w:rsidP="00244BC0">
+    <w:p w14:paraId="0F241C4F" w14:textId="77777777" w:rsidR="00A33E86" w:rsidRPr="00A33E86" w:rsidRDefault="00A33E86" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33E86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Terminowe składanie wniosk</w:t>
       </w:r>
       <w:r w:rsidR="00157D56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33E86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775EB6EC" w14:textId="77777777" w:rsidR="00157D56" w:rsidRPr="00157D56" w:rsidRDefault="00157D56" w:rsidP="00244BC0">
+    <w:p w14:paraId="775EB6EC" w14:textId="77777777" w:rsidR="00157D56" w:rsidRPr="00157D56" w:rsidRDefault="00157D56" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157D56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonywanie okresowych badań technicznych pojazdów zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00157D56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00157D56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079C6CBB" w14:textId="77777777" w:rsidR="00157D56" w:rsidRDefault="00157D56" w:rsidP="00244BC0">
+    <w:p w14:paraId="079C6CBB" w14:textId="77777777" w:rsidR="00157D56" w:rsidRDefault="00157D56" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157D56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w zaświadczeni</w:t>
       </w:r>
       <w:r w:rsidR="00DE0889">
@@ -3120,51 +3090,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazd</w:t>
       </w:r>
       <w:r w:rsidR="00DE0889">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="00157D56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> informacji o braku w dowodzie rejestracyjnym miejsca na kolejny wpis terminu następnego badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1703F21E" w14:textId="77777777" w:rsidR="00157D56" w:rsidRPr="00DE0889" w:rsidRDefault="007C15B8" w:rsidP="00244BC0">
+    <w:p w14:paraId="1703F21E" w14:textId="77777777" w:rsidR="00157D56" w:rsidRPr="00DE0889" w:rsidRDefault="007C15B8" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawidłowe wpisywani</w:t>
       </w:r>
       <w:r w:rsidR="00DE0889">
@@ -3290,51 +3260,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">modelu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>handlowego pojazd</w:t>
       </w:r>
       <w:r w:rsidR="00DE0889">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6C1483" w14:textId="77777777" w:rsidR="00221E3D" w:rsidRPr="00481368" w:rsidRDefault="00D719FA" w:rsidP="00244BC0">
+    <w:p w14:paraId="0D6C1483" w14:textId="77777777" w:rsidR="00221E3D" w:rsidRPr="00481368" w:rsidRDefault="00D719FA" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481368">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych</w:t>
       </w:r>
       <w:r w:rsidR="005D78FA" w:rsidRPr="00481368">
@@ -3525,413 +3495,403 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawidłow</w:t>
       </w:r>
       <w:r w:rsidR="00244BC0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ego rozmiaru opon</w:t>
       </w:r>
       <w:r w:rsidR="00481368" w:rsidRPr="00481368">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065B8E21" w14:textId="77777777" w:rsidR="00481368" w:rsidRPr="00481368" w:rsidRDefault="00481368" w:rsidP="00244BC0">
+    <w:p w14:paraId="065B8E21" w14:textId="77777777" w:rsidR="00481368" w:rsidRPr="00481368" w:rsidRDefault="00481368" w:rsidP="00B03D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481368">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1847E430" w14:textId="0E9F18CB" w:rsidR="00AF27D4" w:rsidRPr="00DA75DB" w:rsidRDefault="005A5110" w:rsidP="00DA75DB">
+    <w:p w14:paraId="1847E430" w14:textId="0E9F18CB" w:rsidR="00AF27D4" w:rsidRPr="00DA75DB" w:rsidRDefault="005A5110" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082AE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00082AE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00082AE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="204B1491" w14:textId="77777777" w:rsidR="00DA75DB" w:rsidRDefault="00DA75DB" w:rsidP="00DA75DB">
+    <w:p w14:paraId="204B1491" w14:textId="77777777" w:rsidR="00DA75DB" w:rsidRDefault="00DA75DB" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B60BE96" w14:textId="77777777" w:rsidR="00DA75DB" w:rsidRDefault="00DA75DB" w:rsidP="00DA75DB">
+    <w:p w14:paraId="7B60BE96" w14:textId="77777777" w:rsidR="00DA75DB" w:rsidRDefault="00DA75DB" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26975435" w14:textId="0886E995" w:rsidR="006E3EB7" w:rsidRPr="00DA75DB" w:rsidRDefault="00DA75DB" w:rsidP="00244BC0">
+    <w:p w14:paraId="26975435" w14:textId="0886E995" w:rsidR="006E3EB7" w:rsidRPr="00DA75DB" w:rsidRDefault="00DA75DB" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="360" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1686398E" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00D039A4" w:rsidRDefault="006E3EB7" w:rsidP="00244BC0">
+    <w:p w14:paraId="1686398E" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00D039A4" w:rsidRDefault="006E3EB7" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365AB293" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00D039A4" w:rsidRDefault="006E3EB7" w:rsidP="00244BC0">
+    <w:p w14:paraId="365AB293" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00D039A4" w:rsidRDefault="006E3EB7" w:rsidP="00B03D72">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50817327" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00D039A4" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w14:paraId="50817327" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00D039A4" w:rsidRDefault="00552475" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112B74BD" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00D039A4" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w14:paraId="112B74BD" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00D039A4" w:rsidRDefault="00552475" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">roli </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D9468D" w:rsidRPr="00D039A4">
+        <w:t>roli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D039A4" w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D039A4" w:rsidRPr="00D039A4">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidR="00543DD4" w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>45</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00543DD4" w:rsidRPr="00D039A4">
+        <w:t>.2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.2023</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2A3AC5" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w14:paraId="4B2A3AC5" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00B03D72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D039A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="39CEB0B6" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="39C4CE19" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="1CA01800" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRPr="004D6885" w:rsidRDefault="00B82A0F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -3987,51 +3947,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004921AD">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="43F37539" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6DE4E6F8" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44AB9691" wp14:editId="05BC1D3C">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -4052,107 +4012,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2E1D75AE" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="79F1F34B" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3EB6D8AD" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00152160">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="3EB6D8AD" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B03D72">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="500BEB0F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6682046D" w14:textId="77777777" w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74457B5C" wp14:editId="289A5B41">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -4168,51 +4128,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06941015"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="455A1B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5274,52 +5234,52 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -6124,50 +6084,51 @@
     <w:rsid w:val="00AA0703"/>
     <w:rsid w:val="00AA1CFA"/>
     <w:rsid w:val="00AA36A4"/>
     <w:rsid w:val="00AA4155"/>
     <w:rsid w:val="00AA703B"/>
     <w:rsid w:val="00AB02A8"/>
     <w:rsid w:val="00AB0B72"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AC10B7"/>
     <w:rsid w:val="00AC2100"/>
     <w:rsid w:val="00AC3E16"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD20B3"/>
     <w:rsid w:val="00AD5BAD"/>
     <w:rsid w:val="00AD7B78"/>
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
     <w:rsid w:val="00B00D37"/>
     <w:rsid w:val="00B015CC"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
+    <w:rsid w:val="00B03D72"/>
     <w:rsid w:val="00B04200"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B06945"/>
     <w:rsid w:val="00B0696D"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B128D2"/>
     <w:rsid w:val="00B14745"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B224FC"/>
     <w:rsid w:val="00B2498A"/>
     <w:rsid w:val="00B278EC"/>
     <w:rsid w:val="00B3091C"/>
     <w:rsid w:val="00B332EB"/>
     <w:rsid w:val="00B34FC8"/>
     <w:rsid w:val="00B473E2"/>
     <w:rsid w:val="00B53A93"/>
     <w:rsid w:val="00B57409"/>
     <w:rsid w:val="00B643AB"/>
     <w:rsid w:val="00B66E6F"/>
     <w:rsid w:val="00B727C5"/>
     <w:rsid w:val="00B72B16"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7613D"/>
     <w:rsid w:val="00B81755"/>
@@ -6504,61 +6465,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2DFBB0E1"/>
   <w15:docId w15:val="{7E3D90C8-0AB0-44AA-AFC2-B7E9491476C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6661,51 +6622,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
@@ -6882,51 +6842,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -6936,50 +6895,51 @@
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0099757A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07Datapisma">
     <w:name w:val="@07.Data_pisma"/>
@@ -7444,51 +7404,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisukocowego"/>
     <w:semiHidden/>
     <w:rsid w:val="00075E6A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00075E6A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8085,51 +8045,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46947BCA-35FA-4B78-BD8D-880807D98D99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21C54140-4DF2-4EEF-AE33-A8A9ACBC498A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1145</Words>
   <Characters>6946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>