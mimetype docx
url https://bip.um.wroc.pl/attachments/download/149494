--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -6,180 +6,180 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="3CA35675" w14:textId="77777777" w:rsidR="00A766D6" w:rsidRPr="00A766D6" w:rsidRDefault="00A766D6" w:rsidP="002161BF">
+    <w:p w14:paraId="3CA35675" w14:textId="77777777" w:rsidR="00A766D6" w:rsidRPr="00A766D6" w:rsidRDefault="00A766D6" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”ADD MOTOR”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6138A1C4" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00A766D6" w:rsidRDefault="00A766D6" w:rsidP="002161BF">
+    <w:p w14:paraId="6138A1C4" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00A766D6" w:rsidRDefault="00A766D6" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A2BF2F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A766D6" w:rsidRDefault="00A766D6" w:rsidP="002161BF">
+    <w:p w14:paraId="54A2BF2F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A766D6" w:rsidRDefault="00A766D6" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Karkonoska nr 45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D45E5" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A766D6" w:rsidRDefault="00092E9C" w:rsidP="002161BF">
+    <w:p w14:paraId="028D45E5" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A766D6" w:rsidRDefault="00092E9C" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A766D6" w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3-015</w:t>
       </w:r>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BF112D" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00A766D6" w:rsidRDefault="000A1313" w:rsidP="002161BF">
+    <w:p w14:paraId="00BF112D" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00A766D6" w:rsidRDefault="000A1313" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00727DC5">
         <w:rPr>
@@ -208,51 +208,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="009408ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="007A7471">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7471">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D029A8E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A766D6" w:rsidRDefault="002E3246" w:rsidP="002161BF">
+    <w:p w14:paraId="3D029A8E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00A766D6" w:rsidRDefault="002E3246" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00A766D6">
         <w:rPr>
@@ -265,93 +265,93 @@
       <w:r w:rsidR="00A766D6" w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F014B2" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00213BBA" w:rsidRDefault="0036181E" w:rsidP="002161BF">
+    <w:p w14:paraId="27F014B2" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00213BBA" w:rsidRDefault="0036181E" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213BBA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00025422/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4056B29A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00967A43" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="4056B29A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00967A43" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590E91CA" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00967A43" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="590E91CA" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00967A43" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -391,51 +391,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFBD60A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00967A43" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="1EFBD60A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00967A43" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -583,192 +583,192 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00967A43" w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>015</w:t>
       </w:r>
       <w:r w:rsidRPr="00967A43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F0770" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="3E4F0770" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DD2A4D" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="78DD2A4D" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="00A75182">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ACCB46" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="57ACCB46" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00A75182">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFF2DA6" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="1AFF2DA6" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="0062409F" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A86FE63" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00A766D6" w:rsidRDefault="00D6574C" w:rsidP="002161BF">
+    <w:p w14:paraId="4A86FE63" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00A766D6" w:rsidRDefault="00D6574C" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32E2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00C32E2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -841,51 +841,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="009C5140">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="009C5140">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="009C5140">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DA07F0" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00A766D6" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="37DA07F0" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00A766D6" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="0062409F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -974,51 +974,51 @@
       <w:r w:rsidRPr="00653B89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="0062409F" w:rsidRPr="00653B89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00653B89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B1BB28" w14:textId="703E2D37" w:rsidR="00192229" w:rsidRPr="004E08F3" w:rsidRDefault="006C6CBC" w:rsidP="002161BF">
+    <w:p w14:paraId="43B1BB28" w14:textId="703E2D37" w:rsidR="00192229" w:rsidRPr="004E08F3" w:rsidRDefault="006C6CBC" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00192229" w:rsidRPr="00F15C3A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -1043,51 +1043,51 @@
       <w:r w:rsidR="004E08F3" w:rsidRPr="00F15C3A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nieprawidłowości</w:t>
       </w:r>
       <w:r w:rsidR="009408ED" w:rsidRPr="00F15C3A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> polegających na</w:t>
       </w:r>
       <w:r w:rsidR="004E08F3" w:rsidRPr="00F15C3A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1465C9B2" w14:textId="77777777" w:rsidR="004233FC" w:rsidRPr="00424B89" w:rsidRDefault="004233FC" w:rsidP="002161BF">
+    <w:p w14:paraId="1465C9B2" w14:textId="77777777" w:rsidR="004233FC" w:rsidRPr="00424B89" w:rsidRDefault="004233FC" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00C93013">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1107,51 +1107,51 @@
       <w:r w:rsidRPr="00C93013">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ze stanem faktycznym</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
       <w:r w:rsidRPr="00424B89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>łożeniu przez przedsiębiorcę wniosku o zmianę danych w rejestrze SKP w zakresie zatrudnienia diagnostów, czym naruszono art. 83ab ust. 2 w związku z art. 83a ust. 3 pkt 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF7752D" w14:textId="77777777" w:rsidR="00727DC5" w:rsidRDefault="00F15C3A" w:rsidP="002161BF">
+    <w:p w14:paraId="1FF7752D" w14:textId="77777777" w:rsidR="00727DC5" w:rsidRDefault="00F15C3A" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzeniu o</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1203,125 +1203,125 @@
       <w:r w:rsidR="00727DC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, w trakcie którego</w:t>
       </w:r>
       <w:r w:rsidR="00727DC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73570C12" w14:textId="77777777" w:rsidR="00727DC5" w:rsidRPr="00727DC5" w:rsidRDefault="00F15C3A" w:rsidP="002161BF">
+    <w:p w14:paraId="73570C12" w14:textId="77777777" w:rsidR="00727DC5" w:rsidRPr="00727DC5" w:rsidRDefault="00F15C3A" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727DC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie sprawdzono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D770EBD" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="00F15C3A" w:rsidRDefault="00F15C3A" w:rsidP="002161BF">
+    <w:p w14:paraId="6D770EBD" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="00F15C3A" w:rsidRDefault="00F15C3A" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>działania wycieraczek i spryskiwaczy przedniej szyby pojazdu, czym narusz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ono</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 2 ust. 1 pkt 3 lit. g rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidRPr="00F15C3A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2015 r. poz. 776 ze zmianami), zwanego dalej rozporządzeniem MTBiG oraz pkt 3.4. i 3.5. działu I załącznika nr 1 do rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7D60C6" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="002E4572" w:rsidRDefault="00F15C3A" w:rsidP="002161BF">
+    <w:p w14:paraId="0B7D60C6" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="002E4572" w:rsidRDefault="00F15C3A" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>akumulatora w zakresie jego mocowania, czym narusz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1334,51 +1334,51 @@
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 2 ust. 1 pkt 3 lit. g rozporządzenia MTBiG ora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pkt 4.13. działu I załącznika nr 1 do rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F645FF" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="002E4572" w:rsidRDefault="00F15C3A" w:rsidP="002161BF">
+    <w:p w14:paraId="63F645FF" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="002E4572" w:rsidRDefault="00F15C3A" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>trójkąta ostrzegawczego w zakresie jego kompletności i oznakowania, czym narusz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1391,100 +1391,100 @@
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 2 ust. 1 pkt 3 lit. g rozporządzenia MTBiG ora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pkt 7.4. działu I załącznika nr 1 do rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E83F12" w14:textId="77777777" w:rsidR="005B413E" w:rsidRDefault="00F15C3A" w:rsidP="002161BF">
+    <w:p w14:paraId="79E83F12" w14:textId="77777777" w:rsidR="005B413E" w:rsidRDefault="00F15C3A" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>działania sygnału dźwiękowego, czym narusz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ono</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4572">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 2 ust. 1 pkt 3 lit. h rozporządzenia MTBiG oraz pkt 7.7. działu I załącznika nr 1 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00727DC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC883E8" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="005B413E" w:rsidRDefault="00F15C3A" w:rsidP="002161BF">
+    <w:p w14:paraId="5DC883E8" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="005B413E" w:rsidRDefault="00F15C3A" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B413E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w zaświadczeniu </w:t>
       </w:r>
       <w:r w:rsidR="005B413E">
         <w:rPr>
@@ -1561,66 +1561,66 @@
       <w:r w:rsidRPr="005B413E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznik</w:t>
       </w:r>
       <w:r w:rsidR="00AC3A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B413E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 3 w związku z § 6 ust. 1 pkt 3 rozporządzenia MTBiG oraz ust. 2 pkt 16 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70794A8C" w14:textId="77777777" w:rsidR="00216ED6" w:rsidRDefault="00216ED6" w:rsidP="002161BF">
+    <w:p w14:paraId="70794A8C" w14:textId="77777777" w:rsidR="00216ED6" w:rsidRDefault="00216ED6" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk159313072"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk159313072"/>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokonaniu niepełnych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jednego dodatkowego ba</w:t>
       </w:r>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r>
@@ -1762,66 +1762,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C671A3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaświadczenia stanowiącego załącznik nr 3 w związku z § 2 ust. 9 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782DD2F1" w14:textId="77777777" w:rsidR="00D94AFF" w:rsidRDefault="000A14B0" w:rsidP="002161BF">
+    <w:p w14:paraId="782DD2F1" w14:textId="77777777" w:rsidR="00D94AFF" w:rsidRDefault="000A14B0" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk159322702"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk159322702"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Umieszczeniu w r</w:t>
       </w:r>
       <w:r w:rsidR="00AB48AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ejestr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidR="00AB48AB">
@@ -1931,124 +1931,124 @@
       <w:r w:rsidR="00770E9E" w:rsidRPr="00770E9E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dla pojazdu odpowiednio przystosowanego lub wyposażonego zgodnie z przepisami o przewozie towarów niebezpiecznych</w:t>
       </w:r>
       <w:r w:rsidR="00770E9E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
       <w:r w:rsidR="008F7774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czynności wykonania i umieszczenia tabliczki znamionowej pojazdu, czym naruszono § 5 ust. 2 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="110271F2" w14:textId="68098B46" w:rsidR="00216ED6" w:rsidRPr="00216ED6" w:rsidRDefault="00216ED6" w:rsidP="002161BF">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="110271F2" w14:textId="68098B46" w:rsidR="00216ED6" w:rsidRPr="00216ED6" w:rsidRDefault="00216ED6" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216ED6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Określeniu, w jednym przypadku, w zaświadczeniu o </w:t>
       </w:r>
       <w:r w:rsidR="002161BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przeprowadzonym badaniu technicznym pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="00216ED6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz w rejestrze badań, że przeprowadzono </w:t>
       </w:r>
       <w:r w:rsidRPr="00216ED6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>okresowe i dodatkowe, zamiast wyłącznie dodatkowe badanie techniczne pojazdu, czym naruszono – odpowiednio – wzór zaświadczenia stanowiącego załącznik nr 3 w związku z § 2 ust. 9 rozporządzenia MTBiG oraz ust. 2 pkt 6 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DA1746" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00746778" w:rsidRDefault="00017950" w:rsidP="002161BF">
+    <w:p w14:paraId="25DA1746" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00746778" w:rsidRDefault="00017950" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746778">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABBA169" w14:textId="77777777" w:rsidR="008B4E5C" w:rsidRDefault="00990B88" w:rsidP="002161BF">
+    <w:p w14:paraId="3ABBA169" w14:textId="77777777" w:rsidR="008B4E5C" w:rsidRDefault="00990B88" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746778">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r w:rsidRPr="00746778">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2097,51 +2097,51 @@
       <w:r w:rsidR="00C020EC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ń</w:t>
       </w:r>
       <w:r w:rsidR="00881E89" w:rsidRPr="00746778">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w tym przypadku</w:t>
       </w:r>
       <w:r w:rsidRPr="00746778">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2C0FD6" w14:textId="77777777" w:rsidR="004233FC" w:rsidRPr="0039229A" w:rsidRDefault="004233FC" w:rsidP="002161BF">
+    <w:p w14:paraId="4B2C0FD6" w14:textId="77777777" w:rsidR="004233FC" w:rsidRPr="0039229A" w:rsidRDefault="004233FC" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na względzie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2154,51 +2154,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieprawidłowości </w:t>
       </w:r>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zalecam </w:t>
       </w:r>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niezwłoczne podjęcie działań mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746864A6" w14:textId="77777777" w:rsidR="0056059E" w:rsidRDefault="0056059E" w:rsidP="002161BF">
+    <w:p w14:paraId="746864A6" w14:textId="77777777" w:rsidR="0056059E" w:rsidRDefault="0056059E" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonywanie </w:t>
       </w:r>
       <w:r w:rsidR="004233FC" w:rsidRPr="0039229A">
@@ -2207,51 +2207,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">okresowych badań technicznych </w:t>
       </w:r>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zgodnie z zakresem i </w:t>
       </w:r>
       <w:r w:rsidRPr="007F06E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EA2153" w14:textId="77777777" w:rsidR="003D6920" w:rsidRPr="007F06E6" w:rsidRDefault="003D6920" w:rsidP="002161BF">
+    <w:p w14:paraId="63EA2153" w14:textId="77777777" w:rsidR="003D6920" w:rsidRPr="007F06E6" w:rsidRDefault="003D6920" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zamieszczanie w zaświadczeniach</w:t>
       </w:r>
       <w:r w:rsidRPr="005B413E">
         <w:rPr>
@@ -2296,51 +2296,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ych </w:t>
       </w:r>
       <w:r w:rsidRPr="005B413E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uster</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kach drobnych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D5215" w14:textId="77777777" w:rsidR="003D6920" w:rsidRDefault="00F47D2B" w:rsidP="002161BF">
+    <w:p w14:paraId="280D5215" w14:textId="77777777" w:rsidR="003D6920" w:rsidRDefault="00F47D2B" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F06E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydawanie zaświadcze</w:t>
       </w:r>
       <w:r w:rsidR="004233FC">
@@ -2472,51 +2472,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia</w:t>
       </w:r>
       <w:r w:rsidR="004233FC" w:rsidRPr="00D67B4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez pojazd dodatkowych warunków technicznych</w:t>
       </w:r>
       <w:r w:rsidRPr="007F06E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2212BCCF" w14:textId="77777777" w:rsidR="00000FD3" w:rsidRPr="003D1310" w:rsidRDefault="003D1310" w:rsidP="002161BF">
+    <w:p w14:paraId="2212BCCF" w14:textId="77777777" w:rsidR="00000FD3" w:rsidRPr="003D1310" w:rsidRDefault="003D1310" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00000FD3">
@@ -2597,51 +2597,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00000FD3" w:rsidRPr="00000FD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wyłącznie o wykonanych badaniach technicznych pojazdów i innych czynnościach związanych z dopuszczeniem pojazdu do ruchu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E2081F" w14:textId="77777777" w:rsidR="00E91A87" w:rsidRPr="000E43A0" w:rsidRDefault="00180FC3" w:rsidP="002161BF">
+    <w:p w14:paraId="43E2081F" w14:textId="77777777" w:rsidR="00E91A87" w:rsidRPr="000E43A0" w:rsidRDefault="00180FC3" w:rsidP="002428D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E43A0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie </w:t>
       </w:r>
       <w:r w:rsidR="003D6920">
@@ -2687,51 +2687,51 @@
       <w:r w:rsidR="00CA3621" w:rsidRPr="000E43A0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawidłowego</w:t>
       </w:r>
       <w:r w:rsidR="009D6EE3" w:rsidRPr="000E43A0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rodzaju badania</w:t>
       </w:r>
       <w:r w:rsidR="00357EF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515E6C92" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0056059E" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="515E6C92" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0056059E" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaleca się poinformować zatrudni</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onych diagnostów o stwierdzonych</w:t>
@@ -2739,221 +2739,221 @@
       <w:r w:rsidR="00F476DD" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieprawidłowości</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ach i sformułowanych zaleceniach</w:t>
       </w:r>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E77F8AE" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0056059E" w:rsidRDefault="005A5110" w:rsidP="002161BF">
+    <w:p w14:paraId="2E77F8AE" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0056059E" w:rsidRDefault="005A5110" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4B7B86CA" w14:textId="77777777" w:rsidR="00B61F88" w:rsidRDefault="00B61F88" w:rsidP="00B61F88">
+    <w:p w14:paraId="4B7B86CA" w14:textId="77777777" w:rsidR="00B61F88" w:rsidRDefault="00B61F88" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEEDFBA" w14:textId="77777777" w:rsidR="00B61F88" w:rsidRDefault="00B61F88" w:rsidP="00B61F88">
+    <w:p w14:paraId="5CEEDFBA" w14:textId="77777777" w:rsidR="00B61F88" w:rsidRDefault="00B61F88" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFF5ADC" w14:textId="14AB9561" w:rsidR="006E3EB7" w:rsidRPr="00B61F88" w:rsidRDefault="00B61F88" w:rsidP="002161BF">
+    <w:p w14:paraId="4DFF5ADC" w14:textId="14AB9561" w:rsidR="006E3EB7" w:rsidRPr="00B61F88" w:rsidRDefault="00B61F88" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="360" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584D943E" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="002161BF">
+    <w:p w14:paraId="584D943E" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333D0510" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="002161BF">
+    <w:p w14:paraId="333D0510" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="002428D8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F7F7ED" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="002161BF">
+    <w:p w14:paraId="46F7F7ED" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EF1305" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="002161BF">
+    <w:p w14:paraId="31EF1305" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2967,108 +2967,109 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB96B14" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="002161BF">
+    <w:p w14:paraId="3BB96B14" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="002428D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00727DC5">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1700" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09B82B7C" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="00287E46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="49390955" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="00287E46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3085,51 +3086,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3958E842" w14:textId="77777777" w:rsidR="00287E46" w:rsidRPr="004D6885" w:rsidRDefault="00287E46">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -3185,51 +3186,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006D1939">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="5C4C7694" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="00287E46" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C6E012D" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="00287E46" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65B94BF5" wp14:editId="10A3F1A4">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3250,107 +3251,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="534DA3F3" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="00287E46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21EDC47D" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="00287E46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1207DDCB" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="001F2376">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="1207DDCB" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="002428D8">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="602DD9FC">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="15C966A2" w14:textId="77777777" w:rsidR="00287E46" w:rsidRDefault="00287E46" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A108AD0" wp14:editId="47AA277A">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -3366,51 +3367,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AF74A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8745EFE"/>
     <w:lvl w:ilvl="0" w:tplc="7AA80BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6989,52 +6990,52 @@
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -7168,50 +7169,51 @@
     <w:rsid w:val="001D179A"/>
     <w:rsid w:val="001D3712"/>
     <w:rsid w:val="001D627D"/>
     <w:rsid w:val="001E287D"/>
     <w:rsid w:val="001E3A86"/>
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="001E7E0E"/>
     <w:rsid w:val="001F2376"/>
     <w:rsid w:val="001F3DB0"/>
     <w:rsid w:val="001F6EAC"/>
     <w:rsid w:val="00200060"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="00206425"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="00213BBA"/>
     <w:rsid w:val="00214161"/>
     <w:rsid w:val="002161BF"/>
     <w:rsid w:val="00216ED6"/>
     <w:rsid w:val="0022002F"/>
     <w:rsid w:val="00230D3F"/>
     <w:rsid w:val="0023785D"/>
     <w:rsid w:val="002401C3"/>
     <w:rsid w:val="002406DF"/>
+    <w:rsid w:val="002428D8"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="00247547"/>
     <w:rsid w:val="00252104"/>
     <w:rsid w:val="002529A6"/>
     <w:rsid w:val="00253D31"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262C25"/>
     <w:rsid w:val="00263413"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00265558"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="002711A6"/>
     <w:rsid w:val="002715DE"/>
     <w:rsid w:val="002717AB"/>
     <w:rsid w:val="002734F9"/>
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="00286940"/>
@@ -8115,61 +8117,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6719C228"/>
   <w15:docId w15:val="{B98DA022-BAEA-42AE-927A-84FD6CCE215B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8492,51 +8494,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -9026,51 +9027,51 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indeks">
     <w:name w:val="Indeks"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D65B4"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9680,64 +9681,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7305817-1C4D-4E95-843A-3D4569CADD24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{076C8DA9-2265-4684-A698-C53420129486}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>864</Words>
-  <Characters>5303</Characters>
+  <Words>881</Words>
+  <Characters>5286</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6155</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>