--- v0 (2025-11-06)
+++ v1 (2026-04-05)
@@ -8,320 +8,322 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="002D20C0" w:rsidRPr="002D20C0" w:rsidRDefault="002D20C0" w:rsidP="00F229D6">
+    <w:p w:rsidR="002D20C0" w:rsidRPr="002D20C0" w:rsidRDefault="002D20C0" w:rsidP="00022357">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"V-MOTORS" SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="002D20C0" w:rsidP="00F229D6">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="002D20C0" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">al. Aleksandra </w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Brücknera nr 55</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00F229D6">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>51-</w:t>
       </w:r>
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>411</w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147BBE" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00147BBE" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="002B1EE2" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="002B1EE2" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="002B1EE2" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00174576</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1047 ze zmianami – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="002D20C0">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
       </w:r>
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"V-MOTORS" SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
@@ -387,154 +389,154 @@
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Owsiana nr 20, 53-513</w:t>
       </w:r>
       <w:r w:rsidR="002D20C0" w:rsidRPr="00493108">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7876">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7876">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7876">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF7876" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00CF7876">
+    <w:p w:rsidR="00CF7876" w:rsidRPr="00CF7876" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7876">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00CF7876">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za okres od </w:t>
       </w:r>
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>01</w:t>
@@ -582,51 +584,51 @@
       <w:r w:rsidR="00147BBE" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124393" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00124393" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono w protokole </w:t>
       </w:r>
       <w:r w:rsidR="002142C2" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -663,74 +665,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00970767" w:rsidRPr="00A87648" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="00A87648" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRPr="00134886" w:rsidRDefault="005753DC" w:rsidP="00584171">
+    <w:p w:rsidR="00134886" w:rsidRPr="00134886" w:rsidRDefault="005753DC" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584171">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002B1EE2" w:rsidRPr="00584171">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -776,51 +778,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00682650">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTiB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00682650">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRDefault="00584171" w:rsidP="00584171">
+    <w:p w:rsidR="00134886" w:rsidRDefault="00584171" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Braku linii wyznaczających minimalne pole widzenia na poziomie podłoża, czym naruszono § 3 ust. 6 załącznika nr 10 do rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
@@ -836,51 +838,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2015 r. poz. 776 ze zmianami), zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRDefault="00584171" w:rsidP="00584171">
+    <w:p w:rsidR="00134886" w:rsidRDefault="00584171" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Umieszczeniu na stacji nieaktualnego wykazu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -910,123 +912,123 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CA132C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTiB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626D65" w:rsidRPr="00A87648" w:rsidRDefault="00270FF0" w:rsidP="00831864">
+    <w:p w:rsidR="00626D65" w:rsidRPr="00A87648" w:rsidRDefault="00270FF0" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00584171" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czterech</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00626D65" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00270FF0" w:rsidRPr="00A87648" w:rsidRDefault="00270FF0" w:rsidP="00831864">
+    <w:p w:rsidR="00270FF0" w:rsidRPr="00A87648" w:rsidRDefault="00270FF0" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00480E40" w:rsidRPr="00A87648" w:rsidRDefault="00480E40" w:rsidP="00480E40">
+    <w:p w:rsidR="00480E40" w:rsidRPr="00A87648" w:rsidRDefault="00480E40" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
@@ -1064,51 +1066,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626D65" w:rsidRPr="00A87648" w:rsidRDefault="00270FF0" w:rsidP="00831864">
+    <w:p w:rsidR="00626D65" w:rsidRPr="00A87648" w:rsidRDefault="00270FF0" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
@@ -1176,51 +1178,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt 24 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00626D65" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00626D65" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00480E40" w:rsidRPr="00A87648" w:rsidRDefault="00F06908" w:rsidP="00480E40">
+    <w:p w:rsidR="00480E40" w:rsidRPr="00A87648" w:rsidRDefault="00F06908" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku </w:t>
       </w:r>
@@ -1232,51 +1234,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">błędnie określono rok produkcji, czym naruszono pkt 43 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00480E40" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00480E40" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F603B" w:rsidRPr="00A87648" w:rsidRDefault="00F06908" w:rsidP="00A87648">
+    <w:p w:rsidR="009F603B" w:rsidRPr="00A87648" w:rsidRDefault="00F06908" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań</w:t>
       </w:r>
       <w:r w:rsidR="00480E40" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1304,134 +1306,134 @@
       <w:r w:rsidR="00C234E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wyznaczony sprzecznie z</w:t>
       </w:r>
       <w:r w:rsidR="00480E40" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> art. 81 ust. 6 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="00A87648" w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009274BF" w:rsidRPr="009274BF" w:rsidRDefault="00A8557E" w:rsidP="00134886">
+    <w:p w:rsidR="009274BF" w:rsidRPr="009274BF" w:rsidRDefault="00A8557E" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87648">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji jednego dodatkowego badania technicznego </w:t>
       </w:r>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pojazdu przystosowanego do nauki jazdy oraz do przeprowadzania egzaminu państwowego, w której</w:t>
       </w:r>
       <w:r w:rsidR="009274BF" w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009274BF" w:rsidRPr="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w:rsidR="009274BF" w:rsidRPr="009274BF" w:rsidRDefault="009274BF" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w rejestrze badań nie wpisano informacji o posiadanym dodatkowym wyposażeniu, czym naruszono ust. 2 pkt 13 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRPr="009274BF" w:rsidRDefault="00A8557E" w:rsidP="009274BF">
+    <w:p w:rsidR="00134886" w:rsidRPr="009274BF" w:rsidRDefault="00A8557E" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu nie wpisano </w:t>
       </w:r>
       <w:r w:rsidR="006941E6" w:rsidRPr="009274BF">
         <w:rPr>
@@ -1462,184 +1464,184 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it. K objaśnień załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006941E6" w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006941E6" w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRPr="00134886" w:rsidRDefault="00134886" w:rsidP="00134886">
+    <w:p w:rsidR="00134886" w:rsidRPr="00134886" w:rsidRDefault="00134886" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002907F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Przekazaniu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, za trzy miesiące,</w:t>
       </w:r>
       <w:r w:rsidRPr="002907F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> opłat ewidencyjnych na rachunek bankowy Funduszu - Centralna Ewidencja Pojazdów i Kierowców w wysokości innej niż pobrane w miesiącu poprzedzającym, czym naruszono § 5 </w:t>
       </w:r>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenie Ministra Cyfryzacji z dnia 26 sierpnia 2022 r. w sprawie opłaty ewidencyjnej stanowiącej przychód Funduszu - Centralna Ewidencja Pojazdów i Kierowców (Dz. U. z 2022 r. poz. 1857), zwanego dalej rozporządzeniem w sprawie opłaty ewidencyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRPr="00EF5055" w:rsidRDefault="00134886" w:rsidP="009274BF">
+    <w:p w:rsidR="00134886" w:rsidRPr="00EF5055" w:rsidRDefault="00134886" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF5055">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykazaniu w sprawozdaniach z pobranych i przekazanych opłat ewidencyjnych, za </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>trzy m</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5055">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>iesiące, nieprawidłowej ilości oraz wartości opłat, czym naruszono § 6 rozporządzenia w sprawie opłaty ewidencyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009274BF" w:rsidRPr="00D11FC4" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w:rsidR="009274BF" w:rsidRPr="00D11FC4" w:rsidRDefault="009274BF" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaewidencjonowaniu, w jednym przypadku, okresowego i dodatkowego badania technicznego tego samego pojazdu pod jedną pozycją w rejestrze badań, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowych badań technicznych, natomiast brak jest danych o przeprowadzonych badaniach dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D20C0" w:rsidRPr="002D20C0" w:rsidRDefault="00CE4959" w:rsidP="009274BF">
+    <w:p w:rsidR="002D20C0" w:rsidRPr="002D20C0" w:rsidRDefault="00CE4959" w:rsidP="00022357">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Określeniu wyniku</w:t>
       </w:r>
       <w:r w:rsidR="009274BF" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1759,133 +1761,133 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> działu I załącznika nr 1 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009274BF" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D20C0" w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="00134886" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="00134886" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134886">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRPr="00E4276D" w:rsidRDefault="00134886" w:rsidP="00D85B91">
+    <w:p w:rsidR="00134886" w:rsidRPr="00E4276D" w:rsidRDefault="00134886" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4276D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usunięcie nieprawidłowości, o której mowa w ww. pkt 1, 2 i 3 oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4276D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zniesienie od 1 lipca 2023 r. obowiązku pobierania, przez stację kontroli pojazdów, opłaty ewidencyjnej odstępuję od wydania zaleceń w tych przypadkach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003676CF" w:rsidRPr="00134886" w:rsidRDefault="003676CF" w:rsidP="00831864">
+    <w:p w:rsidR="003676CF" w:rsidRPr="00134886" w:rsidRDefault="003676CF" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134886">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134886" w:rsidRPr="00134886" w:rsidRDefault="008D261D" w:rsidP="00831864">
+    <w:p w:rsidR="00134886" w:rsidRPr="00134886" w:rsidRDefault="008D261D" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134886">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych </w:t>
       </w:r>
@@ -1893,51 +1895,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozstawu osi skrajnych, </w:t>
       </w:r>
       <w:r w:rsidRPr="00134886">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozstawu kół</w:t>
       </w:r>
       <w:r w:rsidR="00134886" w:rsidRPr="00134886">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz prawidłowo określonego roku produkcji.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C234E8" w:rsidRPr="00BE34DE" w:rsidRDefault="00BE34DE" w:rsidP="00831864">
+    <w:p w:rsidR="00C234E8" w:rsidRPr="00BE34DE" w:rsidRDefault="00BE34DE" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00C234E8" w:rsidRPr="00BE34DE">
@@ -1959,51 +1961,51 @@
       <w:r w:rsidR="00C234E8" w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>następnego badania technicznego</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodnie z art. 81 ust. 6 ustawy terminu</w:t>
       </w:r>
       <w:r w:rsidR="00C234E8" w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4C9F" w:rsidRPr="00BE34DE" w:rsidRDefault="00BC4C9F" w:rsidP="00831864">
+    <w:p w:rsidR="00BC4C9F" w:rsidRPr="00BE34DE" w:rsidRDefault="00BC4C9F" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w </w:t>
       </w:r>
@@ -2046,296 +2048,294 @@
       <w:r w:rsidR="00BE34DE" w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>iem pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="007D386C" w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do nauki jazdy oraz do przeprowadzania egzaminu państwowego</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE34DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D20C0" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w:rsidR="002D20C0" w:rsidRDefault="009274BF" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="002D20C0" w:rsidP="002D20C0">
+    <w:p w:rsidR="00970767" w:rsidRPr="002D20C0" w:rsidRDefault="002D20C0" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Określanie prawidłowego wyniku badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF27D4" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00734109">
+    <w:p w:rsidR="00AF27D4" w:rsidRPr="002D20C0" w:rsidRDefault="00970767" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w </w:t>
       </w:r>
       <w:r w:rsidRPr="002D20C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C0027" w:rsidRPr="00313EF3" w:rsidRDefault="009C0027" w:rsidP="009C0027">
+    <w:p w:rsidR="009C0027" w:rsidRPr="00313EF3" w:rsidRDefault="009C0027" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313EF3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C0027" w:rsidRPr="00313EF3" w:rsidRDefault="009C0027" w:rsidP="009C0027">
+    <w:p w:rsidR="009C0027" w:rsidRPr="00313EF3" w:rsidRDefault="009C0027" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C0027" w:rsidRPr="00686699" w:rsidRDefault="009C0027" w:rsidP="009C0027">
+    <w:p w:rsidR="009C0027" w:rsidRPr="00686699" w:rsidRDefault="009C0027" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastępca Dyrektora </w:t>
       </w:r>
       <w:r w:rsidRPr="00313EF3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydziału</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="009274BF" w:rsidRDefault="006E3EB7" w:rsidP="00734109">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="009274BF" w:rsidRDefault="006E3EB7" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00734109">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego</w:t>
       </w:r>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="009274BF" w:rsidRDefault="006E3EB7" w:rsidP="00831864">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="009274BF" w:rsidRDefault="006E3EB7" w:rsidP="00022357">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="009274BF" w:rsidRDefault="00552475" w:rsidP="00831864">
+    <w:p w:rsidR="00552475" w:rsidRPr="009274BF" w:rsidRDefault="00552475" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="009274BF" w:rsidRDefault="00552475" w:rsidP="00831864">
+    <w:p w:rsidR="00552475" w:rsidRPr="009274BF" w:rsidRDefault="00552475" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2349,71 +2349,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00831864">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00022357">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0025377F" w:rsidRDefault="0025377F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2660,51 +2661,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0025377F" w:rsidRDefault="0025377F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0025377F" w:rsidRDefault="0025377F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0025377F" w:rsidRDefault="009C0027">
+  <w:p w:rsidR="0025377F" w:rsidRDefault="00022357">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4821,89 +4822,90 @@
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="00000FD3"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00005FC0"/>
     <w:rsid w:val="0000654E"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00015B11"/>
     <w:rsid w:val="000176B6"/>
     <w:rsid w:val="00017950"/>
     <w:rsid w:val="000220EC"/>
+    <w:rsid w:val="00022357"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00032859"/>
     <w:rsid w:val="0003663E"/>
     <w:rsid w:val="00036A9B"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="0004444E"/>
     <w:rsid w:val="0004711C"/>
     <w:rsid w:val="000501C9"/>
     <w:rsid w:val="00053E3A"/>
     <w:rsid w:val="00054432"/>
     <w:rsid w:val="000551BD"/>
     <w:rsid w:val="00055F41"/>
     <w:rsid w:val="000560E1"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
     <w:rsid w:val="00072CCE"/>
     <w:rsid w:val="00080DA3"/>
     <w:rsid w:val="0008113D"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00082A58"/>
     <w:rsid w:val="00083DC1"/>
     <w:rsid w:val="00087403"/>
     <w:rsid w:val="0009059F"/>
@@ -6198,51 +6200,50 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:uiPriority="99"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7660,51 +7661,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8BFE187-EA4C-4735-A410-C97C2F7165A6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A213A289-AB38-481F-9C49-9373AD372F1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1031</Words>
   <Characters>6190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>