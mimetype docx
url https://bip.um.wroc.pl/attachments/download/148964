--- v0 (2025-11-07)
+++ v1 (2026-04-04)
@@ -8,224 +8,223 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="003C0B1B" w:rsidRDefault="003C0B1B" w:rsidP="00AA0404">
+    <w:p w:rsidR="003C0B1B" w:rsidRDefault="003C0B1B" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="003C0B1B" w:rsidRDefault="003C0B1B" w:rsidP="00AA0404">
+    <w:p w:rsidR="003C0B1B" w:rsidRDefault="003C0B1B" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B44CE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ryszard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kalinowski</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="00344A18" w:rsidRDefault="003C0B1B" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="00344A18" w:rsidRDefault="003C0B1B" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RYSZARD KALINOWSKI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA36D4" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="00AA0404">
+    <w:p w:rsidR="00BA36D4" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00F40A6C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lubuska</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="00F40A6C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>111 lok. 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="007B2B7A" w:rsidRDefault="00F40A6C" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="007B2B7A" w:rsidRDefault="00F40A6C" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidR="00BA36D4" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>514</w:t>
       </w:r>
       <w:r w:rsidR="00BA36D4" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00080D2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -261,51 +260,51 @@
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00536E3B" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -325,51 +324,51 @@
       <w:r w:rsidR="003C0B1B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="009D1DD0" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="009D1DD0" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C7583">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0017</w:t>
       </w:r>
       <w:r w:rsidR="004C7583" w:rsidRPr="004C7583">
         <w:rPr>
@@ -393,73 +392,73 @@
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="0044695B" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023</w:t>
       </w:r>
       <w:r w:rsidR="009E4825" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -509,51 +508,51 @@
       <w:r w:rsidR="00186348" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e zmianami </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -707,126 +706,126 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E46BB6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>180</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -913,51 +912,51 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4BA0" w:rsidRDefault="005A5110" w:rsidP="00AA0404">
+    <w:p w:rsidR="00EB4BA0" w:rsidRDefault="005A5110" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1057,94 +1056,94 @@
       <w:r w:rsidR="00F05679" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4BA0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="0018388C" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="0018388C" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018388C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>polegających na</w:t>
       </w:r>
       <w:r w:rsidRPr="0018388C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5EDD" w:rsidRPr="00A80FE8" w:rsidRDefault="00DC5EDD" w:rsidP="00AA0404">
+    <w:p w:rsidR="00DC5EDD" w:rsidRPr="00A80FE8" w:rsidRDefault="00DC5EDD" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A80FE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Brak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1184,51 +1183,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2015 r. poz. 776 ze zmianami), zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002B707E" w:rsidRPr="000E4E20">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002B707E" w:rsidRPr="000E4E20">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="00915E2B" w:rsidRDefault="00C532E5" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="00915E2B" w:rsidRDefault="00C532E5" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedoprowadzeniu uszkodzonej części </w:t>
       </w:r>
       <w:r w:rsidR="00E46BB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1256,91 +1255,91 @@
       <w:r w:rsidR="00E46BB6" w:rsidRPr="00455ECC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających </w:t>
       </w:r>
       <w:r w:rsidR="00E46BB6" w:rsidRPr="00B13610">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>badania techniczne pojazdów (Dz. U. z 2006 r. Nr 40, poz. 275)</w:t>
       </w:r>
       <w:r w:rsidR="00E46BB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="00602A02" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="00602A02" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokonaniu niepełnych wpisów w dokumentacji dwóch okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="00113DD6" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="00113DD6" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00E21855">
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidRPr="00F776B7">
         <w:t xml:space="preserve">przypadku </w:t>
       </w:r>
       <w:r>
         <w:t>nie wpisano</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD38B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>liczby kół</w:t>
@@ -1350,99 +1349,99 @@
       </w:r>
       <w:r>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD38B2">
         <w:t xml:space="preserve"> załącznika nr 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00113DD6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113DD6">
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113DD6">
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00113DD6">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00113DD6">
         <w:t xml:space="preserve">w jednym przypadku </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD38B2">
         <w:t>nie wpisa</w:t>
       </w:r>
       <w:r>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD38B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">podrodzaju, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD38B2">
         <w:t xml:space="preserve">długości, szerokości oraz wysokości pojazdu, czym naruszono pkt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">9, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD38B2">
         <w:t xml:space="preserve">40, 41 i 42 załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidRPr="00113DD6">
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113DD6">
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00113DD6">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9398A" w:rsidRPr="00602A02" w:rsidRDefault="00E9398A" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E9398A" w:rsidRPr="00602A02" w:rsidRDefault="00E9398A" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokonaniu niepełnych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1626,51 +1625,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz ust. 2 pkt 6 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C671A3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="00097ECF" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="00097ECF" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu, w dziewięciu przypadkach, opłaty za przeprowadzenie badania technicznego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1700,102 +1699,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00083AD9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1070)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5EDD" w:rsidRPr="007719BF" w:rsidRDefault="00DC5EDD" w:rsidP="00AA0404">
+    <w:p w:rsidR="00DC5EDD" w:rsidRPr="007719BF" w:rsidRDefault="00DC5EDD" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007719BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="00602A02" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="00602A02" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r w:rsidRPr="00602A02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>usunięcie nieprawidłowości, o której mowa w ww. pkt 1 i 2 odstępuję od wydania zaleceń w tym przypadku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="00237BAA" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="00237BAA" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mając na uwadze stwierdzone nieprawidłowości z</w:t>
       </w:r>
       <w:r w:rsidRPr="00180B61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1815,82 +1814,82 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niezwłoczne podjęcie działań mających na celu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="00616164" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="00616164" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206FFE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych pojazdów liczby kół, podrodzaju, długości, szerokości oraz wysokości </w:t>
       </w:r>
       <w:r w:rsidRPr="00206FFE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="005C7F48" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="005C7F48" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4D02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie </w:t>
       </w:r>
       <w:r>
@@ -1953,349 +1952,350 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rodzaj</w:t>
       </w:r>
       <w:r w:rsidR="00AA0404">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E46BB6" w:rsidRPr="005C7F48" w:rsidRDefault="00E46BB6" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E46BB6" w:rsidRPr="005C7F48" w:rsidRDefault="00E46BB6" w:rsidP="004611F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7F48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="00393B90" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="00393B90" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393B90">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaleca się poinformować zatrudnionych diagnostów o stwierdzonych nieprawidłowościach i sformułowanych zaleceniach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="00313EF3" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="00313EF3" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w </w:t>
       </w:r>
       <w:r w:rsidRPr="00313EF3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="00313EF3" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="00313EF3" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313EF3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="00313EF3" w:rsidRDefault="00313EF3" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="00313EF3" w:rsidRDefault="00313EF3" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="00686699" w:rsidRDefault="00313EF3" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="00686699" w:rsidRDefault="00313EF3" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastępca Dyrektora </w:t>
       </w:r>
       <w:r w:rsidR="00E33172" w:rsidRPr="00313EF3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydziału</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="0004758C" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="0004758C" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="006E3EB7" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="006E3EB7" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="006E3EB7" w:rsidRDefault="00E33172" w:rsidP="00AA0404">
+    <w:p w:rsidR="00E33172" w:rsidRPr="006E3EB7" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00E46BB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E33172" w:rsidRPr="005410D9" w:rsidRDefault="00E33172" w:rsidP="005410D9">
+    <w:p w:rsidR="00E33172" w:rsidRPr="005410D9" w:rsidRDefault="00E33172" w:rsidP="004611F8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00E33172" w:rsidRPr="005410D9" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="003C4B26" w:rsidRDefault="003C4B26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2542,51 +2542,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="003C4B26" w:rsidRDefault="003C4B26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="003C4B26" w:rsidRDefault="003C4B26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003C4B26" w:rsidRDefault="00FD71A2">
+  <w:p w:rsidR="003C4B26" w:rsidRDefault="004611F8">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -7331,51 +7331,51 @@
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7549,50 +7549,51 @@
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E1181"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5E39"/>
     <w:rsid w:val="003F1587"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="003F7F58"/>
     <w:rsid w:val="00400FA4"/>
     <w:rsid w:val="004028FC"/>
     <w:rsid w:val="00403232"/>
     <w:rsid w:val="00403DF1"/>
     <w:rsid w:val="0040593E"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="004129D1"/>
     <w:rsid w:val="0041330F"/>
     <w:rsid w:val="004151F8"/>
     <w:rsid w:val="00416C3B"/>
     <w:rsid w:val="00431279"/>
     <w:rsid w:val="00437DA9"/>
     <w:rsid w:val="0044045C"/>
     <w:rsid w:val="0044695B"/>
     <w:rsid w:val="00450029"/>
     <w:rsid w:val="004500E3"/>
     <w:rsid w:val="004508B6"/>
     <w:rsid w:val="00450AA1"/>
+    <w:rsid w:val="004611F8"/>
     <w:rsid w:val="00475A26"/>
     <w:rsid w:val="00476291"/>
     <w:rsid w:val="00482E2D"/>
     <w:rsid w:val="00484975"/>
     <w:rsid w:val="0048729F"/>
     <w:rsid w:val="004972E2"/>
     <w:rsid w:val="004A1A27"/>
     <w:rsid w:val="004A21ED"/>
     <w:rsid w:val="004A64A0"/>
     <w:rsid w:val="004B12C1"/>
     <w:rsid w:val="004B4247"/>
     <w:rsid w:val="004C7583"/>
     <w:rsid w:val="004C7C08"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004E102B"/>
     <w:rsid w:val="004E1434"/>
     <w:rsid w:val="004E2476"/>
     <w:rsid w:val="004E5C8D"/>
     <w:rsid w:val="004F3DFE"/>
     <w:rsid w:val="004F5676"/>
     <w:rsid w:val="004F64BA"/>
     <w:rsid w:val="00514658"/>
     <w:rsid w:val="005173C8"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="005274BA"/>
@@ -8057,51 +8058,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29424347"/>
   <w15:docId w15:val="{78E4D22B-3152-4C79-8718-3244882ED17C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8219,50 +8219,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9321,51 +9323,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFAC2EAA-E41F-455E-AD57-82C104774687}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFC35DF6-5EBF-473D-8156-5EF058D448A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>687</Words>
   <Characters>4126</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>