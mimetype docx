--- v0 (2025-11-06)
+++ v1 (2026-04-05)
@@ -8,138 +8,140 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00DF62BE" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00DF62BE" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ZAKŁAD MECHANIKI POJAZDOWEJ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5E44" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00CF08E2">
+    <w:p w:rsidR="006C5E44" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BARTŁOMIEJ OSSOWSKI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5E44" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00CF08E2">
+    <w:p w:rsidR="006C5E44" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Komandorska nr 7-11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5E44" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00CF08E2">
+    <w:p w:rsidR="006C5E44" w:rsidRPr="002C7939" w:rsidRDefault="006C5E44" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-021 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="002C7939" w:rsidRDefault="00E523B0" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="002C7939" w:rsidRDefault="00E523B0" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -175,51 +177,51 @@
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00536E3B" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="002C7939" w:rsidRDefault="00E523B0" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="002C7939" w:rsidRDefault="00E523B0" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -239,123 +241,123 @@
       <w:r w:rsidR="006C5E44" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="002C7939" w:rsidRDefault="001B7971" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="002C7939" w:rsidRDefault="001B7971" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00174</w:t>
       </w:r>
       <w:r w:rsidR="004B1F10" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>719</w:t>
       </w:r>
       <w:r w:rsidR="0044695B" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023</w:t>
       </w:r>
       <w:r w:rsidR="009E4825" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="008E02E1" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="008E02E1" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E02E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E02E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -405,51 +407,51 @@
       <w:r w:rsidR="00186348" w:rsidRPr="008E02E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e zmianami </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="008E02E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008E02E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A2EB5" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A2EB5" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -592,126 +594,126 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006C5E44" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>021</w:t>
       </w:r>
       <w:r w:rsidR="00180B61" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="00180B61" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A2EB5" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A2EB5" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="002C7939" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -798,51 +800,51 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167090" w:rsidRPr="00CF08E2" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00167090" w:rsidRPr="00CF08E2" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -902,201 +904,201 @@
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7939">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie </w:t>
       </w:r>
       <w:r w:rsidR="003A2EB5" w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ustaleń zawartych </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931DF5" w:rsidRDefault="00931DF5" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00931DF5" w:rsidRDefault="00931DF5" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nieterminowym złożeniu wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie zatrudnienia diagnosty, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. 83ab ust. 2 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Posiadaniu w okresie od 22 grudnia 2022 r. do 30 maja 2023 r. przyrządu do pomiaru i regulacji ciśnienia powietrza w ogumieniu niegwarantującego wykonanie odpowiedniego zakresu badań technicznych pojazdu wskutek niezgłoszenia do legalizacji ponownej wchodzącego w jego skład manometru do opon pojazdów mechanicznych, czym naruszono art. 83 ust. 3 pkt 4 ustawy w związku z art. 8a ust. 1 i art. 8k ust. 2 pkt 1 ustawy z 11 maja 2001 r. Prawo o miarach (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2022 r. poz. 2063), § 1 ust. 1 pkt 3 rozporządzenia Ministra Rozwoju i Finansów z dnia 13 kwietnia 2017 r. w sprawie rodzajów przyrządów pomiarowych podlegających prawnej kontroli metrologicznej oraz zakresu tej kontroli (Dz. U. z 2017 r. poz. 885) oraz § 26 i Lp. 11 tabeli nr 1 załącznika nr 5 do rozporządzenia Ministra Przedsiębiorczości i Technologii z dnia 22 marca 2019 r. w sprawie prawnej kontroli metrologicznej oraz zakresu tej kontroli (Dz. U. z 2019 r. poz. 759).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokonaniu błędnych lub niepełnych wpisów w dokumentacji czterech okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00F20AE0">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w dwóch przypadkach nie wpisano kraju producenta, czym naruszono pkt 3 załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidR="00614F51" w:rsidRPr="003A2EB5">
         <w:rPr>
@@ -1136,215 +1138,213 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2015 r. poz. 776 ze zmianami), zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00303351" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00303351" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00F20AE0">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku nie wpisano maksymalnej masy całkowitej ciągniętej przyczepy bez hamulca i z hamulcem, czym naruszono pkt 19 i 20 załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidR="00614F51" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00614F51" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00F20AE0">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w czterech przypadkach nie wpisano rozstawu osi skrajnych oraz rozstawu kół, czym naruszono pkt 22 i 24 załącznika nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="00614F51" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00614F51" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00F20AE0">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003A2EB5" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku nie wpisano długości, szerokości oraz wysokości pojazdu, czym naruszono pkt 40, 41 i 42 załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidR="00614F51" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00614F51" w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F20AE0" w:rsidRPr="00F20AE0" w:rsidRDefault="00941CA9" w:rsidP="00F20AE0">
+    <w:p w:rsidR="00F20AE0" w:rsidRPr="00F20AE0" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">w dwóch przypadkach w rubryce „Dodatkowe informacje” nie wpisano informacji dotyczących dodatkowego wyposażenia pojazdu w hak, czym naruszono objaśnienia załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidR="00614F51" w:rsidRPr="00F20AE0">
@@ -1352,94 +1352,94 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00614F51" w:rsidRPr="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="00931DF5" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="00931DF5" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931DF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu, w trzech przypadkach, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00931DF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00931DF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Przeprowadzeniu badania poprawkowego po upływie 14 dniowego terminu </w:t>
       </w:r>
@@ -1487,133 +1487,133 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 ust. 6 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DF62BE" w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DF62BE" w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C01EE" w:rsidRPr="003C01EE" w:rsidRDefault="003C01EE" w:rsidP="00CF08E2">
+    <w:p w:rsidR="003C01EE" w:rsidRPr="003C01EE" w:rsidRDefault="003C01EE" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieterminowym przekazaniu na rachunek bankowy Funduszu - Centralna Ewidencja Pojazdów i Kierowców należności z tytułu opłat ewidencyjnych za </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>trzy</w:t>
       </w:r>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> miesiące, czym naruszono § 5 rozporządzenia Ministra Cyfryzacji z dnia 26 sierpnia 2022 r. w sprawie opłaty ewidencyjnej stanowiącej przychód Funduszu – Centralna Ewidencja Pojazdów i Kierowców (Dz. U. z 2022 r. poz. 1857 zwane dalej rozporządzeniem w sprawie opłaty ewidencyjnej).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C01EE" w:rsidRPr="003C01EE" w:rsidRDefault="003C01EE" w:rsidP="00CF08E2">
+    <w:p w:rsidR="003C01EE" w:rsidRPr="003C01EE" w:rsidRDefault="003C01EE" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nieterminowym przekazaniu ministrowi właściwemu do spraw informatyzacji sprawozdań z pobranych i przekazanych opłat ewidencyjnych za trzy miesiące, czym naruszono przepis § 6 rozporządze</w:t>
       </w:r>
       <w:r w:rsidR="00F504FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia sprawie opłaty ewidencyjnej</w:t>
       </w:r>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003C01EE" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003C01EE" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Niepobieraniu, w ośmiu przypadkach, opłaty ewidencyjnej za przeprowadzenie badania technicznego pojazdu, co</w:t>
       </w:r>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
@@ -1636,108 +1636,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia</w:t>
       </w:r>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sprawie opłaty ewidencyjnej</w:t>
       </w:r>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz art. 83 ust. 1 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA36D4" w:rsidRPr="00CF08E2" w:rsidRDefault="00BA36D4" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00BA36D4" w:rsidRPr="00CF08E2" w:rsidRDefault="00BA36D4" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z uwagi na zniesienie od 1 lipca 2023 r. ob</w:t>
       </w:r>
       <w:r w:rsidR="00931DF5" w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>owiązku pobierania, przez stacje</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontroli pojazdów, opłaty ewidencyjnej odstępuję od wydania zaleceń w tych przypadkach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167090" w:rsidRDefault="00167090" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00167090" w:rsidRDefault="00167090" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07C33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1787,169 +1787,169 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w tym poprzez poinformowanie zatrudnionych diagnostów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F07C33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mających na celu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F20AE0" w:rsidRPr="00F20AE0" w:rsidRDefault="00F20AE0" w:rsidP="00F20AE0">
+    <w:p w:rsidR="00F20AE0" w:rsidRPr="00F20AE0" w:rsidRDefault="00F20AE0" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Terminowe składanie wniosków o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="003C01EE" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="003C01EE" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C01EE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Posiadanie przyrządu do pomiaru i regulacji ciśnienia powietrza w ogumieniu, w którego skład wchodzi manometr do opon pojazdów mechanicznych z ważną legalizacją.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00703BAF" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00703BAF" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych pojazdów kraju producenta, maksymalnej masy całkowitej ciągniętej przyczepy bez hamulca i z hamulcem, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>rozstawu osi skrajnych oraz rozstawu kół, długości, szerokości oraz wysokości pojazdu, informacji o dodatkowym wyposażeniu badanego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00703BAF" w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00941CA9" w:rsidRPr="00CF08E2" w:rsidRDefault="00941CA9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadz</w:t>
       </w:r>
       <w:r w:rsidR="00CF08E2" w:rsidRPr="00CF08E2">
         <w:rPr>
@@ -1962,301 +1962,302 @@
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nie badania poprawkowego z zachowaniem 14 dniowego terminu licząc od dnia przeprowadzenia badania okresowego pojazdu, w któr</w:t>
       </w:r>
       <w:r w:rsidR="00CF08E2" w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF08E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>m stwierdzono usterki.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A23B66" w:rsidRPr="00645061" w:rsidRDefault="005A5110" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00A23B66" w:rsidRPr="00645061" w:rsidRDefault="005A5110" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00B36145" w:rsidRPr="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00F20AE0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojazdów, w </w:t>
       </w:r>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00645061">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00645061" w:rsidRPr="008820A9" w:rsidRDefault="00645061" w:rsidP="00645061">
+    <w:p w:rsidR="00645061" w:rsidRPr="008820A9" w:rsidRDefault="00645061" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008820A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00645061" w:rsidRPr="008820A9" w:rsidRDefault="00645061" w:rsidP="00645061">
+    <w:p w:rsidR="00645061" w:rsidRPr="008820A9" w:rsidRDefault="00645061" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008820A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA0AE5" w:rsidRPr="00645061" w:rsidRDefault="00645061" w:rsidP="00645061">
+    <w:p w:rsidR="00DA0AE5" w:rsidRPr="00645061" w:rsidRDefault="00645061" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008820A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="00167090" w:rsidRDefault="00FE14A9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00941CA9" w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00640F9C" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00CF08E2">
+    <w:p w:rsidR="00640F9C" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00D31EF6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167090">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00640F9C" w:rsidRPr="00FE14A9" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F504FB" w:rsidRDefault="00F504FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2495,51 +2496,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F504FB" w:rsidRDefault="00F504FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F504FB" w:rsidRDefault="00F504FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F504FB" w:rsidRDefault="00AE0482">
+  <w:p w:rsidR="00F504FB" w:rsidRDefault="00D31EF6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -7385,51 +7386,51 @@
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7941,50 +7942,51 @@
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CB4A0B"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CC2CE2"/>
     <w:rsid w:val="00CC3933"/>
     <w:rsid w:val="00CC6708"/>
     <w:rsid w:val="00CD0596"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CE3C14"/>
     <w:rsid w:val="00CF08E2"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D04E8E"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D10412"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D15257"/>
     <w:rsid w:val="00D17DFF"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D27D75"/>
     <w:rsid w:val="00D312B4"/>
     <w:rsid w:val="00D31705"/>
+    <w:rsid w:val="00D31EF6"/>
     <w:rsid w:val="00D33992"/>
     <w:rsid w:val="00D35A1A"/>
     <w:rsid w:val="00D405DE"/>
     <w:rsid w:val="00D415C7"/>
     <w:rsid w:val="00D42231"/>
     <w:rsid w:val="00D4495E"/>
     <w:rsid w:val="00D52C98"/>
     <w:rsid w:val="00D54CDA"/>
     <w:rsid w:val="00D55322"/>
     <w:rsid w:val="00D576BC"/>
     <w:rsid w:val="00D6132C"/>
     <w:rsid w:val="00D6226C"/>
     <w:rsid w:val="00D627A1"/>
     <w:rsid w:val="00D63F41"/>
     <w:rsid w:val="00D67201"/>
     <w:rsid w:val="00D718CB"/>
     <w:rsid w:val="00D71AD5"/>
     <w:rsid w:val="00D8088C"/>
     <w:rsid w:val="00D81AFC"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D93375"/>
     <w:rsid w:val="00DA02B5"/>
     <w:rsid w:val="00DA0AE5"/>
     <w:rsid w:val="00DA3246"/>
     <w:rsid w:val="00DA5A06"/>
@@ -8084,51 +8086,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6F0D9493"/>
   <w15:docId w15:val="{5337FD19-940C-4B83-8C5F-BE8607574306}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9369,51 +9370,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE13F3B8-E3A1-4B22-AD79-43B3C96214A6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5104614B-51D3-4B89-97B2-A705B3026B6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1026</Words>
   <Characters>6162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>