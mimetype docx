--- v0 (2025-11-07)
+++ v1 (2026-05-15)
@@ -8,132 +8,136 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00147BBE" w:rsidRPr="005753DC" w:rsidRDefault="0098134E" w:rsidP="00831864">
+    <w:p w:rsidR="00147BBE" w:rsidRPr="005753DC" w:rsidRDefault="0098134E" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JT PRZEGLĄ</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DY JAROSŁAW BACHARA SPÓŁKA KOMANDYTOWA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00147BBE" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00147BBE" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00970767" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">l. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Swojczycka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 80</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>51-</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
@@ -146,55 +150,54 @@
       <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="005753DC" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="003759C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001436C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -206,175 +209,175 @@
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A6125" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kwietnia</w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147BBE" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00147BBE" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00147BBE" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00147BBE" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00172500/2023/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1047 ze zmianami – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JT PRZEGLĄDY JAROSŁAW BACHARA SPÓŁKA KOMANDYTOWA</w:t>
       </w:r>
@@ -488,126 +491,126 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji, za okres od </w:t>
       </w:r>
@@ -622,159 +625,141 @@
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.2022 do 08.12</w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124393" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00124393" w:rsidRPr="005753DC" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono w protokole </w:t>
       </w:r>
       <w:r w:rsidR="002142C2" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z 14 marca 2024 r., </w:t>
       </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>nr WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00147BBE" w:rsidRPr="005753DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
       <w:r w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
+        <w:t>.2023 do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="005753DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00970767" w:rsidRPr="00A8557E" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="00A8557E" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8557E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="003E3089" w:rsidRDefault="005753DC" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="003E3089" w:rsidRDefault="005753DC" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8557E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzeniu okresowego badania technicznego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="004543D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -862,107 +847,107 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ane dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B44B7C" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B44B7C" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626D65" w:rsidRPr="003E3089" w:rsidRDefault="00270FF0" w:rsidP="00831864">
+    <w:p w:rsidR="00626D65" w:rsidRPr="003E3089" w:rsidRDefault="00270FF0" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji 13 okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00626D65" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00270FF0" w:rsidRPr="003E3089" w:rsidRDefault="00270FF0" w:rsidP="00831864">
+    <w:p w:rsidR="00270FF0" w:rsidRPr="003E3089" w:rsidRDefault="00270FF0" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626D65" w:rsidRPr="003E3089" w:rsidRDefault="00270FF0" w:rsidP="00831864">
+    <w:p w:rsidR="00626D65" w:rsidRPr="003E3089" w:rsidRDefault="00270FF0" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
@@ -1022,98 +1007,98 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt 24 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00626D65" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00626D65" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00831864">
+    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku nie wpisano informacji o wszystkich rodzajach paliwa, czym naruszono pkt 35 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626D65" w:rsidRPr="003E3089" w:rsidRDefault="00626D65" w:rsidP="00831864">
+    <w:p w:rsidR="00626D65" w:rsidRPr="003E3089" w:rsidRDefault="00626D65" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
@@ -1188,130 +1173,130 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00831864">
+    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku w rubryce „Dodatkowe informacje” nie wpisano dodatkowego wyposażenia, które pojazd posiadał, tj. zewnętrznego gniazda ładowania, czym naruszono objaśnienia załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F603B" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00831864">
+    <w:p w:rsidR="009F603B" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań</w:t>
       </w:r>
       <w:r w:rsidR="009F603B" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8557E" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00831864">
+    <w:p w:rsidR="00A8557E" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w jednym przypadku nie wpisano wszystkich rodzajów paliwa</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1326,93 +1311,93 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ust. 2 pkt 12 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F603B" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F603B" w:rsidRPr="003E3089" w:rsidRDefault="009F603B" w:rsidP="00831864">
+    <w:p w:rsidR="009F603B" w:rsidRPr="003E3089" w:rsidRDefault="009F603B" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku nie wpisano adnotacji o treści „hak”, czym naruszono § 6 ust. 8 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F603B" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00831864">
+    <w:p w:rsidR="009F603B" w:rsidRPr="003E3089" w:rsidRDefault="00F06908" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w zaświadczeni</w:t>
       </w:r>
       <w:r w:rsidR="009F603B" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1480,101 +1465,101 @@
       <w:r w:rsidR="00A8557E" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazd</w:t>
       </w:r>
       <w:r w:rsidR="003676CF" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="009F603B" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="009F603B" w:rsidP="00831864">
+    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="009F603B" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku </w:t>
       </w:r>
       <w:r w:rsidR="00F06908" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie wpisano ustalonych w trakcie badania danych niezbędnych do rejestracji pojazdu tj. wyposażenia pojazdu w silnik elektryczny oraz jego o mocy, czym naruszono objaśnienia załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F06908" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F06908" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="003676CF" w:rsidP="00831864">
+    <w:p w:rsidR="00F06908" w:rsidRPr="003E3089" w:rsidRDefault="003676CF" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="009F603B" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1612,126 +1597,126 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">czym naruszono § 6 ust. 8 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A8557E" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A8557E" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B655D1" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00831864">
+    <w:p w:rsidR="00B655D1" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wykonaniu okresowego badania technicznego pojazdu zarejestrowanego w kraju, podczas którego bez uzasadnienia wystawiono dokument identyfikacyjny pojazdu, czym naruszono § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B655D1" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C309AE" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00831864">
+    <w:p w:rsidR="00C309AE" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji jednego dodatkowego badania technicznego pojazdu przystosowanego do nauki jazdy oraz do przeprowadzania egzaminu państwowego, w której</w:t>
       </w:r>
       <w:r w:rsidR="00C309AE" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B0653" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00831864">
+    <w:p w:rsidR="007B0653" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań</w:t>
       </w:r>
       <w:r w:rsidR="00BE6097" w:rsidRPr="003E3089">
         <w:rPr>
@@ -1802,51 +1787,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004543D9" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE6097" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006941E6" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00831864">
+    <w:p w:rsidR="006941E6" w:rsidRPr="003E3089" w:rsidRDefault="00A8557E" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu nie wpisano </w:t>
       </w:r>
       <w:r w:rsidR="006941E6" w:rsidRPr="003E3089">
         <w:rPr>
@@ -1869,51 +1854,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it. K objaśnień załącznika nr 3 w związku z § 2 ust. 9 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006941E6" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006941E6" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD537A" w:rsidRPr="003E3089" w:rsidRDefault="00BD537A" w:rsidP="00831864">
+    <w:p w:rsidR="00BD537A" w:rsidRPr="003E3089" w:rsidRDefault="00BD537A" w:rsidP="00F3246A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu</w:t>
       </w:r>
       <w:r w:rsidR="003676CF" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1943,131 +1928,131 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r., poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="003E3089" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="003E3089" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003676CF" w:rsidRPr="003E3089" w:rsidRDefault="003676CF" w:rsidP="00831864">
+    <w:p w:rsidR="003676CF" w:rsidRPr="003E3089" w:rsidRDefault="003676CF" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004330FB" w:rsidRPr="003E3089" w:rsidRDefault="004330FB" w:rsidP="00831864">
+    <w:p w:rsidR="004330FB" w:rsidRPr="003E3089" w:rsidRDefault="004330FB" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w rejestrze oraz w </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zaświadczeniach o przeprowadzonych badaniach technicznych pojazdów odpowiednich informacji związanych z wyposażeniem pojazdu w hak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00776D53" w:rsidRPr="003E3089" w:rsidRDefault="008D261D" w:rsidP="00831864">
+    <w:p w:rsidR="00776D53" w:rsidRPr="003E3089" w:rsidRDefault="008D261D" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych </w:t>
       </w:r>
@@ -2075,123 +2060,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozstawu kół</w:t>
       </w:r>
       <w:r w:rsidR="003676CF" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, wszystkich rodzajów paliwa i </w:t>
       </w:r>
       <w:r w:rsidR="00776D53" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rodzaju dopalacza katalitycznego. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003676CF" w:rsidRPr="003E3089" w:rsidRDefault="003676CF" w:rsidP="00831864">
+    <w:p w:rsidR="003676CF" w:rsidRPr="003E3089" w:rsidRDefault="003676CF" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w rubryce „Dodatkowe informacje” dokumentów identyfikacyjnych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00455C42" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dodatkowego wyposażenia, które pojazd posiada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E3089" w:rsidRPr="003E3089" w:rsidRDefault="003E3089" w:rsidP="00831864">
+    <w:p w:rsidR="003E3089" w:rsidRPr="003E3089" w:rsidRDefault="003E3089" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w rejestrze badań informacji o informacji o wszystkich rodzajach paliwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D386C" w:rsidRPr="003E3089" w:rsidRDefault="00776D53" w:rsidP="00831864">
+    <w:p w:rsidR="007D386C" w:rsidRPr="003E3089" w:rsidRDefault="00776D53" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisy</w:t>
       </w:r>
@@ -2208,89 +2193,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zaświadczeniach o przeprowadzonych badaniach technicznych pojazdów </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ustalonych w trakcie badania danych niezbędnych do rejestracji pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="007D386C" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4C9F" w:rsidRPr="003E3089" w:rsidRDefault="00BC4C9F" w:rsidP="00831864">
+    <w:p w:rsidR="00BC4C9F" w:rsidRPr="003E3089" w:rsidRDefault="00BC4C9F" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nie wystawianiu</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentu identyfikacyjnego do badania okresowego pojazdu zarejestrowanego na terytorium Rzeczypospolitej Polskiej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4C9F" w:rsidRPr="003E3089" w:rsidRDefault="00BC4C9F" w:rsidP="00831864">
+    <w:p w:rsidR="00BC4C9F" w:rsidRPr="003E3089" w:rsidRDefault="00BC4C9F" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w rejestrze oraz w </w:t>
       </w:r>
@@ -2307,286 +2292,275 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">odpowiednich informacji związanych z </w:t>
       </w:r>
       <w:r w:rsidR="007D386C" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przystosowanego do nauki jazdy oraz do przeprowadzania egzaminu państwowego</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="003E3089" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00970767" w:rsidRPr="003E3089" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF27D4" w:rsidRPr="003E3089" w:rsidRDefault="00970767" w:rsidP="00831864">
+    <w:p w:rsidR="00AF27D4" w:rsidRPr="003E3089" w:rsidRDefault="00970767" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0866" w:rsidRPr="004C0866" w:rsidRDefault="004C0866" w:rsidP="004C0866">
+    <w:p w:rsidR="004C0866" w:rsidRPr="004C0866" w:rsidRDefault="004C0866" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0866">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0866" w:rsidRPr="004C0866" w:rsidRDefault="004C0866" w:rsidP="004C0866">
+    <w:p w:rsidR="004C0866" w:rsidRPr="004C0866" w:rsidRDefault="004C0866" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0866">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rt</w:t>
       </w:r>
       <w:r w:rsidRPr="004C0866">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0866" w:rsidRDefault="004C0866" w:rsidP="004C0866">
+    <w:p w:rsidR="004C0866" w:rsidRDefault="004C0866" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0866">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dyrektor Wydział</w:t>
-[...10 lines deleted...]
-        <w:t>u Kontroli</w:t>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="003E3089" w:rsidRDefault="006E3EB7" w:rsidP="004C0866">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="003E3089" w:rsidRDefault="006E3EB7" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="003E3089" w:rsidRDefault="006E3EB7" w:rsidP="00831864">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="003E3089" w:rsidRDefault="006E3EB7" w:rsidP="00F3246A">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="003E3089" w:rsidRDefault="00552475" w:rsidP="00831864">
+    <w:p w:rsidR="00552475" w:rsidRPr="003E3089" w:rsidRDefault="00552475" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="003E3089" w:rsidRDefault="00552475" w:rsidP="00831864">
+    <w:p w:rsidR="00552475" w:rsidRPr="003E3089" w:rsidRDefault="00552475" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2600,71 +2574,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00831864">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00F3246A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3089">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="007534DF" w:rsidRDefault="007534DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2890,51 +2865,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="007534DF" w:rsidRDefault="007534DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="007534DF" w:rsidRDefault="007534DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00EA1DB6" w:rsidRDefault="007534DF">
+  <w:p w:rsidR="00EA1DB6" w:rsidRDefault="00F3246A">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3947,51 +3922,51 @@
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
@@ -5051,50 +5026,51 @@
     <w:rsid w:val="00ED2976"/>
     <w:rsid w:val="00ED2BF8"/>
     <w:rsid w:val="00ED32B7"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EE2DE8"/>
     <w:rsid w:val="00EE6AA8"/>
     <w:rsid w:val="00EE7A44"/>
     <w:rsid w:val="00EF2E29"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00EF492A"/>
     <w:rsid w:val="00EF523C"/>
     <w:rsid w:val="00EF699D"/>
     <w:rsid w:val="00EF7929"/>
     <w:rsid w:val="00F0082C"/>
     <w:rsid w:val="00F01F1B"/>
     <w:rsid w:val="00F02680"/>
     <w:rsid w:val="00F05B95"/>
     <w:rsid w:val="00F06105"/>
     <w:rsid w:val="00F06908"/>
     <w:rsid w:val="00F12077"/>
     <w:rsid w:val="00F222E4"/>
     <w:rsid w:val="00F25DBF"/>
     <w:rsid w:val="00F261E5"/>
     <w:rsid w:val="00F26BA5"/>
+    <w:rsid w:val="00F3246A"/>
     <w:rsid w:val="00F3602A"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F42D84"/>
     <w:rsid w:val="00F431B7"/>
     <w:rsid w:val="00F440E2"/>
     <w:rsid w:val="00F444A6"/>
     <w:rsid w:val="00F46879"/>
     <w:rsid w:val="00F476DD"/>
     <w:rsid w:val="00F47D2B"/>
     <w:rsid w:val="00F508F7"/>
     <w:rsid w:val="00F53766"/>
     <w:rsid w:val="00F55C38"/>
     <w:rsid w:val="00F62A7F"/>
     <w:rsid w:val="00F6370D"/>
     <w:rsid w:val="00F65B37"/>
     <w:rsid w:val="00F65CFB"/>
     <w:rsid w:val="00F7175E"/>
     <w:rsid w:val="00F71B29"/>
     <w:rsid w:val="00F73F1F"/>
     <w:rsid w:val="00F759BE"/>
     <w:rsid w:val="00F761C2"/>
     <w:rsid w:val="00F77A2D"/>
     <w:rsid w:val="00F77C44"/>
     <w:rsid w:val="00F77EF5"/>
@@ -5133,51 +5109,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7056519F"/>
   <w15:docId w15:val="{6CE10502-8C4F-4F3F-91B2-F9861C0F2AEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6744,51 +6719,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10E6E156-8299-42EB-9A24-8C1A8933F5EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{963B9593-B1C5-4DB0-A28C-8BCEA518DDB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>949</Words>
   <Characters>5699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>