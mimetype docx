--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -8,128 +8,133 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="005D26F7" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w:rsidR="005D26F7" w:rsidRDefault="005D26F7" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan Jarosław Sobczak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D26F7" w:rsidRPr="00C769FB" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w:rsidR="005D26F7" w:rsidRPr="00C769FB" w:rsidRDefault="005D26F7" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>JAROSŁAW SOBCZAK AUTOSERVICE JARO &amp; SŁAW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lutyńska</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
@@ -142,243 +147,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>010</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="00B30110" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="00B30110" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00C460DA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00762A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kwietnia</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147BBE" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00147BBE" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="005D26F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="006D77C4" w:rsidRDefault="00147BBE" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="006D77C4" w:rsidRDefault="00147BBE" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00027D1D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00172</w:t>
       </w:r>
       <w:r w:rsidR="00027D1D" w:rsidRPr="00027D1D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>488</w:t>
       </w:r>
       <w:r w:rsidRPr="00027D1D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1047 ze zmianami – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
       </w:r>
       <w:r w:rsidR="00027D1D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pana Jarosława Sobczaka</w:t>
       </w:r>
@@ -525,126 +529,126 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00027D1D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="0035707A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="008D3C8A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="008D3C8A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji, za okres od </w:t>
       </w:r>
@@ -683,51 +687,51 @@
       <w:r w:rsidR="00147BBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.2022 do </w:t>
       </w:r>
       <w:r w:rsidR="00096CE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>31.10</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124393" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00124393" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00096CE7">
         <w:rPr>
@@ -790,51 +794,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00E84C34" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00E84C34" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018388C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -845,51 +849,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">no wystąpienie </w:t>
       </w:r>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nieprawidłowości polegających na</w:t>
       </w:r>
       <w:r w:rsidR="00E84C34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC06D4" w:rsidRDefault="00E84C34" w:rsidP="00C460DA">
+    <w:p w:rsidR="00DC06D4" w:rsidRDefault="00E84C34" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-79" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -902,51 +906,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>okonaniu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84C34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> niepełnych wpisów w dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC06D4" w:rsidRPr="00DC06D4" w:rsidRDefault="00096CE7" w:rsidP="00C460DA">
+    <w:p w:rsidR="00DC06D4" w:rsidRPr="00DC06D4" w:rsidRDefault="00096CE7" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dw</w:t>
       </w:r>
       <w:r w:rsidR="00AA4C17" w:rsidRPr="00DC06D4">
         <w:rPr>
@@ -1007,51 +1011,51 @@
       <w:r w:rsidR="00626D65" w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>na terytorium Rz</w:t>
       </w:r>
       <w:r w:rsidR="00FE631B" w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00626D65" w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00275B59" w:rsidRDefault="00275B59" w:rsidP="00C460DA">
+    <w:p w:rsidR="00275B59" w:rsidRDefault="00275B59" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym zaświadczeniu </w:t>
       </w:r>
       <w:r w:rsidR="002150E8" w:rsidRPr="00D26809">
         <w:rPr>
@@ -1202,51 +1206,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DC06D4" w:rsidRPr="00FE631B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00275B59" w:rsidRPr="00975276" w:rsidRDefault="00275B59" w:rsidP="00C460DA">
+    <w:p w:rsidR="00275B59" w:rsidRPr="00975276" w:rsidRDefault="00275B59" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym dokumencie identyfikacyjnym </w:t>
       </w:r>
       <w:r w:rsidR="00C67456">
         <w:rPr>
@@ -1309,51 +1313,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">objaśnienia do załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626D65" w:rsidRDefault="00626D65" w:rsidP="00C460DA">
+    <w:p w:rsidR="00626D65" w:rsidRDefault="00626D65" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym dokumencie identyfikacyjnym </w:t>
       </w:r>
       <w:r w:rsidR="00C67456">
         <w:rPr>
@@ -1432,51 +1436,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF453F" w:rsidRPr="00AA4C17" w:rsidRDefault="00975276" w:rsidP="00C460DA">
+    <w:p w:rsidR="00CF453F" w:rsidRPr="00AA4C17" w:rsidRDefault="00975276" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="00C67456">
         <w:rPr>
@@ -1571,51 +1575,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA4C17">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA4C17" w:rsidRPr="00DC06D4" w:rsidRDefault="00AA4C17" w:rsidP="00C460DA">
+    <w:p w:rsidR="00AA4C17" w:rsidRPr="00DC06D4" w:rsidRDefault="00AA4C17" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jednego okresowego </w:t>
       </w:r>
       <w:r w:rsidR="00906ADB" w:rsidRPr="00DC06D4">
         <w:rPr>
@@ -1676,51 +1680,51 @@
       <w:r w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie wpis</w:t>
       </w:r>
       <w:r w:rsidR="00E84C34" w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ano </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC06D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>informacji o przystosowaniu pojazdu do ciągnięcia przyczepy, czym naruszono § 6 ust. 8.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD536D" w:rsidRDefault="00E84C34" w:rsidP="00C460DA">
+    <w:p w:rsidR="00AD536D" w:rsidRDefault="00E84C34" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-79" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1777,51 +1781,51 @@
       <w:r w:rsidR="00322B32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dz. U. z 2022 r. poz. 1857 – zwane </w:t>
       </w:r>
       <w:r w:rsidR="00AD536D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>go dalej rozporządzeniem w sprawie opłaty ewidencyjnej).</w:t>
       </w:r>
       <w:r w:rsidR="00322B32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6DEB" w:rsidRDefault="00AD536D" w:rsidP="00C460DA">
+    <w:p w:rsidR="00BA6DEB" w:rsidRDefault="00AD536D" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-79" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1838,105 +1842,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za dwa miesiące, czym naruszono przepis § 6</w:t>
       </w:r>
       <w:r w:rsidR="00322B32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia w sprawie opłaty ewidencyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="0039229A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="0039229A" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD536D" w:rsidRDefault="00AD536D" w:rsidP="00C460DA">
+    <w:p w:rsidR="00AD536D" w:rsidRDefault="00AD536D" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Z uwagi na zniesienie od 1 lipca 2023 r. obowiązku pobierania, przez stację kontroli pojazdów, opłaty ewidencyjnej odstępuję </w:t>
       </w:r>
       <w:r w:rsidR="007651D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>od wydania zaleceń w tych przypadkach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="0039229A" w:rsidRDefault="00C460DA" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="0039229A" w:rsidRDefault="00C460DA" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07C33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1959,51 +1963,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> niezwłoczne podjęcie działań</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, w tym poprzez poinformowanie zatrudnionych diagnostów, </w:t>
       </w:r>
       <w:r w:rsidR="00970767" w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="00C460DA" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00970767" w:rsidRPr="00C460DA" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w </w:t>
       </w:r>
@@ -2103,51 +2107,51 @@
       <w:r w:rsidR="007651D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="008D261D" w:rsidRPr="00CE2F1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przystosowaniu pojazdu do ciągnięcia przyczepy</w:t>
       </w:r>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C460DA" w:rsidRPr="008D261D" w:rsidRDefault="00C460DA" w:rsidP="00C460DA">
+    <w:p w:rsidR="00C460DA" w:rsidRPr="008D261D" w:rsidRDefault="00C460DA" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w zaświadczeniach </w:t>
       </w:r>
       <w:r w:rsidRPr="00D26809">
@@ -2193,51 +2197,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ch </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2F1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pojazd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów ustalonych w trakcie badania danych niezbędnych do rejestracji pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D261D" w:rsidRPr="0039229A" w:rsidRDefault="008D261D" w:rsidP="00C460DA">
+    <w:p w:rsidR="008D261D" w:rsidRPr="0039229A" w:rsidRDefault="008D261D" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039229A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w</w:t>
       </w:r>
@@ -2263,228 +2267,217 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">informacji </w:t>
       </w:r>
       <w:r w:rsidR="007651D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o wyposażeniu w hak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF27D4" w:rsidRPr="00970767" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w:rsidR="00AF27D4" w:rsidRPr="00970767" w:rsidRDefault="00970767" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w </w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E4595" w:rsidRPr="002E4595" w:rsidRDefault="002E4595" w:rsidP="002E4595">
+    <w:p w:rsidR="002E4595" w:rsidRPr="002E4595" w:rsidRDefault="002E4595" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4595">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E4595" w:rsidRPr="002E4595" w:rsidRDefault="002E4595" w:rsidP="002E4595">
+    <w:p w:rsidR="002E4595" w:rsidRPr="002E4595" w:rsidRDefault="002E4595" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4595">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970767" w:rsidRPr="00A766D6" w:rsidRDefault="002E4595" w:rsidP="002E4595">
+    <w:p w:rsidR="00970767" w:rsidRPr="00A766D6" w:rsidRDefault="002E4595" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4595">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zastępca Dy</w:t>
-[...10 lines deleted...]
-        <w:t>rektora Wydziału Kontroli</w:t>
+        <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="00C460DA">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="00C460DA">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="0056059E" w:rsidRDefault="006E3EB7" w:rsidP="00613CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="00C460DA">
+    <w:p w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="00C460DA">
+    <w:p w:rsidR="00552475" w:rsidRPr="0056059E" w:rsidRDefault="00552475" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2498,71 +2491,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00B91A32">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00613CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056059E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00A959CC" w:rsidRDefault="00A959CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2809,51 +2803,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00A959CC" w:rsidRDefault="00A959CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00A959CC" w:rsidRDefault="00A959CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00C460DA" w:rsidRDefault="00A959CC">
+  <w:p w:rsidR="00C460DA" w:rsidRDefault="00613CB9">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6939,54 +6933,53 @@
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -7413,50 +7406,51 @@
     <w:rsid w:val="005B0902"/>
     <w:rsid w:val="005B0D6F"/>
     <w:rsid w:val="005B28DB"/>
     <w:rsid w:val="005B3BA1"/>
     <w:rsid w:val="005B5808"/>
     <w:rsid w:val="005B6176"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C5EA1"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D0D3A"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005D26F7"/>
     <w:rsid w:val="005D704D"/>
     <w:rsid w:val="005F1959"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="005F3B82"/>
     <w:rsid w:val="005F695D"/>
     <w:rsid w:val="00604C71"/>
     <w:rsid w:val="00606267"/>
     <w:rsid w:val="00606FAD"/>
     <w:rsid w:val="00607BBC"/>
     <w:rsid w:val="00610F91"/>
     <w:rsid w:val="0061113A"/>
     <w:rsid w:val="0061318F"/>
+    <w:rsid w:val="00613CB9"/>
     <w:rsid w:val="00614CEF"/>
     <w:rsid w:val="00616B19"/>
     <w:rsid w:val="0062331E"/>
     <w:rsid w:val="0062409F"/>
     <w:rsid w:val="0062621D"/>
     <w:rsid w:val="006269FF"/>
     <w:rsid w:val="00626D65"/>
     <w:rsid w:val="00632064"/>
     <w:rsid w:val="0063280E"/>
     <w:rsid w:val="00632CBA"/>
     <w:rsid w:val="006333C8"/>
     <w:rsid w:val="00635E26"/>
     <w:rsid w:val="006427EA"/>
     <w:rsid w:val="00645EB9"/>
     <w:rsid w:val="006461DB"/>
     <w:rsid w:val="00647E67"/>
     <w:rsid w:val="0065033E"/>
     <w:rsid w:val="006532BF"/>
     <w:rsid w:val="00653B89"/>
     <w:rsid w:val="00654525"/>
     <w:rsid w:val="00654626"/>
     <w:rsid w:val="00656532"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00660901"/>
     <w:rsid w:val="0066124A"/>
@@ -8108,51 +8102,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D412710"/>
   <w15:docId w15:val="{EFA64829-A0B4-4EF3-A87A-BFFC4CFFAC6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8271,51 +8264,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
@@ -9423,54 +9415,50 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -9719,60 +9707,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B73FB3B-8806-43E7-A315-267624B11002}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0512313F-5877-46EC-81DA-841F92A9287C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>732</Words>
   <Characters>4392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>