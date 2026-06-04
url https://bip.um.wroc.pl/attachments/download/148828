--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -8,175 +8,155 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="008C4792" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="008C43AB">
+    <w:p w:rsidR="008C4792" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>''</w:t>
-[...19 lines deleted...]
-        <w:t>-TRUCK''</w:t>
+        <w:t>''UNI-TRUCK''</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01E4B" w:rsidRPr="003A1CA6" w:rsidRDefault="00F212FF" w:rsidP="008C43AB">
+    <w:p w:rsidR="00C01E4B" w:rsidRPr="003A1CA6" w:rsidRDefault="00F212FF" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aleja Zjednoczenia nr 128</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>65-120 Zielona Góra</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="003A1CA6" w:rsidRDefault="000A1313" w:rsidP="008C43AB">
+    <w:p w:rsidR="000A1313" w:rsidRPr="003A1CA6" w:rsidRDefault="000A1313" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -204,110 +184,108 @@
       <w:r w:rsidR="00136341" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>maja</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="002E3246" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="002E3246" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="00136341" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="00136341" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="0069398E" w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>172477</w:t>
@@ -324,74 +302,74 @@
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="0069398E" w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -431,326 +409,306 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C74E7C" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>''</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">''UNI-TRUCK'' </w:t>
+      </w:r>
+      <w:r w:rsidR="0007671F" w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0090322D" w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wpisanego do Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia pod numerem ewidencyjnym</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2568D" w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E7C" w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DW/</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>091</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ze wskazanym ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00111EFD" w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
+      </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>UNI</w:t>
-[...17 lines deleted...]
-        <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
+        <w:t xml:space="preserve">ul. Żmigrodzka nr 251, 51-129 </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...63 lines deleted...]
-        </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="003A1CA6" w:rsidRDefault="00D6574C" w:rsidP="008C43AB">
+    <w:p w:rsidR="002711A6" w:rsidRPr="003A1CA6" w:rsidRDefault="00D6574C" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -814,51 +772,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="00D25DA6" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="00D25DA6" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -880,168 +838,140 @@
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00746A3A" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024 r. </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr </w:t>
-[...8 lines deleted...]
-        <w:t>WKN-KSO.5421.1</w:t>
+        <w:t>nr WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidR="00516D1D" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC68EE" w:rsidRPr="003A1CA6" w:rsidRDefault="00EC68EE" w:rsidP="00244BC0">
+    <w:p w:rsidR="00EC68EE" w:rsidRPr="003A1CA6" w:rsidRDefault="00EC68EE" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7019" w:rsidRPr="00D25DA6" w:rsidRDefault="00B015CC" w:rsidP="00244BC0">
+    <w:p w:rsidR="006D7019" w:rsidRPr="00D25DA6" w:rsidRDefault="00B015CC" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nieterminowym złożeniu wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie zatrudnienia diagnosty, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ust. 2 ustawy.</w:t>
+        <w:t>Nieterminowym złożeniu wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie zatrudnienia diagnosty, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. 83ab ust. 2 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00054560" w:rsidRPr="00B4659A" w:rsidRDefault="00D11D84" w:rsidP="00B4659A">
+    <w:p w:rsidR="00054560" w:rsidRPr="00B4659A" w:rsidRDefault="00D11D84" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00D25DA6" w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1053,51 +983,51 @@
       <w:r w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00B4659A" w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00054560" w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007063A2" w:rsidRDefault="007063A2" w:rsidP="00B4659A">
+    <w:p w:rsidR="007063A2" w:rsidRDefault="007063A2" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00D25DA6" w:rsidRPr="00D25DA6">
@@ -1317,171 +1247,171 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C52E13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25DA6" w:rsidRPr="00D25DA6" w:rsidRDefault="00D25DA6" w:rsidP="00B4659A">
+    <w:p w:rsidR="00D25DA6" w:rsidRPr="00D25DA6" w:rsidRDefault="00D25DA6" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w trzech przypadkach </w:t>
       </w:r>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie wpisano rozstawu kół</w:t>
       </w:r>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono pkt 24 załącznika nr 4 </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk166147952"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk166147952"/>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00D25DA6" w:rsidRDefault="00D25DA6" w:rsidP="00B4659A">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00D25DA6" w:rsidRDefault="00D25DA6" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku nie wpisano długości, szerokości oraz wysokości pojazdu, czym naruszono pkt 40, 41 i 42 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D25DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4659A" w:rsidRPr="00B4659A" w:rsidRDefault="00B4659A" w:rsidP="00B4659A">
+    <w:p w:rsidR="00B4659A" w:rsidRPr="00B4659A" w:rsidRDefault="00B4659A" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00650B75">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1583,51 +1513,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A0E0E" w:rsidRDefault="00650B75" w:rsidP="00650B75">
+    <w:p w:rsidR="006A0E0E" w:rsidRDefault="00650B75" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00C57C49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1767,51 +1697,51 @@
       <w:r w:rsidR="006A0E0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> na </w:t>
       </w:r>
       <w:r w:rsidR="00D76EAD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ponownym</w:t>
       </w:r>
       <w:r w:rsidR="006A0E0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprawdzeniu zespołów i układów, w której:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A0E0E" w:rsidRPr="00C52E13" w:rsidRDefault="006A0E0E" w:rsidP="00C52E13">
+    <w:p w:rsidR="006A0E0E" w:rsidRPr="00C52E13" w:rsidRDefault="006A0E0E" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52E13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań</w:t>
       </w:r>
       <w:r w:rsidR="0069398E" w:rsidRPr="00C52E13">
         <w:rPr>
@@ -1834,51 +1764,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C542A" w:rsidRPr="00AC36CE" w:rsidRDefault="006A0E0E" w:rsidP="00AC36CE">
+    <w:p w:rsidR="000C542A" w:rsidRPr="00AC36CE" w:rsidRDefault="006A0E0E" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC36CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań oraz w zaświadczeniach o przeprowadzonych badaniach technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00AC36CE">
         <w:rPr>
@@ -1965,51 +1895,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 ust. 8 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="00C57C49">
+    <w:p w:rsidR="00857722" w:rsidRDefault="00857722" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r w:rsidR="00B4659A" w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2032,51 +1962,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B4659A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4659A" w:rsidRPr="00D11FC4" w:rsidRDefault="00B4659A" w:rsidP="00C57C49">
+    <w:p w:rsidR="00B4659A" w:rsidRPr="00D11FC4" w:rsidRDefault="00B4659A" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2128,51 +2058,51 @@
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MC </w:t>
       </w:r>
       <w:r w:rsidR="00AC36CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w sprawie opłaty ewidencyjnej) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oraz art. 83 ust. 1 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4659A" w:rsidRDefault="00B4659A" w:rsidP="00C57C49">
+    <w:p w:rsidR="00B4659A" w:rsidRDefault="00B4659A" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2200,51 +2130,51 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> łącznie dwóch badań technicznych, tj. okresowego i dodatkowego, tego samego pojazdu, zamiast dwóch opłat ewidencyjnych w łącznej wysokości 2,00 zł, czym naruszono § 2 ust</w:t>
       </w:r>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1 pkt 2 lit. c rozporządzenia MC </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w sprawie opłaty ewidencyjnej, oraz art. 83 ust. 1 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4659A" w:rsidRDefault="00B4659A" w:rsidP="00C57C49">
+    <w:p w:rsidR="00B4659A" w:rsidRDefault="00B4659A" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3484E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieterminowym przekazaniu ministrowi właściwemu do spraw informatyzacji sprawozdań z pobranych i przekazanych opłat ewidencyjnych za </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2256,51 +2186,51 @@
       <w:r w:rsidRPr="00E3484E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> miesiąc, czym naruszono przepis § 6 rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MC </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3484E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w sprawie opłaty ewidencyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57C49" w:rsidRPr="00D11FC4" w:rsidRDefault="00C57C49" w:rsidP="00C57C49">
+    <w:p w:rsidR="00C57C49" w:rsidRPr="00D11FC4" w:rsidRDefault="00C57C49" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaewidencjonowaniu, w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2312,130 +2242,94 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ach</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, okresowego i dodatkowego badania technicznego tego samego pojazdu pod jedną pozycją w rejestrze badań, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowych badań technicznych, natomiast brak jest danych o przeprowadzonych badaniach dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4659A" w:rsidRPr="00B4659A" w:rsidRDefault="00C57C49" w:rsidP="00C57C49">
+    <w:p w:rsidR="00B4659A" w:rsidRPr="00B4659A" w:rsidRDefault="00C57C49" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zgodnie z dyspozycją art. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
+        <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4659A" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="003A1CA6">
+    <w:p w:rsidR="00B4659A" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk166150332"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk166150332"/>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieprzekazaniu, w dwóch przypadkach, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Centralnej Ewidencji Pojazdów </w:t>
       </w:r>
@@ -2463,74 +2357,74 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ncji pojazdów (Dz. U. z 2014 r.</w:t>
       </w:r>
       <w:r w:rsidR="00056923">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> poz. 816 ze zmianami)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00017950" w:rsidRPr="003A1CA6" w:rsidRDefault="00017950" w:rsidP="00244BC0">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="00017950" w:rsidRPr="003A1CA6" w:rsidRDefault="00017950" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036536F" w:rsidRPr="003A1CA6" w:rsidRDefault="00A1330D" w:rsidP="00244BC0">
+    <w:p w:rsidR="0036536F" w:rsidRPr="003A1CA6" w:rsidRDefault="00A1330D" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2580,131 +2474,131 @@
       <w:r w:rsidR="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00F50E96" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) odstępuję od wydania zaleceń w tych przypadkach</w:t>
       </w:r>
       <w:r w:rsidR="002C56B5" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00056923" w:rsidRDefault="00056923" w:rsidP="00244BC0">
+    <w:p w:rsidR="00056923" w:rsidRDefault="00056923" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0036536F" w:rsidRPr="003A1CA6" w:rsidRDefault="0036536F" w:rsidP="00244BC0">
+    <w:p w:rsidR="0036536F" w:rsidRPr="003A1CA6" w:rsidRDefault="0036536F" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A33E86" w:rsidRPr="003A1CA6" w:rsidRDefault="00A33E86" w:rsidP="00244BC0">
+    <w:p w:rsidR="00A33E86" w:rsidRPr="003A1CA6" w:rsidRDefault="00A33E86" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Terminowe składanie wniosk</w:t>
       </w:r>
       <w:r w:rsidR="00157D56" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1CA6" w:rsidRPr="002136E8" w:rsidRDefault="003A1CA6" w:rsidP="003A1CA6">
+    <w:p w:rsidR="003A1CA6" w:rsidRPr="002136E8" w:rsidRDefault="003A1CA6" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych </w:t>
       </w:r>
       <w:r w:rsidR="002136E8" w:rsidRPr="002136E8">
@@ -2766,51 +2660,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wysokości</w:t>
       </w:r>
       <w:r w:rsidR="002136E8" w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157D56" w:rsidRPr="002136E8" w:rsidRDefault="00157D56" w:rsidP="00244BC0">
+    <w:p w:rsidR="00157D56" w:rsidRPr="002136E8" w:rsidRDefault="00157D56" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w zaświadczeni</w:t>
       </w:r>
       <w:r w:rsidR="00DE0889" w:rsidRPr="002136E8">
@@ -2898,51 +2792,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00056923" w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>informacji o spełnieniu przez pojazd dodatkowych warunków technicznych dla pojazdów przystosowanych do ciągnięcia przyczepy</w:t>
       </w:r>
       <w:r w:rsidR="00056923">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002136E8" w:rsidRPr="00056923" w:rsidRDefault="002136E8" w:rsidP="00244BC0">
+    <w:p w:rsidR="002136E8" w:rsidRPr="00056923" w:rsidRDefault="002136E8" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056923">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w rejestrze badań </w:t>
       </w:r>
       <w:r w:rsidRPr="00056923">
@@ -2957,103 +2851,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> adnotacji o treści „hak</w:t>
       </w:r>
       <w:r w:rsidR="001C54F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00056923" w:rsidRPr="00056923">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00481368" w:rsidRDefault="00481368" w:rsidP="00244BC0">
+    <w:p w:rsidR="00481368" w:rsidRDefault="00481368" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002136E8" w:rsidRDefault="002136E8" w:rsidP="00244BC0">
+    <w:p w:rsidR="002136E8" w:rsidRDefault="002136E8" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052440E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002136E8" w:rsidRPr="002136E8" w:rsidRDefault="002136E8" w:rsidP="00244BC0">
+    <w:p w:rsidR="002136E8" w:rsidRPr="002136E8" w:rsidRDefault="002136E8" w:rsidP="0025384E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
@@ -3085,341 +2979,321 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Centralnej Ewidencji Pojazdów </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>danych o przeprowadzonym badaniu technicznym w terminie nie dłuższym niż 3 dni robocze od dnia jego wykonania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="002136E8" w:rsidRDefault="005A5110" w:rsidP="00244BC0">
+    <w:p w:rsidR="005A5110" w:rsidRPr="002136E8" w:rsidRDefault="005A5110" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00476126" w:rsidRPr="00476126" w:rsidRDefault="00476126" w:rsidP="00476126">
+    <w:p w:rsidR="00476126" w:rsidRPr="00476126" w:rsidRDefault="00476126" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476126">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476126" w:rsidRPr="00476126" w:rsidRDefault="00476126" w:rsidP="00476126">
+    <w:p w:rsidR="00476126" w:rsidRPr="00476126" w:rsidRDefault="00476126" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476126">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rta</w:t>
       </w:r>
       <w:r w:rsidRPr="00476126">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF27D4" w:rsidRPr="002136E8" w:rsidRDefault="00476126" w:rsidP="00476126">
+    <w:p w:rsidR="00AF27D4" w:rsidRPr="002136E8" w:rsidRDefault="00476126" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476126">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dyrektor</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Wydziału Kontroli</w:t>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="002136E8" w:rsidRDefault="006E3EB7" w:rsidP="00244BC0">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="002136E8" w:rsidRDefault="006E3EB7" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="002136E8" w:rsidRDefault="006E3EB7" w:rsidP="00244BC0">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="002136E8" w:rsidRDefault="006E3EB7" w:rsidP="0025384E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="002136E8" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w:rsidR="00552475" w:rsidRPr="002136E8" w:rsidRDefault="00552475" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="002136E8" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w:rsidR="00552475" w:rsidRPr="002136E8" w:rsidRDefault="00552475" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">roli </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D9468D" w:rsidRPr="002136E8">
+        <w:t>roli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="002136E8" w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002136E8" w:rsidRPr="002136E8">
+        <w:t>52</w:t>
+      </w:r>
+      <w:r w:rsidR="00543DD4" w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>52</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00543DD4" w:rsidRPr="002136E8">
+        <w:t>.2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.2023</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00244BC0">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="0025384E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00DA7AD2" w:rsidRDefault="00DA7AD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -3637,51 +3511,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00DA7AD2" w:rsidRDefault="00DA7AD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00DA7AD2" w:rsidRDefault="00DA7AD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AA413E" w:rsidRDefault="00DA7AD2">
+  <w:p w:rsidR="00AA413E" w:rsidRDefault="0025384E">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5944,51 +5818,51 @@
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
@@ -6149,50 +6023,51 @@
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="001E7E0E"/>
     <w:rsid w:val="001F1130"/>
     <w:rsid w:val="001F3DB0"/>
     <w:rsid w:val="001F6EAC"/>
     <w:rsid w:val="00200060"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="00206425"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="002136E8"/>
     <w:rsid w:val="00214161"/>
     <w:rsid w:val="0022002F"/>
     <w:rsid w:val="00221E3D"/>
     <w:rsid w:val="00230D3F"/>
     <w:rsid w:val="0023785D"/>
     <w:rsid w:val="002401C3"/>
     <w:rsid w:val="002406DF"/>
     <w:rsid w:val="0024253B"/>
     <w:rsid w:val="00244BC0"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="00247547"/>
     <w:rsid w:val="00247D96"/>
     <w:rsid w:val="002529A6"/>
+    <w:rsid w:val="0025384E"/>
     <w:rsid w:val="00253D31"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262C25"/>
     <w:rsid w:val="00262FA3"/>
     <w:rsid w:val="00263413"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00265558"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="002711A6"/>
     <w:rsid w:val="002715DE"/>
     <w:rsid w:val="002734F9"/>
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="00284A61"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="00286940"/>
     <w:rsid w:val="00287BEA"/>
     <w:rsid w:val="00293D4E"/>
     <w:rsid w:val="00293DAF"/>
@@ -7193,51 +7068,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="361A0F68"/>
   <w15:docId w15:val="{EFA64829-A0B4-4EF3-A87A-BFFC4CFFAC6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7356,51 +7230,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8781,51 +8654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFAB3BC1-ACB9-49CB-B6BD-A866C8699557}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD2A2736-EACB-435C-BBDD-6D20F29C720D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1178</Words>
   <Characters>7074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>