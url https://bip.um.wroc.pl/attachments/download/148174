--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -8,128 +8,131 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="0055274B" w:rsidRPr="004723F5" w:rsidRDefault="0055274B" w:rsidP="00F101E1">
+    <w:p w:rsidR="0055274B" w:rsidRPr="004723F5" w:rsidRDefault="0055274B" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WAMA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0012775C" w:rsidRPr="004723F5" w:rsidRDefault="0055274B" w:rsidP="00F101E1">
+    <w:p w:rsidR="0012775C" w:rsidRPr="004723F5" w:rsidRDefault="0055274B" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="0012775C" w:rsidRPr="004723F5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">l. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Żernicka </w:t>
       </w:r>
       <w:r w:rsidR="0012775C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>296</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0012775C" w:rsidRPr="0012775C" w:rsidRDefault="0012775C" w:rsidP="00F101E1">
+    <w:p w:rsidR="0012775C" w:rsidRPr="0012775C" w:rsidRDefault="0012775C" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0055274B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="004723F5">
         <w:rPr>
@@ -158,55 +161,54 @@
       <w:r w:rsidR="0055274B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004723F5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidRPr="0012775C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00F101E1">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D978C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -242,51 +244,51 @@
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00536E3B" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00F101E1">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -306,122 +308,122 @@
       <w:r w:rsidR="0055274B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="006D77C4" w:rsidRDefault="00103C40" w:rsidP="00F101E1">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="006D77C4" w:rsidRDefault="00103C40" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="0056606A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>172434</w:t>
       </w:r>
       <w:r w:rsidR="0044695B" w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023</w:t>
       </w:r>
       <w:r w:rsidR="009E4825" w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -471,51 +473,51 @@
       <w:r w:rsidR="00186348" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e zmianami </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -681,126 +683,126 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0056606A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="0035707A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="008D3C8A" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="008D3C8A" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -887,51 +889,51 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="00F101E1">
+    <w:p w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1047,117 +1049,117 @@
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="0012775C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018388C" w:rsidRPr="0018388C" w:rsidRDefault="0018388C" w:rsidP="00F101E1">
+    <w:p w:rsidR="0018388C" w:rsidRPr="0018388C" w:rsidRDefault="0018388C" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018388C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzo</w:t>
       </w:r>
       <w:r w:rsidR="0012775C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>no wystąpienie nieprawidłowości</w:t>
       </w:r>
       <w:r w:rsidRPr="0018388C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A5711" w:rsidRPr="006D77C4" w:rsidRDefault="002A5711" w:rsidP="00F101E1">
+    <w:p w:rsidR="002A5711" w:rsidRPr="006D77C4" w:rsidRDefault="002A5711" w:rsidP="00C91FD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-79" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podczas przeprowadzania okresowego badania technicznego:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056606A" w:rsidRDefault="002A5711" w:rsidP="00F101E1">
+    <w:p w:rsidR="0056606A" w:rsidRDefault="002A5711" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -1282,51 +1284,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, zwane dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0056606A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0056606A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A5711" w:rsidRDefault="0056606A" w:rsidP="00F101E1">
+    <w:p w:rsidR="002A5711" w:rsidRDefault="0056606A" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -1376,51 +1378,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D32A34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D32A34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32A34" w:rsidRDefault="002A5711" w:rsidP="00F101E1">
+    <w:p w:rsidR="00D32A34" w:rsidRDefault="002A5711" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidR="0002157B" w:rsidRPr="006D77C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie </w:t>
@@ -1486,51 +1488,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA36D4" w:rsidRPr="00550357">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D32A34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA36D4" w:rsidRPr="002339C8" w:rsidRDefault="00D32A34" w:rsidP="00F101E1">
+    <w:p w:rsidR="00BA36D4" w:rsidRPr="002339C8" w:rsidRDefault="00D32A34" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidR="00AE5821">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w zaświadczeniu o przeprowadzonym badaniu technicznym oraz</w:t>
@@ -1604,51 +1606,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AE5821">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BA36D4" w:rsidRPr="00550357">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA334B" w:rsidRPr="00EA334B" w:rsidRDefault="00054B5F" w:rsidP="00F101E1">
+    <w:p w:rsidR="00EA334B" w:rsidRPr="00EA334B" w:rsidRDefault="00054B5F" w:rsidP="00C91FD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-79" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21616">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W </w:t>
       </w:r>
       <w:r w:rsidR="00167133" w:rsidRPr="00A21616">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1798,104 +1800,104 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">iązku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D42E8B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D42E8B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA36D4" w:rsidRPr="007719BF" w:rsidRDefault="00BA36D4" w:rsidP="00F101E1">
+    <w:p w:rsidR="00BA36D4" w:rsidRPr="007719BF" w:rsidRDefault="00BA36D4" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007719BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00172983" w:rsidRDefault="00EA334B" w:rsidP="00F101E1">
+    <w:p w:rsidR="00172983" w:rsidRDefault="00EA334B" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze stwierdzone nieprawidłowości </w:t>
       </w:r>
       <w:r w:rsidR="00172983" w:rsidRPr="00237BAA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zaleca się niezwłoczne podjęcie działań mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C30DB" w:rsidRPr="00677D47" w:rsidRDefault="00BA36D4" w:rsidP="00661DF5">
+    <w:p w:rsidR="000C30DB" w:rsidRPr="00677D47" w:rsidRDefault="00BA36D4" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-79" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
@@ -2026,51 +2028,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w rejestrze badań technicznych oraz w zaświadczeniu informacji o stwierdzonych usterkach </w:t>
       </w:r>
       <w:r w:rsidR="000C30DB" w:rsidRPr="00677D47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w trakcie badania technicznego </w:t>
       </w:r>
       <w:r w:rsidR="000C30DB" w:rsidRPr="00677D47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zgodnie ze stanem faktycznym.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F6907" w:rsidRPr="00152F77" w:rsidRDefault="001F6907" w:rsidP="00F101E1">
+    <w:p w:rsidR="001F6907" w:rsidRPr="00152F77" w:rsidRDefault="001F6907" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-79" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w </w:t>
       </w:r>
@@ -2097,361 +2099,351 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C30DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pełnej informacji o liczbie osi i kół</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F04D4" w:rsidRPr="00152F77" w:rsidRDefault="00EB4B3F" w:rsidP="00F101E1">
+    <w:p w:rsidR="002F04D4" w:rsidRPr="00152F77" w:rsidRDefault="00EB4B3F" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152F77">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaleca się poinformować zatrudnionych diagnostów o stwierdzonych nieprawidłowościach i sformułowanych zaleceniach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A23B66" w:rsidRPr="00B30110" w:rsidRDefault="005A5110" w:rsidP="004B3B03">
+    <w:p w:rsidR="00A23B66" w:rsidRPr="00B30110" w:rsidRDefault="005A5110" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00B36145" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojazdów, w </w:t>
       </w:r>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B3B03" w:rsidRPr="004B3B03" w:rsidRDefault="004B3B03" w:rsidP="004B3B03">
+    <w:p w:rsidR="004B3B03" w:rsidRPr="004B3B03" w:rsidRDefault="004B3B03" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B3B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B3B03" w:rsidRPr="004B3B03" w:rsidRDefault="004B3B03" w:rsidP="004B3B03">
+    <w:p w:rsidR="004B3B03" w:rsidRPr="004B3B03" w:rsidRDefault="004B3B03" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B3B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008723EC" w:rsidRDefault="004B3B03" w:rsidP="004B3B03">
+    <w:p w:rsidR="008723EC" w:rsidRDefault="004B3B03" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B3B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00F101E1">
+    <w:p w:rsidR="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="0004758C" w:rsidRDefault="00FE14A9" w:rsidP="00F101E1">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="0004758C" w:rsidRDefault="00FE14A9" w:rsidP="00C91FD2">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">tel. +48 717 77 92 35, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>fax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="004B3B03">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00F101E1">
+    <w:p w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pani Bożena Bronowicka – Dyrektor </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00152F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>.2023 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00640F9C" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00F101E1">
+    <w:p w:rsidR="00640F9C" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00C91FD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00640F9C" w:rsidRPr="00FE14A9" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005B5618" w:rsidRDefault="005B5618">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2698,51 +2690,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005B5618" w:rsidRDefault="005B5618">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="005B5618" w:rsidRDefault="005B5618">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F962FB" w:rsidRDefault="005B5618">
+  <w:p w:rsidR="00F962FB" w:rsidRDefault="00C91FD2">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -7354,51 +7346,51 @@
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7908,50 +7900,51 @@
     <w:rsid w:val="00BE4CBF"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BF4678"/>
     <w:rsid w:val="00BF78D2"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03DA5"/>
     <w:rsid w:val="00C10384"/>
     <w:rsid w:val="00C11F74"/>
     <w:rsid w:val="00C147D9"/>
     <w:rsid w:val="00C15F8F"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C2296F"/>
     <w:rsid w:val="00C24DA2"/>
     <w:rsid w:val="00C2653C"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C506C3"/>
     <w:rsid w:val="00C52A5D"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C546D6"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C67042"/>
     <w:rsid w:val="00C67132"/>
     <w:rsid w:val="00C77119"/>
+    <w:rsid w:val="00C91FD2"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CA5697"/>
     <w:rsid w:val="00CA5A4A"/>
     <w:rsid w:val="00CA6D98"/>
     <w:rsid w:val="00CA7293"/>
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CB4A0B"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CC2CE2"/>
     <w:rsid w:val="00CC3933"/>
     <w:rsid w:val="00CC6708"/>
     <w:rsid w:val="00CD0596"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CE1EC8"/>
     <w:rsid w:val="00CE3C14"/>
     <w:rsid w:val="00CF5FA2"/>
     <w:rsid w:val="00D02C07"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D04E8E"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D13459"/>
@@ -8089,51 +8082,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02F75259"/>
   <w15:docId w15:val="{CAE31391-3363-45B4-BD02-79AB63018188}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8251,50 +8243,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9355,51 +9349,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85F4EBB6-6030-40C3-8DC1-4CC0238BB6A1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{877320A0-7C72-41FE-B855-A08762739466}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>622</Words>
   <Characters>3736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>