--- v0 (2025-11-06)
+++ v1 (2026-04-05)
@@ -7,102 +7,103 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="00CC1ADF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="00CC1ADF" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TRIO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="00CC1ADF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="00CC1ADF" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="00C35F6E">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
@@ -116,51 +117,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sinieck</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="00C35F6E">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -188,55 +189,54 @@
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00866B26" w:rsidRPr="004870C3" w:rsidRDefault="00866B26" w:rsidP="00C35F6E">
+    <w:p w:rsidR="00866B26" w:rsidRPr="004870C3" w:rsidRDefault="00866B26" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00C35F6E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="009B24D1" w:rsidRPr="00450F6A">
         <w:rPr>
@@ -265,51 +265,51 @@
       <w:r w:rsidR="009B24D1" w:rsidRPr="00450F6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="005D0FA8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="009B24D1" w:rsidRPr="00450F6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="00C35F6E">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="004870C3" w:rsidRPr="004870C3">
         <w:rPr>
@@ -338,170 +338,188 @@
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005D0FA8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="00CC45C5" w:rsidP="00C35F6E">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="00CC45C5" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC45C5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00056123/2024/W</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRPr="007E0B5A" w:rsidRDefault="007E4DDD" w:rsidP="00C35F6E">
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="007E0B5A" w:rsidRDefault="007E4DDD" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1047 ze zmianami – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
       </w:r>
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">TRIO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ </w:t>
+        <w:t xml:space="preserve">TRIO SPÓŁKA Z OGRANICZONĄ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ODPOWIEDZIALNOŚCIĄ </w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wrocławia pod nr ewidencyjnym DW/</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004870C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wrocławia pod nr ewidencyjnym DW/</w:t>
       </w:r>
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/P, ze wskazanym adresem wykonywania działalności: ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
@@ -558,125 +576,125 @@
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="00450F6A" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="00450F6A" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -771,51 +789,51 @@
       <w:r w:rsidRPr="00623821">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="007E4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00623821">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono w protokole nr </w:t>
       </w:r>
       <w:r w:rsidR="00C35F6E" w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -915,51 +933,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="00A835EB" w:rsidRDefault="00C35F6E" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="00A835EB" w:rsidRDefault="00C35F6E" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
       </w:pPr>
       <w:r w:rsidRPr="00A8557E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegając</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ej </w:t>
@@ -1137,389 +1155,379 @@
       <w:r w:rsidR="009344DF" w:rsidRPr="007331A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009344DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zmianami</w:t>
       </w:r>
       <w:r w:rsidR="009344DF" w:rsidRPr="00A835EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="0028247B" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="0028247B" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028247B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="00C35F6E" w:rsidRDefault="00C35F6E" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="00C35F6E" w:rsidRDefault="00C35F6E" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35F6E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu </w:t>
       </w:r>
       <w:r w:rsidR="009344DF" w:rsidRPr="00C35F6E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wpisywanie w dokumentach identyfikacyjnych pojazdów rozstawu kół pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRDefault="009344DF" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRDefault="009344DF" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B58B0" w:rsidRPr="0031281E" w:rsidRDefault="007B58B0" w:rsidP="007B58B0">
+    <w:p w:rsidR="007B58B0" w:rsidRPr="0031281E" w:rsidRDefault="007B58B0" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B58B0" w:rsidRPr="0031281E" w:rsidRDefault="007B58B0" w:rsidP="007B58B0">
+    <w:p w:rsidR="007B58B0" w:rsidRPr="0031281E" w:rsidRDefault="007B58B0" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="009176D3" w:rsidRDefault="007B58B0" w:rsidP="009176D3">
+    <w:p w:rsidR="009344DF" w:rsidRPr="009176D3" w:rsidRDefault="007B58B0" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrektor Wydziału Kontr</w:t>
       </w:r>
       <w:r w:rsidR="009176D3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRDefault="007E4DDD" w:rsidP="009176D3">
+    <w:p w:rsidR="007E4DDD" w:rsidRDefault="007E4DDD" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRPr="0004758C" w:rsidRDefault="007E4DDD" w:rsidP="00C35F6E">
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="0004758C" w:rsidRDefault="007E4DDD" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRPr="006E3EB7" w:rsidRDefault="007E4DDD" w:rsidP="009176D3">
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="006E3EB7" w:rsidRDefault="007E4DDD" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Do wi</w:t>
-[...10 lines deleted...]
-        <w:t>adomości:</w:t>
+        <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRPr="006E3EB7" w:rsidRDefault="007E4DDD" w:rsidP="00C35F6E">
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="006E3EB7" w:rsidRDefault="007E4DDD" w:rsidP="000D1121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00CC1ADF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="007331A2" w:rsidRDefault="007E4DDD" w:rsidP="00C35F6E">
+    <w:p w:rsidR="009344DF" w:rsidRPr="007331A2" w:rsidRDefault="007E4DDD" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A835EB" w:rsidRPr="007331A2" w:rsidRDefault="00A835EB" w:rsidP="009344DF">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00A835EB" w:rsidRPr="007331A2" w:rsidRDefault="00A835EB" w:rsidP="000D1121">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A835EB" w:rsidRPr="007331A2" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="1814" w:bottom="1079" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1566,51 +1574,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1777,51 +1784,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00FC29EB" w:rsidRDefault="00FC29EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00FC29EB" w:rsidRDefault="00FC29EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FC29EB" w:rsidRDefault="009176D3">
+  <w:p w:rsidR="00FC29EB" w:rsidRDefault="000D1121">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6012,92 +6019,93 @@
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00022C53"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="00085F68"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A2CF7"/>
     <w:rsid w:val="000C744E"/>
+    <w:rsid w:val="000D1121"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6B52"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00127151"/>
     <w:rsid w:val="00135821"/>
     <w:rsid w:val="00143A44"/>
     <w:rsid w:val="00180DF6"/>
     <w:rsid w:val="00190D4E"/>
     <w:rsid w:val="001C7D76"/>
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00237C60"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00260AB1"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002D67D8"/>
     <w:rsid w:val="002E7542"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F445D"/>
@@ -6292,51 +6300,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="345C587D"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6454,50 +6461,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>