--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -7,946 +7,911 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00D819B3">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>”CENTRUM TMT”,</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”CENTRUM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TMT”,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00D819B3">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TADEUSZ KWIĘDACZ, TOMASZ KWIĘDACZ – SPÓŁKA JAWNA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="005D5D26">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Świdnicka nr 151</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00D819B3">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>58-200 Dzierżoniów</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="005D5D26">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
-      <w:r w:rsidR="00604160">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00604160" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kwietnia</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="00B87225" w:rsidRDefault="007A5887" w:rsidP="00D819B3">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B87225">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="00B87225">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="00B87225" w:rsidRDefault="007A5887" w:rsidP="00D819B3">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:strike/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B87225">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="00B87225">
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>174429</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B87225">
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
-      <w:r w:rsidR="003D0676" w:rsidRPr="00B87225">
+      <w:r w:rsidR="003D0676" w:rsidRPr="006A372C">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B87225">
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00D819B3">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5D26" w:rsidRPr="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="00604160">
+    <w:p w:rsidR="005D5D26" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="200" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy z dnia 20 czerwca 1997 r. Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1047 ze zmianami – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00604160">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="200" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ”CENTRUM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TMT”, TADEUSZ KWIĘDACZ, TOMASZ KWIĘDACZ – SPÓŁKA JAWNA, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wrocławia pod nr ewidencyjnym DW/085/P, ze wskazanym adresem wykonywania działalności: ul. </w:t>
+      </w:r>
+      <w:r w:rsidR="00604160" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eugeniusza </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Horbaczewskiego nr 75, 54-215 Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00604160">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="00604160" w:rsidRDefault="007A5887" w:rsidP="00604160">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="-2268"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00604160">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00604160">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
-      <w:r w:rsidR="00604160">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00604160" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za okres od 29.10.2022 r. do 16.11.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="007A5887" w:rsidP="00604160">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="007A5887" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.1.</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> z 2</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D5D26" w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005D5D26" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>marc</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a 202</w:t>
       </w:r>
-      <w:r w:rsidR="00172C0C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00172C0C" w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D5D26">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5D26" w:rsidRPr="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="005D5D26">
+    <w:p w:rsidR="005D5D26" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli oraz oględzin przebiegu czynności okresowych badań technicznych pojazdów nie stwierdzono niezgodności i nieprawidłowości.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="00D666D9">
+    <w:p w:rsidR="005D5D26" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe, nie formułuje się uwag i wniosków.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D666D9" w:rsidRPr="0031281E" w:rsidRDefault="00D666D9" w:rsidP="00D666D9">
+    <w:p w:rsidR="00D666D9" w:rsidRPr="006A372C" w:rsidRDefault="00D666D9" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031281E">
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D666D9" w:rsidRPr="0031281E" w:rsidRDefault="00D666D9" w:rsidP="00D666D9">
+    <w:p w:rsidR="00D666D9" w:rsidRPr="006A372C" w:rsidRDefault="00D666D9" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031281E">
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ma</w:t>
-[...26 lines deleted...]
-        <w:t>Kalicińska</w:t>
+        <w:t>Marta Kalicińska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D666D9" w:rsidRPr="00D666D9" w:rsidRDefault="00D666D9" w:rsidP="00D666D9">
+    <w:p w:rsidR="00D666D9" w:rsidRPr="006A372C" w:rsidRDefault="00D666D9" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031281E">
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5D26" w:rsidRPr="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="00D666D9">
+    <w:p w:rsidR="005D5D26" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005D5D26">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5D26" w:rsidRPr="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="005D5D26">
+    <w:p w:rsidR="005D5D26" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005D5D26">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5D26" w:rsidRPr="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="00D666D9">
+    <w:p w:rsidR="005D5D26" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005D5D26">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5D26" w:rsidRPr="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="005D5D26">
+    <w:p w:rsidR="005D5D26" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005D5D26">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005D5D26">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A7C" w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00027A7C">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidRDefault="005D5D26" w:rsidP="005D5D26">
+    <w:p w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidRDefault="005D5D26" w:rsidP="007D2446">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005D5D26">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A372C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="007A5887" w:rsidRPr="005D5D26" w:rsidSect="007F1692">
+    <w:sectPr w:rsidR="007A5887" w:rsidRPr="006A372C" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="1814" w:bottom="1079" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00DD25AE" w:rsidRDefault="00DD25AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00DD25AE" w:rsidRDefault="00DD25AE">
@@ -1183,51 +1148,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00DD25AE" w:rsidRDefault="00DD25AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00DD25AE" w:rsidRDefault="00DD25AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DD25AE" w:rsidRDefault="00D666D9">
+  <w:p w:rsidR="00DD25AE" w:rsidRDefault="006A372C">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4038,53 +4003,53 @@
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="148"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4347,97 +4312,99 @@
     <w:rsid w:val="005D29C5"/>
     <w:rsid w:val="005D32A5"/>
     <w:rsid w:val="005D5D26"/>
     <w:rsid w:val="005E1BB4"/>
     <w:rsid w:val="005E6073"/>
     <w:rsid w:val="005F05A7"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="005F42CB"/>
     <w:rsid w:val="005F7C13"/>
     <w:rsid w:val="00604160"/>
     <w:rsid w:val="00607E4C"/>
     <w:rsid w:val="00631275"/>
     <w:rsid w:val="00640EF4"/>
     <w:rsid w:val="0065602C"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00676C72"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="006818F5"/>
     <w:rsid w:val="0068302D"/>
     <w:rsid w:val="00686F8C"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="006957CC"/>
     <w:rsid w:val="00695C04"/>
     <w:rsid w:val="00695D37"/>
+    <w:rsid w:val="006A372C"/>
     <w:rsid w:val="006B0428"/>
     <w:rsid w:val="006B54DB"/>
     <w:rsid w:val="006C1DAA"/>
     <w:rsid w:val="006D116D"/>
     <w:rsid w:val="006E0903"/>
     <w:rsid w:val="006E16BD"/>
     <w:rsid w:val="006E1D59"/>
     <w:rsid w:val="006F010B"/>
     <w:rsid w:val="006F032F"/>
     <w:rsid w:val="006F1864"/>
     <w:rsid w:val="006F70B4"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="00714402"/>
     <w:rsid w:val="00714479"/>
     <w:rsid w:val="00716993"/>
     <w:rsid w:val="00716AEC"/>
     <w:rsid w:val="00720B00"/>
     <w:rsid w:val="00720EAA"/>
     <w:rsid w:val="007416AC"/>
     <w:rsid w:val="00745DD4"/>
     <w:rsid w:val="007479A6"/>
     <w:rsid w:val="007558D2"/>
     <w:rsid w:val="007621C9"/>
     <w:rsid w:val="00765F0D"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="0077029A"/>
     <w:rsid w:val="00771DEC"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="00783613"/>
     <w:rsid w:val="007848FB"/>
     <w:rsid w:val="00787182"/>
     <w:rsid w:val="0078752E"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="007879BB"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="007A0005"/>
     <w:rsid w:val="007A4245"/>
     <w:rsid w:val="007A5887"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007C109B"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C406F"/>
     <w:rsid w:val="007C466D"/>
     <w:rsid w:val="007C4C23"/>
     <w:rsid w:val="007D01D9"/>
     <w:rsid w:val="007D08E7"/>
+    <w:rsid w:val="007D2446"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D4799"/>
     <w:rsid w:val="007D4CDA"/>
     <w:rsid w:val="007E18A0"/>
     <w:rsid w:val="007E3490"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F164D"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F19F2"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2263"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F32CF"/>
     <w:rsid w:val="00802288"/>
     <w:rsid w:val="00804128"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="0081455E"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="0082281F"/>
     <w:rsid w:val="00827684"/>
     <w:rsid w:val="0083635B"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="008566B0"/>
@@ -4732,51 +4699,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5204B836"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4894,50 +4860,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6083,52 +6051,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>285</Words>
-  <Characters>1713</Characters>
+  <Words>266</Words>
+  <Characters>1732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>