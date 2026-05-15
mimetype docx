--- v0 (2025-12-07)
+++ v1 (2026-05-15)
@@ -8,101 +8,102 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00367D25" w:rsidRPr="00DD6960" w:rsidRDefault="00583A93" w:rsidP="008175C3">
+    <w:p w:rsidR="00367D25" w:rsidRPr="00DD6960" w:rsidRDefault="00583A93" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MOTORPOL WROCŁAW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4792" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="008175C3">
+    <w:p w:rsidR="008C4792" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00583A93" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00583A93" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00DD6960" w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -114,51 +115,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Karkonoska</w:t>
       </w:r>
       <w:r w:rsidR="00DD6960" w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>81</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00092E9C" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00092E9C" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -178,55 +179,54 @@
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="00E878DD" w:rsidRDefault="000A1313" w:rsidP="008175C3">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00E878DD" w:rsidRDefault="000A1313" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="007D687C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -262,51 +262,51 @@
       <w:r w:rsidR="00262C25" w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00E878DD" w:rsidRDefault="002E3246" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00E878DD" w:rsidRDefault="002E3246" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00E878DD">
         <w:rPr>
@@ -319,118 +319,118 @@
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00E14DD7" w:rsidRDefault="00E14DD7" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00E14DD7" w:rsidRDefault="00E14DD7" w:rsidP="00D53CB9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14DD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>57038</w:t>
       </w:r>
       <w:r w:rsidRPr="00E14DD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E14DD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00D862D0" w:rsidRDefault="005A5110" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00D862D0" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D862D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -488,51 +488,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -621,51 +621,69 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l.</w:t>
       </w:r>
@@ -728,176 +746,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00900A45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>015</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="008175C3">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="008175C3">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="00F82B5B" w:rsidRDefault="00D6574C" w:rsidP="008175C3">
+    <w:p w:rsidR="002711A6" w:rsidRPr="00F82B5B" w:rsidRDefault="00D6574C" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="00F82B5B" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -961,51 +979,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="00DD6960" w:rsidRDefault="005A5110" w:rsidP="004D67B8">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="00DD6960" w:rsidRDefault="005A5110" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1095,144 +1113,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758D" w:rsidRDefault="00B9758D" w:rsidP="0075206B">
+    <w:p w:rsidR="00B9758D" w:rsidRDefault="00B9758D" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8557E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegając</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ych </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758D" w:rsidRPr="00D11FC4" w:rsidRDefault="00B9758D" w:rsidP="0075206B">
+    <w:p w:rsidR="00B9758D" w:rsidRPr="00D11FC4" w:rsidRDefault="00B9758D" w:rsidP="00D53CB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaewidencjonowaniu, w jednym przypadku, okresowego i dodatkowego badania technicznego tego samego pojazdu pod jedną pozycją w rejestrze badań, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowych badań technicznych, natomiast brak jest danych o przeprowadzonych badaniach dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758D" w:rsidRDefault="00B9758D" w:rsidP="0075206B">
+    <w:p w:rsidR="00B9758D" w:rsidRDefault="00B9758D" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758D" w:rsidRDefault="00B9758D" w:rsidP="0075206B">
+    <w:p w:rsidR="00B9758D" w:rsidRDefault="00B9758D" w:rsidP="00D53CB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w jednym przypadku, opłaty ewidencyjnej w wysokości 1,00 zł za </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1276,73 +1294,73 @@
       <w:r w:rsidR="005319D5" w:rsidRPr="003C6D5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i Kierowców (Dz. U. z 2022 r. poz. 1857),</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz art. 83 ust. 1 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="008175C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017950" w:rsidRPr="00574956" w:rsidRDefault="00017950" w:rsidP="0075206B">
+    <w:p w:rsidR="00017950" w:rsidRPr="00574956" w:rsidRDefault="00017950" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574956">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008175C3" w:rsidRDefault="00990B88" w:rsidP="0075206B">
+    <w:p w:rsidR="008175C3" w:rsidRDefault="00990B88" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00356345">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r w:rsidRPr="00E100DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1360,263 +1378,252 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231E7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pokontroln</w:t>
       </w:r>
       <w:r w:rsidR="008175C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ego w tym przypadku.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="004D67B8" w:rsidRPr="004D67B8" w:rsidRDefault="008175C3" w:rsidP="0075206B">
+    <w:p w:rsidR="004D67B8" w:rsidRPr="004D67B8" w:rsidRDefault="008175C3" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D67B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu </w:t>
       </w:r>
       <w:r w:rsidR="0075206B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="004D67B8" w:rsidRPr="004D67B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE6EED" w:rsidRPr="0031281E" w:rsidRDefault="00CE6EED" w:rsidP="00CE6EED">
+    <w:p w:rsidR="00CE6EED" w:rsidRPr="0031281E" w:rsidRDefault="00CE6EED" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE6EED" w:rsidRPr="0031281E" w:rsidRDefault="00CE6EED" w:rsidP="00CE6EED">
+    <w:p w:rsidR="00CE6EED" w:rsidRPr="0031281E" w:rsidRDefault="00CE6EED" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE6EED" w:rsidRDefault="00CE6EED" w:rsidP="00CE6EED">
+    <w:p w:rsidR="00CE6EED" w:rsidRDefault="00CE6EED" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="00CE6EED">
+    <w:p w:rsidR="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="0075206B">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="00D53CB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tel. +48 717 77 92 35, fax +48 717 77 92 34; </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wkn@um.wroc.pl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="00CE6EED">
+    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Do wi</w:t>
-[...10 lines deleted...]
-        <w:t>adomości:</w:t>
+        <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="0075206B">
+    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1630,71 +1637,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="0075206B">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00D53CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00156614" w:rsidRDefault="00156614">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1745,51 +1753,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00156614" w:rsidRPr="004D6885" w:rsidRDefault="00156614">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
@@ -1942,51 +1949,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00156614" w:rsidRDefault="00156614">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00156614" w:rsidRDefault="00156614">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00156614" w:rsidRDefault="00CE6EED">
+  <w:p w:rsidR="00156614" w:rsidRDefault="00D53CB9">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5009,53 +5016,53 @@
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5838,50 +5845,51 @@
     <w:rsid w:val="00CF6BE8"/>
     <w:rsid w:val="00D0374A"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D13B7E"/>
     <w:rsid w:val="00D14956"/>
     <w:rsid w:val="00D163A1"/>
     <w:rsid w:val="00D2014D"/>
     <w:rsid w:val="00D21B47"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D24160"/>
     <w:rsid w:val="00D27931"/>
     <w:rsid w:val="00D32CFB"/>
     <w:rsid w:val="00D33992"/>
     <w:rsid w:val="00D34F71"/>
     <w:rsid w:val="00D35A1A"/>
     <w:rsid w:val="00D37446"/>
     <w:rsid w:val="00D415C7"/>
     <w:rsid w:val="00D42231"/>
     <w:rsid w:val="00D4495E"/>
     <w:rsid w:val="00D52382"/>
     <w:rsid w:val="00D52674"/>
     <w:rsid w:val="00D53847"/>
+    <w:rsid w:val="00D53CB9"/>
     <w:rsid w:val="00D54CDA"/>
     <w:rsid w:val="00D55322"/>
     <w:rsid w:val="00D61788"/>
     <w:rsid w:val="00D627A1"/>
     <w:rsid w:val="00D6574C"/>
     <w:rsid w:val="00D710BE"/>
     <w:rsid w:val="00D77621"/>
     <w:rsid w:val="00D81AFC"/>
     <w:rsid w:val="00D82DF9"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D862D0"/>
     <w:rsid w:val="00D87DEE"/>
     <w:rsid w:val="00D92FF4"/>
     <w:rsid w:val="00D94580"/>
     <w:rsid w:val="00D9468D"/>
     <w:rsid w:val="00DA26FA"/>
     <w:rsid w:val="00DA3288"/>
     <w:rsid w:val="00DA364C"/>
     <w:rsid w:val="00DA406A"/>
     <w:rsid w:val="00DA4E3A"/>
     <w:rsid w:val="00DA5463"/>
     <w:rsid w:val="00DA798A"/>
     <w:rsid w:val="00DB4662"/>
     <w:rsid w:val="00DB4778"/>
     <w:rsid w:val="00DB68EF"/>
@@ -6007,51 +6015,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65408AAF"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6169,50 +6176,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7562,51 +7571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C660CDF7-7EC9-46D9-973B-50461ADE3D28}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68F645CB-0597-495A-B998-CE79B81724DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>523</Words>
   <Characters>3139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>