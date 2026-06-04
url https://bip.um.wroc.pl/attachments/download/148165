--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -8,216 +8,220 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="006E6735" w:rsidRDefault="006E6735" w:rsidP="006160A6">
+    <w:p w:rsidR="006E6735" w:rsidRDefault="006E6735" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="006160A6">
+    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pietryniak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="006160A6">
+    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VICO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arek </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pietryniak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="006160A6">
+    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stabłowicka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 37 lok. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="006E6735" w:rsidRDefault="006E6735" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="006E6735" w:rsidRDefault="006E6735" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E6735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54-058 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="004A0BD3" w:rsidRDefault="000A1313" w:rsidP="006160A6">
+    <w:p w:rsidR="000A1313" w:rsidRPr="004A0BD3" w:rsidRDefault="000A1313" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00860F40">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -237,51 +241,51 @@
       <w:r w:rsidR="001942D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="0010046A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="006A72EA" w:rsidRDefault="002E3246" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="006A72EA" w:rsidRDefault="002E3246" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="006A72EA">
         <w:rPr>
@@ -294,51 +298,51 @@
       <w:r w:rsidR="006E6735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00950F8E" w:rsidRDefault="00950F8E" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00950F8E" w:rsidRDefault="00950F8E" w:rsidP="00071325">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950F8E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="004157F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -366,73 +370,73 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="002D2073" w:rsidRPr="002D2073">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="000E3766">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -498,51 +502,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="008C167F" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="008C167F" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00844E4F">
         <w:rPr>
@@ -602,51 +606,69 @@
         </w:rPr>
         <w:t>DW/0</w:t>
       </w:r>
       <w:r w:rsidR="006A415E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00FF70CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00844E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00844E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="00844E4F" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -693,141 +715,141 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="00351340" w:rsidRDefault="005A5110" w:rsidP="00351340">
+    <w:p w:rsidR="002711A6" w:rsidRPr="00351340" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
@@ -930,51 +952,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="00351340">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00351340">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00351340">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1071,51 +1093,51 @@
       <w:r w:rsidR="00516D1D" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64BAF" w:rsidRPr="00A97D65" w:rsidRDefault="00F64BAF" w:rsidP="006160A6">
+    <w:p w:rsidR="00F64BAF" w:rsidRPr="00A97D65" w:rsidRDefault="00F64BAF" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie </w:t>
       </w:r>
       <w:r w:rsidR="001942D9">
         <w:rPr>
@@ -1144,84 +1166,84 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w protokole kontroli stwierdzono </w:t>
       </w:r>
       <w:r w:rsidR="001942D9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wystąpienie nieprawidłowości polegających</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> na: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64BAF" w:rsidRPr="004500E3" w:rsidRDefault="001950BC" w:rsidP="006160A6">
+    <w:p w:rsidR="00F64BAF" w:rsidRPr="004500E3" w:rsidRDefault="001950BC" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadze</w:t>
       </w:r>
       <w:r w:rsidR="00F64BAF" w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niu okresowego badania technicznego pojazdu, podczas którego:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00205671" w:rsidRDefault="001950BC" w:rsidP="006160A6">
+    <w:p w:rsidR="00205671" w:rsidRDefault="001950BC" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wybrane czynności z zakresu badania okresowego zostały wykonane przed pobraniem z centralnej ewidencji pojazdów danych identyfikujących badany pojazd, ustaleniem rodzaju badania technicznego oraz pobraniem należnych opłat, tj. z </w:t>
@@ -1340,51 +1362,51 @@
       <w:r w:rsidR="00205671">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="00205671">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205671">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oraz art. 83 ust 1 ustawy;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64BAF" w:rsidRPr="001950BC" w:rsidRDefault="00F64BAF" w:rsidP="006160A6">
+    <w:p w:rsidR="00F64BAF" w:rsidRPr="001950BC" w:rsidRDefault="00F64BAF" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie sprawdz</w:t>
       </w:r>
@@ -1475,51 +1497,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz pkt. 7.4. działu I </w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>załącznika nr 1 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771397" w:rsidRPr="001950BC" w:rsidRDefault="00771397" w:rsidP="006160A6">
+    <w:p w:rsidR="00771397" w:rsidRPr="001950BC" w:rsidRDefault="00771397" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokonani</w:t>
       </w:r>
       <w:r w:rsidR="009A5668" w:rsidRPr="001950BC">
         <w:rPr>
@@ -1548,142 +1570,143 @@
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresowych bada</w:t>
       </w:r>
       <w:r w:rsidR="005D2631" w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ń</w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001950BC" w:rsidRPr="001950BC" w:rsidRDefault="001950BC" w:rsidP="006160A6">
+    <w:p w:rsidR="001950BC" w:rsidRPr="001950BC" w:rsidRDefault="001950BC" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań, w jednym przypadku, nie wpisano numeru rejestracyjnego pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono </w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ust. 2 pkt 4 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771397" w:rsidRPr="001950BC" w:rsidRDefault="00771397" w:rsidP="006160A6">
+    <w:p w:rsidR="00771397" w:rsidRPr="001950BC" w:rsidRDefault="00771397" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001950BC" w:rsidRPr="001950BC" w:rsidRDefault="001950BC" w:rsidP="006160A6">
+    <w:p w:rsidR="001950BC" w:rsidRPr="001950BC" w:rsidRDefault="001950BC" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="357"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001950BC">
         <w:t xml:space="preserve">w jednym przypadku nie wpisano numeru rejestracyjnego pojazdu, czym naruszono pkt 1 załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w związku z § 2 ust. 10 rozporządzenia</w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:t xml:space="preserve"> MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B350F" w:rsidRPr="001950BC" w:rsidRDefault="00771397" w:rsidP="006160A6">
+    <w:p w:rsidR="006B350F" w:rsidRPr="001950BC" w:rsidRDefault="00771397" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001950BC">
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00F64BAF" w:rsidRPr="001950BC">
         <w:t>jednym</w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:t xml:space="preserve"> przypadk</w:t>
       </w:r>
       <w:r w:rsidR="00F64BAF" w:rsidRPr="001950BC">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:t xml:space="preserve"> nie </w:t>
@@ -1697,99 +1720,101 @@
       <w:r w:rsidR="00205671" w:rsidRPr="001950BC">
         <w:t>w odpowiedniej rubryce rozstawu kół</w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:t>czym</w:t>
       </w:r>
       <w:r w:rsidR="00CF4626" w:rsidRPr="001950BC">
         <w:t xml:space="preserve"> naruszono pkt </w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="001950BC">
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00CF4626" w:rsidRPr="001950BC">
         <w:t xml:space="preserve"> załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:t>w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00205671" w:rsidRPr="001950BC" w:rsidRDefault="0097348B" w:rsidP="006160A6">
+    <w:p w:rsidR="00205671" w:rsidRPr="001950BC" w:rsidRDefault="0097348B" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="357"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="001950BC">
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="001950BC">
         <w:t>trzech</w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:t xml:space="preserve"> przypadkach </w:t>
       </w:r>
       <w:r w:rsidR="001942D9" w:rsidRPr="001950BC">
         <w:t xml:space="preserve">w rubryce „Dodatkowe informacje” </w:t>
       </w:r>
       <w:r w:rsidRPr="001950BC">
         <w:t>wpisano inne informacje niż dotyczące dodatkowego wyposażenia pojazdu, czym naruszono objaśnienia załączni</w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="001950BC">
         <w:t xml:space="preserve">ka nr 4 </w:t>
       </w:r>
       <w:r w:rsidR="001950BC" w:rsidRPr="001950BC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w związku z § 2 ust. 10 rozporządzenia</w:t>
       </w:r>
       <w:r w:rsidR="001950BC" w:rsidRPr="001950BC">
         <w:t xml:space="preserve"> MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E1DC1" w:rsidRPr="009A5668" w:rsidRDefault="00912B07" w:rsidP="006160A6">
+    <w:p w:rsidR="002E1DC1" w:rsidRPr="009A5668" w:rsidRDefault="00912B07" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="363" w:hanging="357"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu</w:t>
       </w:r>
       <w:r w:rsidR="00981ACB" w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, w </w:t>
       </w:r>
       <w:r w:rsidR="008C167F" w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dwóch</w:t>
       </w:r>
       <w:r w:rsidR="00981ACB" w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadk</w:t>
       </w:r>
@@ -1852,144 +1877,145 @@
       <w:r w:rsidR="009735C0" w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EA262F" w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dz. U.</w:t>
       </w:r>
       <w:r w:rsidR="009735C0" w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> z 2023 r. poz. 1070</w:t>
       </w:r>
       <w:r w:rsidR="00EA262F" w:rsidRPr="009A5668">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A5668" w:rsidRPr="006160A6" w:rsidRDefault="00DC46BE" w:rsidP="006160A6">
+    <w:p w:rsidR="009A5668" w:rsidRPr="006160A6" w:rsidRDefault="00DC46BE" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="363" w:hanging="357"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006160A6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Określeniu, w jednym przypadku, </w:t>
       </w:r>
       <w:r w:rsidR="006160A6" w:rsidRPr="006160A6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu oraz w rejestrze badań, że badanie pojazdu, który ma być używany jako taksówka, było badaniem poprawkowym zamiast dodatkowym, czym naruszono § 1a w związku z § 3 ust. 1 pkt 6 oraz § 6 ust. 6 </w:t>
       </w:r>
       <w:r w:rsidR="009A5668" w:rsidRPr="006160A6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00175F92" w:rsidRDefault="00017950" w:rsidP="006160A6">
+    <w:p w:rsidR="00175F92" w:rsidRDefault="00017950" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006160A6" w:rsidRDefault="006160A6" w:rsidP="006160A6">
+    <w:p w:rsidR="006160A6" w:rsidRDefault="006160A6" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe z</w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aleca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00205671" w:rsidRDefault="00EB1482" w:rsidP="006160A6">
+    <w:p w:rsidR="00205671" w:rsidRDefault="00EB1482" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Przeprowadzanie</w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
@@ -2032,51 +2058,51 @@
         </w:rPr>
         <w:t>nych</w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdów </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">z zachowaniem odpowiedniej kolejności wykonywanych czynności oraz </w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A87" w:rsidRDefault="00205671" w:rsidP="006160A6">
+    <w:p w:rsidR="00E91A87" w:rsidRDefault="00205671" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00205671">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -2084,282 +2110,271 @@
         </w:rPr>
         <w:t>identyfikacyjnych pojazdów</w:t>
       </w:r>
       <w:r w:rsidRPr="00205671">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> wszystkich</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00205671">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>wymaganych danych dotyczących danego rodzaju pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A5668" w:rsidRPr="009A5668" w:rsidRDefault="009A5668" w:rsidP="006160A6">
+    <w:p w:rsidR="009A5668" w:rsidRPr="009A5668" w:rsidRDefault="009A5668" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A5668" w:rsidRPr="00205671" w:rsidRDefault="009A5668" w:rsidP="006160A6">
+    <w:p w:rsidR="009A5668" w:rsidRPr="00205671" w:rsidRDefault="009A5668" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Ustalanie prawidłowego rodzaju badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="006160A6">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00351340" w:rsidRPr="0031281E" w:rsidRDefault="00351340" w:rsidP="00351340">
+    <w:p w:rsidR="00351340" w:rsidRPr="0031281E" w:rsidRDefault="00351340" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351340" w:rsidRPr="0031281E" w:rsidRDefault="00351340" w:rsidP="00351340">
+    <w:p w:rsidR="00351340" w:rsidRPr="0031281E" w:rsidRDefault="00351340" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00611D9E" w:rsidRPr="00351340" w:rsidRDefault="00351340" w:rsidP="00351340">
+    <w:p w:rsidR="00611D9E" w:rsidRPr="00351340" w:rsidRDefault="00351340" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="00351340">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="006160A6">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="00071325">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00351340">
+    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Do wiad</w:t>
-[...10 lines deleted...]
-        <w:t>omości:</w:t>
+        <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="006160A6">
+    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2373,71 +2388,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="006160A6">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00071325">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00915619" w:rsidRDefault="00915619">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2676,51 +2692,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00915619" w:rsidRDefault="00915619">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00915619" w:rsidRDefault="00915619">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00915619" w:rsidRDefault="00351340">
+  <w:p w:rsidR="00915619" w:rsidRDefault="00071325">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6616,54 +6632,53 @@
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="148"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6676,50 +6691,51 @@
     <w:rsid w:val="00005FC0"/>
     <w:rsid w:val="0000654E"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00015B11"/>
     <w:rsid w:val="000176B6"/>
     <w:rsid w:val="00017950"/>
     <w:rsid w:val="000220EC"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00032859"/>
     <w:rsid w:val="0003663E"/>
     <w:rsid w:val="00036A9B"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="0004444E"/>
     <w:rsid w:val="00045466"/>
     <w:rsid w:val="000501C9"/>
     <w:rsid w:val="000513B8"/>
     <w:rsid w:val="00053E3A"/>
     <w:rsid w:val="000551BD"/>
     <w:rsid w:val="00055F41"/>
     <w:rsid w:val="000560E1"/>
     <w:rsid w:val="00057596"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
+    <w:rsid w:val="00071325"/>
     <w:rsid w:val="00072CCE"/>
     <w:rsid w:val="00080DA3"/>
     <w:rsid w:val="0008113D"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00083DC1"/>
     <w:rsid w:val="00087403"/>
     <w:rsid w:val="0009059F"/>
     <w:rsid w:val="00090C7D"/>
     <w:rsid w:val="00092E9C"/>
     <w:rsid w:val="00093320"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="00093DEA"/>
     <w:rsid w:val="0009461B"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00096591"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A1313"/>
     <w:rsid w:val="000A305E"/>
     <w:rsid w:val="000A696E"/>
     <w:rsid w:val="000A7B14"/>
     <w:rsid w:val="000B5773"/>
     <w:rsid w:val="000C1D54"/>
     <w:rsid w:val="000C244E"/>
     <w:rsid w:val="000C2B84"/>
     <w:rsid w:val="000C3D30"/>
@@ -7716,51 +7732,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7DCBE5DB"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7878,50 +7893,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9058,54 +9075,50 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -9354,60 +9367,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFEE6FBA-E55F-446F-BC16-358F078EC581}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E800B00A-3D16-4FEB-A63F-C6AF96F489D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>738</Words>
   <Characters>4428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>