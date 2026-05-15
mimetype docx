--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -8,224 +8,229 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="001E715D" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pan </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mandziak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00D32D3F" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00D32D3F" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PHU MANDI Jan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mandziak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00D32D3F" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00D32D3F" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32D3F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skarbowców</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32D3F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00D32D3F" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00D32D3F" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32D3F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>025</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32D3F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00C74EA3" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00C74EA3" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00E97CB8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002F7644">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -237,181 +242,181 @@
       <w:r w:rsidRPr="00121A7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>grudni</w:t>
       </w:r>
       <w:r w:rsidRPr="00121A7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a 2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00C74EA3" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00C74EA3" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="009F7DBB" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="009F7DBB" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:r w:rsidRPr="009F7DBB">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0016</w:t>
       </w:r>
       <w:r w:rsidR="009F7DBB" w:rsidRPr="009F7DBB">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5883</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7DBB">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy z dnia 20 czerwca 1997 r. Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1047 ze zmianami – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00DA419A" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00DA419A" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -446,51 +451,69 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">/P, ze wskazanym adresem wykonywania działalności: ul. </w:t>
+        <w:t xml:space="preserve">/P, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00923563">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00923563">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym adresem wykonywania działalności: ul. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowodworsk</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA419A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a nr 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7b</w:t>
       </w:r>
@@ -521,188 +544,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>433</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA419A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00923563" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od 03.08.2022 r. do 28.07</w:t>
       </w:r>
       <w:r w:rsidRPr="00923563">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E715D" w:rsidRPr="00C90037" w:rsidRDefault="001E715D" w:rsidP="001E715D">
+    <w:p w:rsidR="001E715D" w:rsidRPr="00C90037" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342399">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -735,83 +758,83 @@
       <w:r w:rsidRPr="00BD6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wrześni</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a 2023 r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00564FA0" w:rsidRDefault="00887056" w:rsidP="00564FA0">
+    <w:p w:rsidR="00564FA0" w:rsidRDefault="00887056" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie sprawdzenia prawidłowości wykonywania badania technicznego pojazdu oraz prowadzenia wymaganej dokumentacji wskazanej w protokole kontroli stwierdzono nieprawidłowości polegające na</w:t>
       </w:r>
       <w:r w:rsidR="00564FA0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00887056" w:rsidRPr="00791868" w:rsidRDefault="00564FA0" w:rsidP="00564FA0">
+    <w:p w:rsidR="00887056" w:rsidRPr="00791868" w:rsidRDefault="00564FA0" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -1023,51 +1046,51 @@
       <w:r w:rsidR="00887056" w:rsidRPr="00791868">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.1.7</w:t>
       </w:r>
       <w:r w:rsidR="003D1277">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>., 4.13. oraz 6.1.5.</w:t>
       </w:r>
       <w:r w:rsidR="00887056" w:rsidRPr="00791868">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> działu I załącznika nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F7DBB" w:rsidRDefault="00564FA0" w:rsidP="001E715D">
+    <w:p w:rsidR="009F7DBB" w:rsidRDefault="00564FA0" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="283" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokonaniu błędnych lub niepełnych wpisów w nw. dokumentacji dotyczącej pięciu okresowych badań technicznych przed pierwszą rejestracją na terytorium </w:t>
@@ -1083,127 +1106,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, w której</w:t>
       </w:r>
       <w:r w:rsidR="009F7DBB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F7DBB" w:rsidRPr="009F7DBB" w:rsidRDefault="009F7DBB" w:rsidP="001E6058">
+    <w:p w:rsidR="009F7DBB" w:rsidRPr="009F7DBB" w:rsidRDefault="009F7DBB" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w jednym zaświadczeniu oraz odpowiadającej mu pozycji rejestru badań nie wpisano numeru rejestracyjnego pojazdu, czym naruszono</w:t>
       </w:r>
       <w:r w:rsidR="001E6058">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2F11">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>§ 2 ust. 9, § 5 ust. 2 rozporządzenia MTBiG oraz pkt 1 załącznika nr 4 oraz ust. 2 pkt 4 załącznika nr 8 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00564FA0" w:rsidRPr="00564FA0" w:rsidRDefault="00564FA0" w:rsidP="001E6058">
+    <w:p w:rsidR="00564FA0" w:rsidRPr="00564FA0" w:rsidRDefault="00564FA0" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokument</w:t>
       </w:r>
       <w:r w:rsidR="001E6058">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6058" w:rsidRDefault="001E6058" w:rsidP="001E6058">
+    <w:p w:rsidR="001E6058" w:rsidRDefault="001E6058" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r>
@@ -1273,51 +1296,51 @@
       <w:r w:rsidR="002F7644">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6058" w:rsidRDefault="009F7DBB" w:rsidP="001E6058">
+    <w:p w:rsidR="001E6058" w:rsidRDefault="009F7DBB" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r>
@@ -1339,187 +1362,205 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przepis</w:t>
       </w:r>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pkt 24 załącznika nr 4 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF2F11" w:rsidRPr="001E6058" w:rsidRDefault="001E715D" w:rsidP="001E6058">
+    <w:p w:rsidR="00AF2F11" w:rsidRPr="001E6058" w:rsidRDefault="001E715D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6058">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku w rubryce „Dodatkowe informacje” wpisano </w:t>
       </w:r>
       <w:r w:rsidR="009F7DBB" w:rsidRPr="001E6058">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">inne informacje, niż dotyczące dodatkowego wyposażenia </w:t>
+        <w:t xml:space="preserve">inne </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F7DBB" w:rsidRPr="001E6058">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>informacje,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F7DBB" w:rsidRPr="001E6058">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niż dotyczące dodatkowego wyposażenia </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6058">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pojazdu, co stanowi naruszenie objaśnień do rubryki „Dodatkowe informacje” załącznika nr 4 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="0025117C" w:rsidRPr="001E6058">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00987CA4" w:rsidRPr="009F7DBB" w:rsidRDefault="00987CA4" w:rsidP="0025117C">
+    <w:p w:rsidR="00987CA4" w:rsidRPr="009F7DBB" w:rsidRDefault="00987CA4" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="120" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7DBB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A39B4" w:rsidRPr="00987CA4" w:rsidRDefault="002A39B4" w:rsidP="00987CA4">
+    <w:p w:rsidR="002A39B4" w:rsidRPr="00987CA4" w:rsidRDefault="002A39B4" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987CA4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mając na uwadze stwierdzone nieprawidłowości zaleca się niezwłocznie podjęcie działań mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025117C" w:rsidRPr="0025117C" w:rsidRDefault="0025117C" w:rsidP="001E6058">
+    <w:p w:rsidR="0025117C" w:rsidRPr="0025117C" w:rsidRDefault="0025117C" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonywanie okresowych badań technicznych zgodnie z </w:t>
       </w:r>
       <w:r w:rsidRPr="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt </w:t>
       </w:r>
       <w:r w:rsidRPr="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>2.1.1., 2.2.1., 2.2.2., 2.3., 3.6., 4.1.7., 4.13. oraz 6.1.5. działu I załącznika nr 1 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00987CA4" w:rsidRPr="0025117C" w:rsidRDefault="005E311D" w:rsidP="001E6058">
+    <w:p w:rsidR="00987CA4" w:rsidRPr="0025117C" w:rsidRDefault="005E311D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3A79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumen</w:t>
       </w:r>
       <w:r w:rsidR="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
@@ -1546,350 +1587,340 @@
       <w:r w:rsidR="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ów numeru rejestracyjnego oraz rozstawu kół, a w rubryce</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3A79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Dodatkowe informacje” informacji dotyczących dodatkowego wyposażenia pojazdu takich jak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3A79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> np. hak, urządzenia podlegające dozorowi technicznemu (np. zbiornik LPG).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025117C" w:rsidRPr="0025117C" w:rsidRDefault="005E311D" w:rsidP="001E6058">
+    <w:p w:rsidR="0025117C" w:rsidRPr="0025117C" w:rsidRDefault="005E311D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie </w:t>
       </w:r>
       <w:r w:rsidR="0025117C" w:rsidRPr="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>w zaświadczeniach o przeprowadzonym badaniu technicznym pojazdu oraz w rejestrze badań numeru rejestracyjnego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A39B4" w:rsidRPr="0025117C" w:rsidRDefault="002A39B4" w:rsidP="0025117C">
+    <w:p w:rsidR="002A39B4" w:rsidRPr="0025117C" w:rsidRDefault="002A39B4" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025117C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Zaleca się poinformować zatrudnionych diagnostów o stwierdzonych nieprawidłowościach i sformułowanych zaleceniach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A23B66" w:rsidRPr="00987CA4" w:rsidRDefault="005A5110" w:rsidP="00987CA4">
+    <w:p w:rsidR="00A23B66" w:rsidRPr="00987CA4" w:rsidRDefault="005A5110" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987CA4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00B36145" w:rsidRPr="00987CA4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00987CA4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D33A55" w:rsidRPr="0031281E" w:rsidRDefault="00D33A55" w:rsidP="00D33A55">
+    <w:p w:rsidR="00D33A55" w:rsidRPr="0031281E" w:rsidRDefault="00D33A55" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D33A55" w:rsidRPr="0031281E" w:rsidRDefault="00D33A55" w:rsidP="00D33A55">
+    <w:p w:rsidR="00D33A55" w:rsidRPr="0031281E" w:rsidRDefault="00D33A55" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00437DA9" w:rsidRPr="00D33A55" w:rsidRDefault="00D33A55" w:rsidP="00D33A55">
+    <w:p w:rsidR="00437DA9" w:rsidRPr="00D33A55" w:rsidRDefault="00D33A55" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zastępca Dyrektora Wydz</w:t>
-[...10 lines deleted...]
-        <w:t>iału Kontroli</w:t>
+        <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="00D33A55">
+    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="005E311D">
+    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="00D33A55">
+    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="005E311D">
+    <w:p w:rsidR="005E311D" w:rsidRPr="0068009F" w:rsidRDefault="005E311D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="0068009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E311D" w:rsidRDefault="005E311D" w:rsidP="005E311D">
+    <w:p w:rsidR="005E311D" w:rsidRDefault="005E311D" w:rsidP="006406DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B71F2" w:rsidRPr="005E311D" w:rsidRDefault="005B71F2" w:rsidP="005E311D">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="005B71F2" w:rsidRPr="005E311D" w:rsidRDefault="005B71F2" w:rsidP="006406DB">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B71F2" w:rsidRPr="005E311D" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="1814" w:bottom="1079" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2138,51 +2169,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005F12FC" w:rsidRDefault="005F12FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="005F12FC" w:rsidRDefault="005F12FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005F12FC" w:rsidRDefault="00D33A55">
+  <w:p w:rsidR="005F12FC" w:rsidRDefault="006406DB">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4469,53 +4500,53 @@
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="148"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4671,50 +4702,51 @@
     <w:rsid w:val="005639DF"/>
     <w:rsid w:val="00564FA0"/>
     <w:rsid w:val="00571202"/>
     <w:rsid w:val="00581CAE"/>
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="0058328C"/>
     <w:rsid w:val="005856C6"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="00596431"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A7857"/>
     <w:rsid w:val="005A7AA6"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C161A"/>
     <w:rsid w:val="005C332C"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005E311D"/>
     <w:rsid w:val="005F05A7"/>
     <w:rsid w:val="005F12FC"/>
     <w:rsid w:val="005F2D9C"/>
+    <w:rsid w:val="006406DB"/>
     <w:rsid w:val="00640EF4"/>
     <w:rsid w:val="00653881"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00660CA2"/>
     <w:rsid w:val="00676C72"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="0068302D"/>
     <w:rsid w:val="00686F8C"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="006A065F"/>
     <w:rsid w:val="006A6BA8"/>
     <w:rsid w:val="006B54DB"/>
     <w:rsid w:val="006D116D"/>
     <w:rsid w:val="006E16BD"/>
     <w:rsid w:val="006E1D59"/>
     <w:rsid w:val="006F010B"/>
     <w:rsid w:val="006F032F"/>
     <w:rsid w:val="006F1864"/>
     <w:rsid w:val="006F6A5F"/>
     <w:rsid w:val="006F70B4"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="007030B0"/>
     <w:rsid w:val="00714402"/>
     <w:rsid w:val="00714479"/>
@@ -4960,51 +4992,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A9E5302"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5122,50 +5153,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6161,64 +6194,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C462DF-962D-471E-ADDF-BE6064413C92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E5587F-751B-4877-B5A2-41BD51DA722E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>669</Words>
-  <Characters>4016</Characters>
+  <Words>631</Words>
+  <Characters>4054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>