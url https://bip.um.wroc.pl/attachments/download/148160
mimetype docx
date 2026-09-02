--- v0 (2025-11-06)
+++ v1 (2026-09-02)
@@ -8,220 +8,224 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="006E6735" w:rsidRDefault="00540DE1" w:rsidP="006E6735">
+    <w:p w:rsidR="006E6735" w:rsidRDefault="00540DE1" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="006E6735">
+    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek </w:t>
       </w:r>
       <w:r w:rsidR="00FC6B96">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jaremko</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="006E6735">
+    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00FC6B96">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AREK JAREMKO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="006E6735">
+    <w:p w:rsidR="006E6735" w:rsidRPr="00AE338D" w:rsidRDefault="006E6735" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00FC6B96">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kolista</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE338D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 1</w:t>
       </w:r>
       <w:r w:rsidR="00FC6B96">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4k</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="006E6735" w:rsidRDefault="006E6735" w:rsidP="006E6735">
+    <w:p w:rsidR="005A5110" w:rsidRPr="006E6735" w:rsidRDefault="006E6735" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E6735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54-</w:t>
       </w:r>
       <w:r w:rsidR="00FC6B96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>152</w:t>
       </w:r>
       <w:r w:rsidRPr="006E6735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="004A0BD3" w:rsidRDefault="000A1313" w:rsidP="005E53C5">
+    <w:p w:rsidR="000A1313" w:rsidRPr="004A0BD3" w:rsidRDefault="000A1313" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00540DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -241,51 +245,51 @@
       <w:r w:rsidR="00540DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="0010046A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRDefault="002E3246" w:rsidP="005E53C5">
+    <w:p w:rsidR="005A5110" w:rsidRDefault="002E3246" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="006A72EA">
         <w:rPr>
@@ -306,104 +310,104 @@
       <w:r w:rsidR="006E6735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00540DE1" w:rsidRDefault="00540DE1" w:rsidP="005E53C5">
+    <w:p w:rsidR="00540DE1" w:rsidRDefault="00540DE1" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5E84">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00038335/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -469,51 +473,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="008C167F" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="005A5110" w:rsidRPr="008C167F" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00844E4F">
         <w:rPr>
@@ -555,51 +559,69 @@
         </w:rPr>
         <w:t xml:space="preserve">ławia pod nr ewidencyjnym </w:t>
       </w:r>
       <w:r w:rsidR="00844E4F" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DW/0</w:t>
       </w:r>
       <w:r w:rsidR="003951EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>87/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00844E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00844E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="00844E4F" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -638,176 +660,176 @@
       <w:r w:rsidR="00FC6B96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006A415E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="0056091D" w:rsidRDefault="00D6574C" w:rsidP="00803983">
+    <w:p w:rsidR="002711A6" w:rsidRPr="0056091D" w:rsidRDefault="00D6574C" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="0056091D" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -895,51 +917,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1060,91 +1082,91 @@
       <w:r w:rsidR="006E6735">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE5E84" w:rsidRPr="003761AD" w:rsidRDefault="0023042E" w:rsidP="00803983">
+    <w:p w:rsidR="00CE5E84" w:rsidRPr="003761AD" w:rsidRDefault="0023042E" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018388C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> polegających na</w:t>
       </w:r>
       <w:r w:rsidR="00CE5E84" w:rsidRPr="003761AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE5E84" w:rsidRDefault="00CE5E84" w:rsidP="00803983">
+    <w:p w:rsidR="00CE5E84" w:rsidRDefault="00CE5E84" w:rsidP="003763D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Braku informacji </w:t>
       </w:r>
       <w:r w:rsidR="00540DE1">
         <w:rPr>
@@ -1189,51 +1211,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidRPr="00931BE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów (Dz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. U. z 2006 r. Nr 40, poz. 275).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE5E84" w:rsidRDefault="00CE5E84" w:rsidP="00803983">
+    <w:p w:rsidR="00CE5E84" w:rsidRDefault="00CE5E84" w:rsidP="003763D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003761AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Braku linii wyznaczających minimalne pole widzenia na poziomie podłoża, czym</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1247,51 +1269,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>naruszono § 3 ust. 6 załącznika nr 10 do rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001715DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001715DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2015 r. poz. 776 ze zmianami), zwanego dalej rozporządzeniem MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023042E" w:rsidRPr="00540DE1" w:rsidRDefault="00540DE1" w:rsidP="00803983">
+    <w:p w:rsidR="0023042E" w:rsidRPr="00540DE1" w:rsidRDefault="00540DE1" w:rsidP="003763D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nied</w:t>
       </w:r>
       <w:r w:rsidR="0023042E" w:rsidRPr="0023042E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1351,73 +1373,73 @@
       <w:r w:rsidR="00803983">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="0023042E" w:rsidRPr="00540DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92543" w:rsidRPr="00C92543" w:rsidRDefault="00C92543" w:rsidP="00C92543">
+    <w:p w:rsidR="00C92543" w:rsidRPr="00C92543" w:rsidRDefault="00C92543" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92543">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE5E84" w:rsidRDefault="00464068" w:rsidP="00803983">
+    <w:p w:rsidR="00CE5E84" w:rsidRDefault="00464068" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ze względu </w:t>
       </w:r>
       <w:r w:rsidR="00CE5E84" w:rsidRPr="00356345">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1452,51 +1474,51 @@
       <w:r w:rsidR="00CE5E84" w:rsidRPr="00E100DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przypadkach</w:t>
       </w:r>
       <w:r w:rsidR="00CE5E84" w:rsidRPr="00E100DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A87" w:rsidRPr="00042A94" w:rsidRDefault="00464068" w:rsidP="00803983">
+    <w:p w:rsidR="00E91A87" w:rsidRPr="00042A94" w:rsidRDefault="00464068" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze powyższe </w:t>
       </w:r>
       <w:r w:rsidR="00175F92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1528,228 +1550,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu </w:t>
       </w:r>
       <w:r w:rsidR="00042A94" w:rsidRPr="00042A94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00205671" w:rsidRPr="00042A94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pisywanie w dokumentach identyfikacyjnych pojazdów wszystkich wymaganych danych dotyczących danego rodzaju pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="00803983">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00912E77" w:rsidRPr="0031281E" w:rsidRDefault="00912E77" w:rsidP="00912E77">
+    <w:p w:rsidR="00912E77" w:rsidRPr="0031281E" w:rsidRDefault="00912E77" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E77" w:rsidRPr="0031281E" w:rsidRDefault="00912E77" w:rsidP="00912E77">
+    <w:p w:rsidR="00912E77" w:rsidRPr="0031281E" w:rsidRDefault="00912E77" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E77" w:rsidRDefault="00912E77" w:rsidP="00912E77">
+    <w:p w:rsidR="00912E77" w:rsidRDefault="00912E77" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00912E77" w:rsidRDefault="006E3EB7" w:rsidP="00912E77">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00912E77" w:rsidRDefault="006E3EB7" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="00803983">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="003763D6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00912E77">
+    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00803983">
+    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1772,71 +1792,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00803983">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="003763D6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="000B1F58" w:rsidRDefault="000B1F58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1887,51 +1908,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="000B1F58" w:rsidRPr="004D6885" w:rsidRDefault="000B1F58">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
@@ -2084,51 +2104,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="000B1F58" w:rsidRDefault="000B1F58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="000B1F58" w:rsidRDefault="000B1F58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="000B1F58" w:rsidRDefault="00912E77">
+  <w:p w:rsidR="000B1F58" w:rsidRDefault="003763D6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6024,53 +6044,53 @@
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6293,50 +6313,51 @@
     <w:rsid w:val="00323695"/>
     <w:rsid w:val="00324B2A"/>
     <w:rsid w:val="00326933"/>
     <w:rsid w:val="00331A61"/>
     <w:rsid w:val="00331DFF"/>
     <w:rsid w:val="00331E60"/>
     <w:rsid w:val="00332C13"/>
     <w:rsid w:val="003379D5"/>
     <w:rsid w:val="00340A6B"/>
     <w:rsid w:val="00342A75"/>
     <w:rsid w:val="003431B1"/>
     <w:rsid w:val="00343F1F"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00344881"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00347633"/>
     <w:rsid w:val="00352B97"/>
     <w:rsid w:val="00354846"/>
     <w:rsid w:val="00357006"/>
     <w:rsid w:val="00366700"/>
     <w:rsid w:val="00367D25"/>
     <w:rsid w:val="00372260"/>
     <w:rsid w:val="00374A21"/>
     <w:rsid w:val="0037506B"/>
     <w:rsid w:val="00376290"/>
+    <w:rsid w:val="003763D6"/>
     <w:rsid w:val="003770CC"/>
     <w:rsid w:val="0037749B"/>
     <w:rsid w:val="0038348B"/>
     <w:rsid w:val="003854FD"/>
     <w:rsid w:val="00387CEB"/>
     <w:rsid w:val="00393EC9"/>
     <w:rsid w:val="003947DC"/>
     <w:rsid w:val="003951EA"/>
     <w:rsid w:val="0039738E"/>
     <w:rsid w:val="003A4C12"/>
     <w:rsid w:val="003A59F1"/>
     <w:rsid w:val="003A65ED"/>
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D2201"/>
     <w:rsid w:val="003D40D2"/>
     <w:rsid w:val="003D6575"/>
@@ -7120,51 +7141,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E0495BD"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7282,50 +7302,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8799,67 +8821,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AF12D4C-BF46-426D-B707-F49B60BABD8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F5C593D-44A4-48A3-B1E7-D7ED7A6F95DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>516</Words>
-  <Characters>3098</Characters>
+  <Words>494</Words>
+  <Characters>3120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>