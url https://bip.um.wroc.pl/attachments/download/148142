--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -8,85 +8,86 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="000A34D1" w:rsidRDefault="000A34D1" w:rsidP="000A34D1">
+    <w:p w:rsidR="000A34D1" w:rsidRDefault="000A34D1" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">„MIROSŁAW WRÓBEL” </w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="000513B8" w:rsidRDefault="000A34D1" w:rsidP="00DB54D4">
+    <w:p w:rsidR="005A5110" w:rsidRPr="000513B8" w:rsidRDefault="000A34D1" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="000513B8" w:rsidRPr="000513B8">
         <w:rPr>
@@ -99,51 +100,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Graniczn</w:t>
       </w:r>
       <w:r w:rsidR="000513B8" w:rsidRPr="000513B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a nr 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="000513B8" w:rsidRDefault="00092E9C" w:rsidP="00452998">
+    <w:p w:rsidR="005A5110" w:rsidRPr="000513B8" w:rsidRDefault="00092E9C" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000513B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000A34D1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -163,55 +164,54 @@
       <w:r w:rsidR="000A34D1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>610</w:t>
       </w:r>
       <w:r w:rsidRPr="000513B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="000513B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="004A0BD3" w:rsidRDefault="000A1313" w:rsidP="00200060">
+    <w:p w:rsidR="000A1313" w:rsidRPr="004A0BD3" w:rsidRDefault="000A1313" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="000A34D1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -231,51 +231,51 @@
       <w:r w:rsidR="00055F41" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0010046A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stycznia 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="006A72EA" w:rsidRDefault="002E3246" w:rsidP="00200060">
+    <w:p w:rsidR="005A5110" w:rsidRPr="006A72EA" w:rsidRDefault="002E3246" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="006A72EA">
         <w:rPr>
@@ -296,51 +296,51 @@
       <w:r w:rsidR="007A2C74">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="006A72EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="002D2073" w:rsidRDefault="002D2073" w:rsidP="00BE5044">
+    <w:p w:rsidR="005A5110" w:rsidRPr="002D2073" w:rsidRDefault="002D2073" w:rsidP="00271A13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9601E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0017</w:t>
       </w:r>
       <w:r w:rsidR="007D6F23" w:rsidRPr="00B9601E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -358,73 +358,73 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="000A34D1" w:rsidRPr="00B9601E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9601E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00200060">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83</w:t>
       </w:r>
       <w:r w:rsidR="0019262B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -506,51 +506,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="004C5569">
+    <w:p w:rsidR="005A5110" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83</w:t>
       </w:r>
       <w:r w:rsidR="0019262B">
         <w:rPr>
@@ -624,51 +624,69 @@
         </w:rPr>
         <w:t>DW/</w:t>
       </w:r>
       <w:r w:rsidR="000A34D1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00DB54D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00844E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00844E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="00844E4F" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -723,176 +741,176 @@
       <w:r w:rsidR="00DB54D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>61</w:t>
       </w:r>
       <w:r w:rsidR="000A34D1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="00844E4F" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00844E4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="0056091D" w:rsidRDefault="00D6574C" w:rsidP="00DD5200">
+    <w:p w:rsidR="002711A6" w:rsidRPr="0056091D" w:rsidRDefault="00D6574C" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="000A34D1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -964,51 +982,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1113,70 +1131,70 @@
       <w:r w:rsidR="00B0696D" w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0056091D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="006C6CBC">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="000513B8" w:rsidRDefault="006C6CBC" w:rsidP="00271A13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000513B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD23F5" w:rsidRPr="007A2C74" w:rsidRDefault="00017950" w:rsidP="000A34D1">
+    <w:p w:rsidR="00AD23F5" w:rsidRPr="007A2C74" w:rsidRDefault="00017950" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F30EB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegając</w:t>
       </w:r>
       <w:r w:rsidR="007A2C74">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1397,73 +1415,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AD23F5" w:rsidRPr="00D405DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2004 r., Nr 223 poz. 2261 ze zmianami).</w:t>
       </w:r>
       <w:r w:rsidR="005E7450" w:rsidRPr="005E7450">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017950" w:rsidRPr="00981ACB" w:rsidRDefault="00017950" w:rsidP="00302D94">
+    <w:p w:rsidR="00017950" w:rsidRPr="00981ACB" w:rsidRDefault="00017950" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E91A87" w:rsidRPr="001971A6" w:rsidRDefault="00780B5E" w:rsidP="001971A6">
+    <w:p w:rsidR="00E91A87" w:rsidRPr="001971A6" w:rsidRDefault="00780B5E" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z powyższym</w:t>
       </w:r>
       <w:r w:rsidR="001971A6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1502,51 +1520,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00ED2976" w:rsidRPr="007A2447">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obieranie</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54" w:rsidRPr="007A2447">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="000C1D54">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaleca się poinformować zatrudni</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onych diagnostów o stwierdzonych</w:t>
@@ -1554,236 +1572,225 @@
       <w:r w:rsidR="00F476DD" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieprawidłowości</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ach i sformułowanych zaleceniach</w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="003A7D14">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00981ACB" w:rsidRDefault="005A5110" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="0019262B" w:rsidRPr="0031281E" w:rsidRDefault="0019262B" w:rsidP="0019262B">
+    <w:p w:rsidR="0019262B" w:rsidRPr="0031281E" w:rsidRDefault="0019262B" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019262B" w:rsidRPr="0031281E" w:rsidRDefault="0019262B" w:rsidP="0019262B">
+    <w:p w:rsidR="0019262B" w:rsidRPr="0031281E" w:rsidRDefault="0019262B" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019262B" w:rsidRDefault="0019262B" w:rsidP="0019262B">
+    <w:p w:rsidR="0019262B" w:rsidRDefault="0019262B" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031281E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="0019262B">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="006E3EB7">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00981ACB" w:rsidRDefault="006E3EB7" w:rsidP="00271A13">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00A66685">
+    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Do wia</w:t>
-[...10 lines deleted...]
-        <w:t>domości:</w:t>
+        <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00DD5200">
+    <w:p w:rsidR="00552475" w:rsidRPr="00981ACB" w:rsidRDefault="00552475" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1797,71 +1804,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00DD5200">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00271A13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981ACB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001561B0" w:rsidRDefault="001561B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2107,51 +2115,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001561B0" w:rsidRDefault="001561B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001561B0" w:rsidRDefault="001561B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001561B0" w:rsidRDefault="00A66685">
+  <w:p w:rsidR="001561B0" w:rsidRDefault="00271A13">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5645,53 +5653,53 @@
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5829,50 +5837,51 @@
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="00214161"/>
     <w:rsid w:val="0022002F"/>
     <w:rsid w:val="00230D3F"/>
     <w:rsid w:val="00236ADA"/>
     <w:rsid w:val="0023785D"/>
     <w:rsid w:val="002401C3"/>
     <w:rsid w:val="002406D8"/>
     <w:rsid w:val="002406DF"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="00247547"/>
     <w:rsid w:val="002529A6"/>
     <w:rsid w:val="00253D31"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262C25"/>
     <w:rsid w:val="00263413"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="002711A6"/>
     <w:rsid w:val="002715DE"/>
+    <w:rsid w:val="00271A13"/>
     <w:rsid w:val="002734F9"/>
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="00286940"/>
     <w:rsid w:val="00293D4E"/>
     <w:rsid w:val="00293DAF"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002A1128"/>
     <w:rsid w:val="002A4870"/>
     <w:rsid w:val="002A4978"/>
     <w:rsid w:val="002B1286"/>
     <w:rsid w:val="002B1EDE"/>
     <w:rsid w:val="002B4174"/>
     <w:rsid w:val="002B596F"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C0B19"/>
     <w:rsid w:val="002C5D95"/>
     <w:rsid w:val="002D061F"/>
     <w:rsid w:val="002D08B0"/>
@@ -6706,50 +6715,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="77F06FD8"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8345,51 +8355,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3295DFA6-18C5-445A-846A-B75C37E2D741}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5BECFEE-0641-4CA5-9279-1799762ECE1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>368</Words>
   <Characters>2419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>