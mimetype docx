--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -114,163 +114,164 @@
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-422</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00316962">
-[...41 lines deleted...]
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="000751A5">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">Wrocław, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A719E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...7 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> lipca 2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="008026B6" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003135CC" w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="003135CC" w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="008026B6" w:rsidP="00316962">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="003135CC" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>079486</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="003135CC" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -458,62 +459,80 @@
         </w:rPr>
         <w:t>POLSKI ZWIĄZEK MOTOROWY OKRĘGOWY ZESPÓŁ DZIAŁALNOŚCI GOSPODARCZEJ SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wrocławia pod nr ewidencyjnym DW/</w:t>
       </w:r>
       <w:r w:rsidR="007412DA" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>036/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ze wskazanym adresem wykonywania działalności: </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym adresem wykonywania działalności: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="007412DA" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na Niskich Łąkach nr 4</w:t>
       </w:r>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007412DA" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-422</w:t>
       </w:r>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
@@ -875,52 +894,50 @@
     </w:p>
     <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="00283EF1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">o wiadomości: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00316962">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1246,51 +1263,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006845D5" w:rsidRDefault="006845D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006845D5" w:rsidRDefault="006845D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006845D5" w:rsidRDefault="00283EF1">
+  <w:p w:rsidR="006845D5" w:rsidRDefault="000751A5">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -2951,93 +2968,94 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="148"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="00001FEB"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="000471C0"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="0006103D"/>
     <w:rsid w:val="00067947"/>
     <w:rsid w:val="0007057A"/>
+    <w:rsid w:val="000751A5"/>
     <w:rsid w:val="00075CAA"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00097305"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A50F9"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6478"/>
     <w:rsid w:val="000E5601"/>
     <w:rsid w:val="000F0A11"/>
     <w:rsid w:val="000F2A45"/>
     <w:rsid w:val="000F3BD6"/>
     <w:rsid w:val="00101474"/>
     <w:rsid w:val="001020A9"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00111460"/>
     <w:rsid w:val="0012386C"/>
     <w:rsid w:val="00123E92"/>
     <w:rsid w:val="00143A44"/>
     <w:rsid w:val="00143B07"/>
     <w:rsid w:val="00143D60"/>
     <w:rsid w:val="001460DE"/>
     <w:rsid w:val="00165D4E"/>
     <w:rsid w:val="00180DF6"/>
@@ -3431,51 +3449,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0480D64B"/>
+  <w14:docId w14:val="00587F3B"/>
   <w15:docId w15:val="{32E66B5D-CF40-4B9E-9A34-68D6B20D9ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3594,51 +3612,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
@@ -4674,52 +4691,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>271</Words>
-  <Characters>1627</Characters>
+  <Words>248</Words>
+  <Characters>1650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1895</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>