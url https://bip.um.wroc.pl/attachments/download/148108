--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -8,119 +8,123 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="003769DC" w:rsidRDefault="003769DC" w:rsidP="003769DC">
+    <w:p w:rsidR="003769DC" w:rsidRDefault="003769DC" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Anna Szachnowska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003769DC" w:rsidRPr="004723F5" w:rsidRDefault="003769DC" w:rsidP="003769DC">
+    <w:p w:rsidR="003769DC" w:rsidRPr="004723F5" w:rsidRDefault="003769DC" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>LAVER ANNA SZACHNOWSKA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003769DC" w:rsidRPr="004723F5" w:rsidRDefault="00E523B0" w:rsidP="003769DC">
+    <w:p w:rsidR="003769DC" w:rsidRPr="004723F5" w:rsidRDefault="00E523B0" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31705">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="003769DC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Leszczynowa nr 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003769DC" w:rsidRDefault="003769DC" w:rsidP="003769DC">
+    <w:p w:rsidR="003769DC" w:rsidRDefault="003769DC" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="00E523B0" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -132,60 +136,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>080</w:t>
       </w:r>
       <w:r w:rsidR="00E523B0" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Smolec</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="003769DC">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E01921">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -213,51 +216,51 @@
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00CC109C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="00186348">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -277,121 +280,121 @@
       <w:r w:rsidR="003769DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00750315" w:rsidRDefault="00545370" w:rsidP="00791868">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00750315" w:rsidRDefault="00545370" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762C15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>001</w:t>
       </w:r>
       <w:r w:rsidR="00762C15" w:rsidRPr="00762C15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>872422</w:t>
       </w:r>
       <w:r w:rsidR="0044695B" w:rsidRPr="00762C15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023</w:t>
       </w:r>
       <w:r w:rsidR="009E4825" w:rsidRPr="00762C15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="00A97D65">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="001D6CB7">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z 202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -423,51 +426,51 @@
       <w:r w:rsidR="00186348">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e zmianami </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="007567B4">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -606,126 +609,126 @@
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="003769DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>608</w:t>
       </w:r>
       <w:r w:rsidR="00E523B0" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00A27A32">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="00C20E9C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00C20E9C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00C20E9C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -820,51 +823,51 @@
       <w:r w:rsidR="00D6132C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRDefault="005A5110" w:rsidP="00103C40">
+    <w:p w:rsidR="005A5110" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -948,51 +951,51 @@
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F05679" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003769DC" w:rsidRDefault="00A22D90" w:rsidP="003769DC">
+    <w:p w:rsidR="003769DC" w:rsidRDefault="00A22D90" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie sprawdzenia prawidłowości wykonywania badania technicznego pojazdu oraz prowadzenia wymaganej dokumentacji wskazanej w protokole kontroli stwierdzono </w:t>
       </w:r>
       <w:r w:rsidR="00791868">
         <w:rPr>
@@ -1005,51 +1008,51 @@
       <w:r w:rsidR="00BD4A87">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> polegają</w:t>
       </w:r>
       <w:r w:rsidR="0077675A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ce na</w:t>
       </w:r>
       <w:r w:rsidR="003769DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1358" w:rsidRDefault="003769DC" w:rsidP="001D1358">
+    <w:p w:rsidR="001D1358" w:rsidRDefault="003769DC" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1084,51 +1087,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>badania technicznego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00A22D90" w:rsidRPr="00791868">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, podczas którego</w:t>
       </w:r>
       <w:r w:rsidR="001D1358">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1358" w:rsidRDefault="001D1358" w:rsidP="001D1358">
+    <w:p w:rsidR="001D1358" w:rsidRDefault="001D1358" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1147,51 +1150,51 @@
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">stanu przekładni kierowniczej, </w:t>
       </w:r>
       <w:r w:rsidR="006E6B76" w:rsidRPr="001D1358">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stanu kierownicy, kolumny kierownicy i luzu sumarycznego na kole kierownicy</w:t>
       </w:r>
       <w:r w:rsidR="003769DC" w:rsidRPr="001D1358">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1358" w:rsidRPr="001D1358" w:rsidRDefault="001D1358" w:rsidP="001D1358">
+    <w:p w:rsidR="001D1358" w:rsidRPr="001D1358" w:rsidRDefault="001D1358" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1208,51 +1211,51 @@
       </w:r>
       <w:r w:rsidR="003769DC" w:rsidRPr="001D1358">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">działania </w:t>
       </w:r>
       <w:r w:rsidR="003769DC" w:rsidRPr="001D1358">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>zapięć pasów bezpieczeństwa poprzez ich wpięcie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1358" w:rsidRDefault="003769DC" w:rsidP="001D1358">
+    <w:p w:rsidR="001D1358" w:rsidRDefault="003769DC" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1358">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1263,51 +1266,51 @@
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1358">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> odczytu zapisów systemu OBD</w:t>
       </w:r>
       <w:r w:rsidR="001D1358">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC2DFA" w:rsidRPr="001D1358" w:rsidRDefault="00A22D90" w:rsidP="001D1358">
+    <w:p w:rsidR="00AC2DFA" w:rsidRPr="001D1358" w:rsidRDefault="00A22D90" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1358">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czym narusz</w:t>
       </w:r>
       <w:r w:rsidR="002975C7" w:rsidRPr="001D1358">
         <w:rPr>
@@ -1486,51 +1489,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> działu I załącznika nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D6CB7" w:rsidRPr="001D1358">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001D6CB7" w:rsidRPr="001D1358">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002975C7" w:rsidRDefault="00E01921" w:rsidP="00C20E9C">
+    <w:p w:rsidR="002975C7" w:rsidRDefault="00E01921" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1661,51 +1664,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> czym naruszono treść objaśnień do rubryki „Dodatkowe informacje” załącznika nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002975C7" w:rsidRPr="002975C7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002975C7" w:rsidRPr="002975C7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00812A71" w:rsidRDefault="00CC714F" w:rsidP="00C20E9C">
+    <w:p w:rsidR="00812A71" w:rsidRDefault="00CC714F" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1988,85 +1991,85 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono § 9 pkt 1 w związku z § 5 ust. 1 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000B3C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000B3C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007567B4" w:rsidRPr="00AC2DFA" w:rsidRDefault="00B61D03" w:rsidP="000B3C14">
+    <w:p w:rsidR="007567B4" w:rsidRPr="00AC2DFA" w:rsidRDefault="00B61D03" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W </w:t>
       </w:r>
       <w:r w:rsidR="007567B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B3C14" w:rsidRDefault="00EB4B3F" w:rsidP="000B3C14">
+    <w:p w:rsidR="000B3C14" w:rsidRDefault="00EB4B3F" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mając na uwadze stwierdzon</w:t>
       </w:r>
       <w:r w:rsidR="000B3C14">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007567B4">
@@ -2090,51 +2093,51 @@
         </w:rPr>
         <w:t>zaleca się niezwłoczn</w:t>
       </w:r>
       <w:r w:rsidR="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> podjęcie działań mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="000B3C14">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4B3F" w:rsidRDefault="00EB4B3F" w:rsidP="007D4660">
+    <w:p w:rsidR="00EB4B3F" w:rsidRDefault="00EB4B3F" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sposobem określonym w załączni</w:t>
       </w:r>
       <w:r w:rsidR="00FA56D5">
         <w:rPr>
           <w:b w:val="0"/>
@@ -2214,51 +2217,51 @@
       </w:r>
       <w:r w:rsidR="00FA56D5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA56D5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA56D5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA56D5" w:rsidRPr="00FA56D5" w:rsidRDefault="00FA56D5" w:rsidP="00C20E9C">
+    <w:p w:rsidR="00FA56D5" w:rsidRPr="00FA56D5" w:rsidRDefault="00FA56D5" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA56D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">wpisywanie w </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA56D5">
         <w:rPr>
           <w:b w:val="0"/>
@@ -2290,51 +2293,51 @@
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dodatkowym wyposażeniu</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA56D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu w hak</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA56D5">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20E9C" w:rsidRPr="00C20E9C" w:rsidRDefault="00C20E9C" w:rsidP="00C20E9C">
+    <w:p w:rsidR="00C20E9C" w:rsidRPr="00C20E9C" w:rsidRDefault="00C20E9C" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20E9C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>dokonywa</w:t>
       </w:r>
       <w:r w:rsidR="00FA56D5" w:rsidRPr="00C20E9C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">nie </w:t>
@@ -2366,214 +2369,203 @@
       <w:r w:rsidR="00FA56D5" w:rsidRPr="00C20E9C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> pod już istniejącymi pozycjami informacji oraz wystawianie zaświadczeń z już istniejącymi numerami </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20E9C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">w przypadku </w:t>
       </w:r>
       <w:r w:rsidR="00CC714F">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20E9C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">okonywania korekt badań technicznych. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023439E" w:rsidRPr="00C20E9C" w:rsidRDefault="00EB4B3F" w:rsidP="00C20E9C">
+    <w:p w:rsidR="0023439E" w:rsidRPr="00C20E9C" w:rsidRDefault="00EB4B3F" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20E9C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Zaleca się poinformować zatrudnionych diagnostów o stwierdzonych nieprawidłowościach i sformułowanych zaleceniach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="007567B4">
+    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00B36145" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C1EDD" w:rsidRPr="004C1EDD" w:rsidRDefault="004C1EDD" w:rsidP="004C1EDD">
+    <w:p w:rsidR="004C1EDD" w:rsidRPr="004C1EDD" w:rsidRDefault="004C1EDD" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1EDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C1EDD" w:rsidRPr="004C1EDD" w:rsidRDefault="004C1EDD" w:rsidP="004C1EDD">
+    <w:p w:rsidR="004C1EDD" w:rsidRPr="004C1EDD" w:rsidRDefault="004C1EDD" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1EDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C1EDD" w:rsidRDefault="004C1EDD" w:rsidP="004C1EDD">
+    <w:p w:rsidR="004C1EDD" w:rsidRDefault="004C1EDD" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1EDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zas</w:t>
-[...10 lines deleted...]
-        <w:t>tępca Dyrektora Wydziału Kontroli</w:t>
+        <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="00103C40" w:rsidP="004C1EDD">
+    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="00103C40" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B71F2" w:rsidRPr="00A97D65" w:rsidRDefault="005B71F2" w:rsidP="00A97D65">
+    <w:p w:rsidR="005B71F2" w:rsidRPr="00A97D65" w:rsidRDefault="005B71F2" w:rsidP="00723917">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="002911B6" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2605,66 +2597,68 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00A93281">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00640F9C" w:rsidRPr="00A97D65" w:rsidRDefault="00DC6D09">
+    <w:p w:rsidR="00640F9C" w:rsidRPr="00A97D65" w:rsidRDefault="00DC6D09" w:rsidP="00723917">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00640F9C" w:rsidRPr="00A97D65" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00630969" w:rsidRDefault="00630969">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2882,51 +2876,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00630969" w:rsidRDefault="00630969">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00630969" w:rsidRDefault="00630969">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00617EF8" w:rsidRDefault="00630969">
+  <w:p w:rsidR="00617EF8" w:rsidRDefault="00723917">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3528,51 +3522,51 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3834,50 +3828,51 @@
     <w:rsid w:val="0068302D"/>
     <w:rsid w:val="006867EF"/>
     <w:rsid w:val="00686F8C"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="006A065F"/>
     <w:rsid w:val="006A4F53"/>
     <w:rsid w:val="006A6BA8"/>
     <w:rsid w:val="006B54DB"/>
     <w:rsid w:val="006D116D"/>
     <w:rsid w:val="006E16BD"/>
     <w:rsid w:val="006E1D59"/>
     <w:rsid w:val="006E6B76"/>
     <w:rsid w:val="006F010B"/>
     <w:rsid w:val="006F032F"/>
     <w:rsid w:val="006F1864"/>
     <w:rsid w:val="006F3579"/>
     <w:rsid w:val="006F5536"/>
     <w:rsid w:val="006F70B4"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="007030B0"/>
     <w:rsid w:val="00714402"/>
     <w:rsid w:val="00714479"/>
     <w:rsid w:val="00716AEC"/>
     <w:rsid w:val="00720B00"/>
+    <w:rsid w:val="00723917"/>
     <w:rsid w:val="00733386"/>
     <w:rsid w:val="00743C69"/>
     <w:rsid w:val="00750315"/>
     <w:rsid w:val="007516D4"/>
     <w:rsid w:val="007558D2"/>
     <w:rsid w:val="007567B4"/>
     <w:rsid w:val="007621C9"/>
     <w:rsid w:val="00762C15"/>
     <w:rsid w:val="00765D63"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="0077675A"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00791868"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="007B57FA"/>
     <w:rsid w:val="007B6425"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C406F"/>
     <w:rsid w:val="007C466D"/>
     <w:rsid w:val="007C767D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D4660"/>
@@ -4225,51 +4220,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="39190872"/>
   <w15:docId w15:val="{DA65A2B7-D0C4-4CFF-ACCD-B9C9013F317F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4387,50 +4381,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5494,62 +5490,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B10BDBA-6A55-4C1B-B5AB-FB3CD76386C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{360E207B-CD5F-46CF-AE33-8E09B0B378E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>3</Pages>
   <Words>590</Words>
   <Characters>3546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4128</CharactersWithSpaces>