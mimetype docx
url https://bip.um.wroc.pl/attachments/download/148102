--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -7,168 +7,167 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00A14F12" w:rsidRDefault="00A14F12" w:rsidP="00316962">
+    <w:p w:rsidR="00A14F12" w:rsidRDefault="00A14F12" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan Krzysztof Kubicki</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007412DA" w:rsidRPr="00316962" w:rsidRDefault="00A14F12" w:rsidP="00316962">
+    <w:p w:rsidR="007412DA" w:rsidRPr="00316962" w:rsidRDefault="00A14F12" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>KRZYSZTOF KUBICKI SKP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sztabow</w:t>
       </w:r>
       <w:r w:rsidR="00B23254">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007412DA" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A744F9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nr </w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="007412DA" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="007412DA" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
         <w:rPr>
@@ -189,242 +188,241 @@
       <w:r w:rsidR="00A14F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="00B23254">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00316962">
-[...65 lines deleted...]
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
+        <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>27</w:t>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...7 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>grudni</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23254">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00731C5A" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="003135CC" w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00731C5A" w:rsidP="00F31CEB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00731C5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00172375</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="003E2A2B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="003135CC" w:rsidRPr="003E2A2B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy z dnia 20 czerwca 1997 r. Prawo o ruchu drogowym</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
@@ -495,51 +493,51 @@
       <w:r w:rsidR="00C07E97" w:rsidRPr="004C4C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zm</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ianami)</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwanej dalej ustawą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
         <w:rPr>
@@ -684,136 +682,136 @@
       <w:r w:rsidR="00A14F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="363" w:hanging="357"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="363" w:hanging="357"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A719E1" w:rsidRDefault="00316962" w:rsidP="00A719E1">
+    <w:p w:rsidR="00A719E1" w:rsidRDefault="00316962" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="363" w:hanging="357"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -887,51 +885,51 @@
       <w:r w:rsidR="00B23254">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
@@ -977,218 +975,218 @@
       <w:r w:rsidR="007412DA" w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="003135CC" w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07E97" w:rsidRDefault="005331BF" w:rsidP="00316962">
+    <w:p w:rsidR="00C07E97" w:rsidRDefault="005331BF" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wskazanej w protokole kontroli oraz oględzin przebiegu czynności okresowych badań technicznych pojazdów nie stwierdzono niezgodności i nieprawidłowości.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005331BF" w:rsidRPr="00316962" w:rsidRDefault="00C07E97" w:rsidP="00316962">
+    <w:p w:rsidR="005331BF" w:rsidRPr="00316962" w:rsidRDefault="00C07E97" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe</w:t>
       </w:r>
       <w:r w:rsidR="005331BF" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, nie formułuje się uwag i wniosków.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F7B24" w:rsidRPr="009F7B24" w:rsidRDefault="009F7B24" w:rsidP="009F7B24">
+    <w:p w:rsidR="009F7B24" w:rsidRPr="009F7B24" w:rsidRDefault="009F7B24" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7B24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F7B24" w:rsidRPr="009F7B24" w:rsidRDefault="009F7B24" w:rsidP="009F7B24">
+    <w:p w:rsidR="009F7B24" w:rsidRPr="009F7B24" w:rsidRDefault="009F7B24" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7B24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F7B24" w:rsidRDefault="009F7B24" w:rsidP="009F7B24">
+    <w:p w:rsidR="009F7B24" w:rsidRDefault="009F7B24" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7B24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="009F7B24">
+    <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">o wiadomości: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00316962">
+    <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00F31CEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00A14F12">
         <w:rPr>
@@ -1201,71 +1199,72 @@
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003135CC" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00631AD5">
+    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00F31CEB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D36A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="1814" w:bottom="1079" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0043123C" w:rsidRDefault="0043123C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1504,51 +1503,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0043123C" w:rsidRDefault="0043123C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0043123C" w:rsidRDefault="0043123C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001E3195" w:rsidRDefault="0043123C">
+  <w:p w:rsidR="001E3195" w:rsidRDefault="00F31CEB">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3209,51 +3208,51 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3657,101 +3656,101 @@
     <w:rsid w:val="00E523B0"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E622D0"/>
     <w:rsid w:val="00E63E7B"/>
     <w:rsid w:val="00E90791"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00EA069B"/>
     <w:rsid w:val="00EA45AF"/>
     <w:rsid w:val="00EA7776"/>
     <w:rsid w:val="00EA7CFF"/>
     <w:rsid w:val="00EB1EFB"/>
     <w:rsid w:val="00EC3A44"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EF287A"/>
     <w:rsid w:val="00EF2CF1"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00F01F1B"/>
     <w:rsid w:val="00F05B95"/>
     <w:rsid w:val="00F119EC"/>
     <w:rsid w:val="00F1628D"/>
     <w:rsid w:val="00F222E4"/>
     <w:rsid w:val="00F22D15"/>
     <w:rsid w:val="00F24AD3"/>
     <w:rsid w:val="00F261E5"/>
+    <w:rsid w:val="00F31CEB"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F464B0"/>
     <w:rsid w:val="00F50694"/>
     <w:rsid w:val="00F55451"/>
     <w:rsid w:val="00F639B7"/>
     <w:rsid w:val="00F644B1"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F842F5"/>
     <w:rsid w:val="00F84FBC"/>
     <w:rsid w:val="00F86B58"/>
     <w:rsid w:val="00F90B98"/>
     <w:rsid w:val="00FA02F2"/>
     <w:rsid w:val="00FA30DD"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB6391"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC61B3"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD666E"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FF50B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46237409"/>
   <w15:docId w15:val="{1A425FB4-E390-42E6-82F2-CA1BBE7C4339}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3870,51 +3869,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>