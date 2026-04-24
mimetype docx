--- v0 (2025-11-06)
+++ v1 (2026-04-24)
@@ -7,267 +7,269 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="009B24D1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pan </w:t>
       </w:r>
       <w:r w:rsidR="00B85BA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbigniew </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B85BA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sulak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="009B24D1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JETRONIK WIATROWSKI SULAK S.C.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="009B24D1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>KRZYSZTOF WIATROWSKI, ZBIGNIEW SULAK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="009B24D1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Opolska nr 159</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="00866B26">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>52-013 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00866B26" w:rsidRPr="004870C3" w:rsidRDefault="00866B26" w:rsidP="009B24D1">
+    <w:p w:rsidR="00866B26" w:rsidRPr="004870C3" w:rsidRDefault="00866B26" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
-      <w:r w:rsidR="00731691">
-[...5 lines deleted...]
-        <w:t>25</w:t>
+      <w:r w:rsidR="003A0EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009B24D1" w:rsidRPr="00450F6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00731691">
-[...5 lines deleted...]
-        <w:t>marca</w:t>
+      <w:r w:rsidR="003A0EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="009B24D1" w:rsidRPr="00450F6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="005D0FA8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="009B24D1" w:rsidRPr="00450F6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="009B24D1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="005A5110" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="004870C3" w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -279,51 +281,51 @@
       <w:r w:rsidR="005D0FA8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005D0FA8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="007E4DDD" w:rsidP="009B24D1">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004870C3" w:rsidRDefault="007E4DDD" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0017452</w:t>
       </w:r>
       <w:r w:rsidR="00B85BA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
@@ -331,223 +333,224 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003170F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="005A5110" w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRPr="007E0B5A" w:rsidRDefault="007E4DDD" w:rsidP="007E4DDD">
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="007E0B5A" w:rsidRDefault="007E4DDD" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1047 ze zmianami – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, JETRONIK WIATROWSKI SULAK S.C. KRZYSZTOF WIATROWSKI, ZBIGNIEW SULAK, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wrocławia pod nr ewidencyjnym DW/035/P, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wskazanym adresem wykonywania działalności: ul. Opolska nr 159, 52-013 Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="00450F6A" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="00450F6A" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -642,51 +645,51 @@
       <w:r w:rsidRPr="00623821">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="007E4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00623821">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -770,265 +773,254 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="007E4DDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="00A835EB" w:rsidRDefault="007E4DDD" w:rsidP="009344DF">
+    <w:p w:rsidR="00B502EF" w:rsidRDefault="00B502EF" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018388C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Na podstawie sprawdzenia prawidłowości wykonywania badania technicznego pojazdu oraz prowadzenia wymaganej dokumentacji wskazanej w protokole kontroli stwierdzono </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> na</w:t>
+        <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no wystąpienie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039229A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nieprawidłowości</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009344DF">
-[...31 lines deleted...]
-      <w:r w:rsidR="009344DF">
+      <w:r w:rsidRPr="00E4276D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w dokumentacji jednego okresowego badania technicznego pojazdu przed pierwszą rejestracją na terytorium Rzeczpospolitej Polskiej, w której w dokumencie identyfikacyjnym pojazdu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nie wpisano </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A835EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rozstawu kół</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, co stanowi </w:t>
       </w:r>
-      <w:r w:rsidR="009344DF" w:rsidRPr="00A835EB">
+      <w:r w:rsidRPr="00A835EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">naruszenie </w:t>
       </w:r>
-      <w:r w:rsidR="009344DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt </w:t>
       </w:r>
-      <w:r w:rsidR="009344DF" w:rsidRPr="00A835EB">
-[...5 lines deleted...]
-        <w:t>24 załącznika nr 4 do rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
+      <w:r w:rsidRPr="00A835EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 załącznika nr 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w związku z § 2 ust. 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A835EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009344DF" w:rsidRPr="00A835EB">
+      <w:r w:rsidRPr="00A835EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009344DF" w:rsidRPr="00A835EB">
+      <w:r w:rsidRPr="00A835EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2015 r. poz. 776 </w:t>
       </w:r>
-      <w:r w:rsidR="009344DF" w:rsidRPr="007331A2">
+      <w:r w:rsidRPr="007331A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="009344DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="009344DF" w:rsidRPr="007331A2">
+      <w:r w:rsidRPr="007331A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009344DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zmianami</w:t>
       </w:r>
-      <w:r w:rsidR="009344DF" w:rsidRPr="00A835EB">
+      <w:r w:rsidRPr="00A835EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="0028247B" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="0028247B" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028247B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Mając na uwadze stwierdzon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
@@ -1037,51 +1029,51 @@
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaleca się niezwłocznie podjęcie działań mający</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ch na celu wpisywanie w dokumentach identyfikacyjnych pojazdów</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozstawu kół pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaleca się poinformować zatrudnionych diagnostów o stwierdzon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ej</w:t>
@@ -1121,383 +1113,321 @@
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaleceni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="006D6D1A" w:rsidRDefault="009344DF" w:rsidP="009344DF">
+    <w:p w:rsidR="009344DF" w:rsidRPr="004870C3" w:rsidRDefault="009344DF" w:rsidP="000152C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004870C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w </w:t>
-[...7 lines deleted...]
-        <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
+        <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="006D6D1A" w:rsidRDefault="009344DF" w:rsidP="009344DF">
-[...21 lines deleted...]
-    <w:p w:rsidR="009344DF" w:rsidRPr="006D6D1A" w:rsidRDefault="006D6D1A" w:rsidP="009344DF">
+    <w:p w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="00BA5F35">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="00BA5F35">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009344DF" w:rsidRPr="006D6D1A" w:rsidRDefault="006D6D1A" w:rsidP="009344DF">
+    <w:p w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="00BA5F35">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zastępca </w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E4DDD" w:rsidRDefault="007E4DDD" w:rsidP="000152C0">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="009344DF" w:rsidRPr="006D6D1A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Wydziału Kontroli</w:t>
+      <w:r w:rsidRPr="00B5204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRDefault="007E4DDD" w:rsidP="007E4DDD">
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="0004758C" w:rsidRDefault="007E4DDD" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D6D1A">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="006E3EB7" w:rsidRDefault="007E4DDD" w:rsidP="000152C0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do wiadomości:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E4DDD" w:rsidRPr="006E3EB7" w:rsidRDefault="007E4DDD" w:rsidP="000152C0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-        <w:t>;</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2023 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRPr="0004758C" w:rsidRDefault="007E4DDD" w:rsidP="007E4DDD">
+    <w:p w:rsidR="009344DF" w:rsidRPr="007331A2" w:rsidRDefault="007E4DDD" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E4DDD" w:rsidRPr="006E3EB7" w:rsidRDefault="007E4DDD" w:rsidP="007E4DDD">
-[...85 lines deleted...]
-    <w:p w:rsidR="00A835EB" w:rsidRPr="007331A2" w:rsidRDefault="00A835EB" w:rsidP="009344DF">
+    <w:p w:rsidR="00A835EB" w:rsidRPr="007331A2" w:rsidRDefault="00A835EB" w:rsidP="000152C0">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A835EB" w:rsidRPr="007331A2" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="1814" w:bottom="1079" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D0FA8" w:rsidRDefault="005D0FA8">
+    <w:p w:rsidR="008C4D40" w:rsidRDefault="008C4D40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D0FA8" w:rsidRDefault="005D0FA8">
+    <w:p w:rsidR="008C4D40" w:rsidRDefault="008C4D40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1506,175 +1436,183 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helv">
+    <w:panose1 w:val="020B0604020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005D0FA8" w:rsidRPr="004D6885" w:rsidRDefault="005D0FA8">
+  <w:p w:rsidR="008C4D40" w:rsidRPr="004D6885" w:rsidRDefault="008C4D40">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
-    <w:r w:rsidR="00022C53" w:rsidRPr="004D6885">
+    <w:r w:rsidR="005318FC" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00022C53" w:rsidRPr="004D6885">
+    <w:r w:rsidR="005318FC" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00085F68">
+    <w:r w:rsidR="006F1CE2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00022C53" w:rsidRPr="004D6885">
+    <w:r w:rsidR="005318FC" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00022C53" w:rsidRPr="004D6885">
+    <w:r w:rsidR="005318FC" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidR="00022C53" w:rsidRPr="004D6885">
+    <w:r w:rsidR="005318FC" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00085F68">
+    <w:r w:rsidR="006F1CE2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00022C53" w:rsidRPr="004D6885">
+    <w:r w:rsidR="005318FC" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005D0FA8" w:rsidRDefault="005D0FA8" w:rsidP="00F261E5">
+  <w:p w:rsidR="008C4D40" w:rsidRDefault="008C4D40" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="005D0FA8" w:rsidRDefault="005D0FA8" w:rsidP="00F261E5">
+  <w:p w:rsidR="008C4D40" w:rsidRDefault="008C4D40" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044065" cy="748030"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="dane teleadresowe Wydziału Kontroli"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1691,106 +1629,106 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D0FA8" w:rsidRDefault="005D0FA8">
+    <w:p w:rsidR="008C4D40" w:rsidRDefault="008C4D40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D0FA8" w:rsidRDefault="005D0FA8">
+    <w:p w:rsidR="008C4D40" w:rsidRDefault="008C4D40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005D0FA8" w:rsidRDefault="006D6D1A">
+  <w:p w:rsidR="008C4D40" w:rsidRDefault="00BA5F35">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005D0FA8" w:rsidRDefault="005D0FA8" w:rsidP="00A27F20">
+  <w:p w:rsidR="008C4D40" w:rsidRDefault="008C4D40" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044065" cy="1823720"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -5944,230 +5882,238 @@
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="000049D9"/>
+    <w:rsid w:val="000152C0"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00022C53"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="00085F68"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A2CF7"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6B52"/>
+    <w:rsid w:val="000E3577"/>
+    <w:rsid w:val="000F65C4"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00127151"/>
     <w:rsid w:val="00135821"/>
     <w:rsid w:val="00143A44"/>
     <w:rsid w:val="00180DF6"/>
     <w:rsid w:val="00190D4E"/>
     <w:rsid w:val="001C7D76"/>
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00237C60"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002D67D8"/>
     <w:rsid w:val="002E7542"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F445D"/>
     <w:rsid w:val="003170F8"/>
     <w:rsid w:val="0032025E"/>
     <w:rsid w:val="00323052"/>
     <w:rsid w:val="003262A3"/>
     <w:rsid w:val="00331E60"/>
     <w:rsid w:val="00332064"/>
     <w:rsid w:val="00332475"/>
     <w:rsid w:val="0033340E"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="003529B9"/>
     <w:rsid w:val="00352AEB"/>
     <w:rsid w:val="003853A9"/>
     <w:rsid w:val="003854FD"/>
     <w:rsid w:val="00391F38"/>
+    <w:rsid w:val="003A0EA7"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="00423AA0"/>
     <w:rsid w:val="004508B6"/>
     <w:rsid w:val="00476291"/>
     <w:rsid w:val="004870C3"/>
     <w:rsid w:val="004945E6"/>
     <w:rsid w:val="004A21ED"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004E5C8D"/>
     <w:rsid w:val="004F5676"/>
     <w:rsid w:val="00511A08"/>
     <w:rsid w:val="00524DA3"/>
     <w:rsid w:val="0052627A"/>
+    <w:rsid w:val="005318FC"/>
     <w:rsid w:val="00540D73"/>
     <w:rsid w:val="005429B8"/>
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="00584461"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="005A09D3"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005D0FA8"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="00686699"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="006B0590"/>
     <w:rsid w:val="006D4003"/>
-    <w:rsid w:val="006D6D1A"/>
     <w:rsid w:val="006E16BD"/>
     <w:rsid w:val="006E1D59"/>
     <w:rsid w:val="006E5CFA"/>
     <w:rsid w:val="006F010B"/>
     <w:rsid w:val="006F032F"/>
+    <w:rsid w:val="006F1CE2"/>
     <w:rsid w:val="006F70B4"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="0071217D"/>
     <w:rsid w:val="00716AEC"/>
     <w:rsid w:val="00717009"/>
     <w:rsid w:val="00720B00"/>
     <w:rsid w:val="007301DA"/>
     <w:rsid w:val="00731691"/>
     <w:rsid w:val="0076287B"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="007B6F58"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007E4DDD"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="00866B26"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="00887CE6"/>
     <w:rsid w:val="0089409E"/>
     <w:rsid w:val="008963E0"/>
     <w:rsid w:val="008A00E4"/>
     <w:rsid w:val="008A366E"/>
+    <w:rsid w:val="008C4D40"/>
     <w:rsid w:val="008F7D65"/>
     <w:rsid w:val="00916B2A"/>
     <w:rsid w:val="00922B9F"/>
     <w:rsid w:val="009326D5"/>
     <w:rsid w:val="009344DF"/>
     <w:rsid w:val="00944243"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00993CA3"/>
     <w:rsid w:val="009B24D1"/>
     <w:rsid w:val="009D30AE"/>
     <w:rsid w:val="00A005FB"/>
     <w:rsid w:val="00A04E3A"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A47488"/>
     <w:rsid w:val="00A66FBA"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A83035"/>
     <w:rsid w:val="00A835EB"/>
     <w:rsid w:val="00A83B8C"/>
     <w:rsid w:val="00A86D58"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AE7BC7"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B14A5E"/>
+    <w:rsid w:val="00B502EF"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B85BA5"/>
     <w:rsid w:val="00B906E7"/>
+    <w:rsid w:val="00BA5F35"/>
     <w:rsid w:val="00BB389F"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD338C"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C34E7A"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CA642C"/>
     <w:rsid w:val="00CB14EF"/>
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00D027B8"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D16678"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D26B47"/>
     <w:rsid w:val="00D33992"/>
@@ -6208,52 +6154,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="400511C4"/>
-  <w15:docId w15:val="{D5C878F7-DFAE-48C3-B733-D9535289239B}"/>
+  <w15:docId w15:val="{7997301A-E344-4DB2-8412-1676364D06A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6370,50 +6315,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6970,55 +6917,92 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="readonlytext">
     <w:name w:val="readonly_text"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00D4495E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwektabeli">
     <w:name w:val="Nagłówek tabeli"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="005A5110"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Mapadokumentu">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="MapadokumentuZnak"/>
+    <w:rsid w:val="003A0EA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MapadokumentuZnak">
+    <w:name w:val="Mapa dokumentu Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Mapadokumentu"/>
+    <w:rsid w:val="003A0EA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="1057241104">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\UMW_Projekty\Szablony_WLW\Departament%20Obslugi%20i%20Administracji\WKN_%5bDOA%5d_%5bWKN-Wydzial%20Kontroli%5d\szablony%20WLW\WKN_%5bPrezydent%20Wroclawia%5d_%5bWKN-Wydzial%20Kontroli%5d.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7287,67 +7271,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>414</Words>
-  <Characters>2485</Characters>
+  <Words>419</Words>
+  <Characters>2516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2894</CharactersWithSpaces>
+  <CharactersWithSpaces>2930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>