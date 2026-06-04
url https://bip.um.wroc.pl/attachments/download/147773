--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -82,61 +82,62 @@
         </w:rPr>
         <w:t>Al. Karkonoska 47</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E523B0" w:rsidRPr="00536E3B" w:rsidRDefault="00536E3B" w:rsidP="00536E3B">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>53-015 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00B30110">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="0029786A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B25A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
@@ -1552,52 +1553,50 @@
       <w:r w:rsidRPr="00D81573">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00FE14A9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00BB3FBA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
@@ -1989,51 +1988,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="007C79AF" w:rsidRDefault="007C79AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="007C79AF" w:rsidRDefault="007C79AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="007C79AF" w:rsidRDefault="00BB3FBA">
+  <w:p w:rsidR="007C79AF" w:rsidRDefault="0029786A">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6362,51 +6361,51 @@
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6488,50 +6487,51 @@
     <w:rsid w:val="001F0267"/>
     <w:rsid w:val="001F3487"/>
     <w:rsid w:val="001F53D9"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="002041AF"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="00207543"/>
     <w:rsid w:val="00226B50"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="0024781F"/>
     <w:rsid w:val="002505C7"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="00271F92"/>
     <w:rsid w:val="002733F1"/>
     <w:rsid w:val="00275F40"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="002911B6"/>
     <w:rsid w:val="002970A6"/>
+    <w:rsid w:val="0029786A"/>
     <w:rsid w:val="002A2EBC"/>
     <w:rsid w:val="002A39B4"/>
     <w:rsid w:val="002A6DD5"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C39C1"/>
     <w:rsid w:val="002D67D8"/>
     <w:rsid w:val="002F04D4"/>
     <w:rsid w:val="002F0B83"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F3D70"/>
     <w:rsid w:val="002F445D"/>
     <w:rsid w:val="002F5DDB"/>
     <w:rsid w:val="0032025E"/>
     <w:rsid w:val="00321067"/>
     <w:rsid w:val="00321BC8"/>
     <w:rsid w:val="00323052"/>
     <w:rsid w:val="00323695"/>
     <w:rsid w:val="00331E60"/>
     <w:rsid w:val="003413F6"/>
     <w:rsid w:val="003441B3"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00345E15"/>
@@ -7012,50 +7012,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3F8F2586"/>
   <w15:docId w15:val="{8F4DFEA0-EAEA-42BA-925C-17558D44421E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7173,50 +7174,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8275,51 +8278,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC15F1A-55F1-44D8-A5F8-5C388A2F4799}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FE149C1-789F-4BE4-936C-B1800E76C299}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>626</Words>
   <Characters>3757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>