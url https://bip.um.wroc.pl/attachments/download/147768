--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -171,61 +171,62 @@
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-541 Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="00E46D30" w:rsidRPr="00D503BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00157297" w:rsidRPr="00E878DD" w:rsidRDefault="00157297" w:rsidP="009F65E8">
+    <w:p w:rsidR="00157297" w:rsidRPr="00E878DD" w:rsidRDefault="00157297" w:rsidP="008C7930">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00F7707E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00055F41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E918FB">
@@ -2110,52 +2111,50 @@
       <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C93A0D" w:rsidRDefault="00C93A0D" w:rsidP="009F65E8">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00474F34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
@@ -2561,51 +2560,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00760471" w:rsidRDefault="00760471">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00760471" w:rsidRDefault="00760471">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00760471" w:rsidRDefault="00474F34">
+  <w:p w:rsidR="00760471" w:rsidRDefault="008C7930">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6276,51 +6275,51 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="166"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -6347,50 +6346,51 @@
     <w:rsid w:val="00384D32"/>
     <w:rsid w:val="003A1BDE"/>
     <w:rsid w:val="00474F34"/>
     <w:rsid w:val="004A0C94"/>
     <w:rsid w:val="004E60B3"/>
     <w:rsid w:val="005037DD"/>
     <w:rsid w:val="0051175F"/>
     <w:rsid w:val="00567675"/>
     <w:rsid w:val="005F7781"/>
     <w:rsid w:val="00630899"/>
     <w:rsid w:val="00646CAC"/>
     <w:rsid w:val="006A45C6"/>
     <w:rsid w:val="0075306A"/>
     <w:rsid w:val="00760471"/>
     <w:rsid w:val="007634D2"/>
     <w:rsid w:val="00773DD5"/>
     <w:rsid w:val="007E7618"/>
     <w:rsid w:val="007F7C2D"/>
     <w:rsid w:val="00816C39"/>
     <w:rsid w:val="00822C0F"/>
     <w:rsid w:val="00826712"/>
     <w:rsid w:val="0088286B"/>
     <w:rsid w:val="008940E5"/>
     <w:rsid w:val="008948C3"/>
     <w:rsid w:val="008C096C"/>
+    <w:rsid w:val="008C7930"/>
     <w:rsid w:val="008E0376"/>
     <w:rsid w:val="008F4C7E"/>
     <w:rsid w:val="00912DD9"/>
     <w:rsid w:val="0091591B"/>
     <w:rsid w:val="009755CE"/>
     <w:rsid w:val="00983A1A"/>
     <w:rsid w:val="009F65E8"/>
     <w:rsid w:val="009F6F03"/>
     <w:rsid w:val="00A1115C"/>
     <w:rsid w:val="00AB3C60"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B2352C"/>
     <w:rsid w:val="00B729EB"/>
     <w:rsid w:val="00BA290C"/>
     <w:rsid w:val="00BA2D64"/>
     <w:rsid w:val="00BA405C"/>
     <w:rsid w:val="00BE03A6"/>
     <w:rsid w:val="00BE4784"/>
     <w:rsid w:val="00BF4490"/>
     <w:rsid w:val="00C7734C"/>
     <w:rsid w:val="00C93A0D"/>
     <w:rsid w:val="00D348FF"/>
     <w:rsid w:val="00D37687"/>
     <w:rsid w:val="00D41FAB"/>
     <w:rsid w:val="00D5373A"/>
@@ -6411,50 +6411,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7933DAA4"/>
   <w15:docId w15:val="{0BA4C3B9-88DE-4295-B25B-58F743608A4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6581,51 +6582,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>