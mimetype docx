--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -8,160 +8,143 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00EB4B3F" w:rsidRDefault="00EB4B3F" w:rsidP="00D31705">
+    <w:p w:rsidR="00EB4B3F" w:rsidRDefault="00EB4B3F" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>F&amp;P</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>F&amp;P INVESTMENTS</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3AF9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">EUROPA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D31705" w:rsidRDefault="00D31705" w:rsidP="00D31705">
+    <w:p w:rsidR="00D31705" w:rsidRDefault="00D31705" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00D31705" w:rsidRDefault="00E523B0" w:rsidP="00186348">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00D31705" w:rsidRDefault="00E523B0" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stanisławowska nr 47</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00EB4B3F" w:rsidP="00186348">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00EB4B3F" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
       <w:r w:rsidR="00E523B0" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -181,55 +164,54 @@
       <w:r w:rsidR="00E523B0" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A815C5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="00186348">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:after="200" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001749F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -273,51 +255,51 @@
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00116430" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="00946D06">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00A97D65" w:rsidRDefault="00E523B0" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -345,121 +327,121 @@
       <w:r w:rsidR="00EB4B3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E523B0" w:rsidRPr="00750315" w:rsidRDefault="00103C40" w:rsidP="00946D06">
+    <w:p w:rsidR="00E523B0" w:rsidRPr="00750315" w:rsidRDefault="00103C40" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00103C40">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100537</w:t>
       </w:r>
       <w:r w:rsidR="0044695B" w:rsidRPr="00A93281">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2023</w:t>
       </w:r>
       <w:r w:rsidR="009E4825" w:rsidRPr="00A93281">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="00A97D65">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00946D06">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z 202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -491,119 +473,91 @@
       <w:r w:rsidR="00186348">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e zmianami </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00946D06">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>&amp;P</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> EUROPA</w:t>
+        <w:t>&amp;P INVESTMENTS EUROPA</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93281">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wpisanego do </w:t>
       </w:r>
       <w:r w:rsidR="00DB0981" w:rsidRPr="00C20DE7">
@@ -727,126 +681,126 @@
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>140</w:t>
       </w:r>
       <w:r w:rsidR="00E523B0" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00A27A32">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="00D6132C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A27A32" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00D6132C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="00D6132C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -941,51 +895,51 @@
       <w:r w:rsidR="00D6132C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D31705">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRDefault="005A5110" w:rsidP="00103C40">
+    <w:p w:rsidR="005A5110" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A97D65">
         <w:rPr>
@@ -1094,75 +1048,75 @@
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00F05679" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A22D90" w:rsidRPr="00A97D65" w:rsidRDefault="00A22D90" w:rsidP="00A22D90">
+    <w:p w:rsidR="00A22D90" w:rsidRPr="00A97D65" w:rsidRDefault="00A22D90" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie sprawdzenia prawidłowości wykonywania badania technicznego pojazdu oraz prowadzenia wymaganej dokumentacji wskazanej w protokole kontroli stwierdzono nieprawidłowości polegające na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4B3F" w:rsidRPr="004500E3" w:rsidRDefault="00A22D90" w:rsidP="004500E3">
+    <w:p w:rsidR="00EB4B3F" w:rsidRPr="004500E3" w:rsidRDefault="00A22D90" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Przeprowadzaniu okresowego </w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F" w:rsidRPr="004500E3">
         <w:rPr>
@@ -1176,173 +1130,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, podczas którego diagnosta</w:t>
       </w:r>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie sprawdził</w:t>
       </w:r>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="007567B4">
+    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6CB7">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ustawienia przednich świateł przeciwmgłowych poprzez wykonanie pomiaru ustawienia świateł przeciwmgłowych na ławie pomiarowej za pomocą przyrządu do kontroli ustawienia świateł</w:t>
       </w:r>
       <w:r w:rsidRPr="001D6CB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="007567B4">
+    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6CB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stanu przekładni kierowniczej, poprzez skręcenie kierownicy od skrajnego położenia do skrajnego położenia i wykonanie organoleptycznej oceny działania;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="001D6CB7">
+    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6CB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stanu kierownicy, poprzez naprzemienne pchanie i ciągnięcie kierownicy wzdłuż osi kolumny, ciągnięcie i pchanie koła kierownicy w różnych kierunkach pod kątem prostym do kolumny i wykonanie kontroli organoleptycznej luzu i stanu przegubów;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="001D6CB7">
+    <w:p w:rsidR="001D6CB7" w:rsidRPr="001D6CB7" w:rsidRDefault="001D6CB7" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6CB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kolumny kierownicy, poprzez naprzemienne ciągnięcie i pchanie koła kierownicy w kierunku poosiowym; pchanie koła kierownicy w różnych kierunkach pod kątem prostym do kolumny i wykonani kontroli organole</w:t>
       </w:r>
       <w:r w:rsidR="00A22D90">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ptycznej luzu i stanu przegubów;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6CB7" w:rsidRPr="000773DB" w:rsidRDefault="00A22D90" w:rsidP="00103C40">
+    <w:p w:rsidR="001D6CB7" w:rsidRPr="000773DB" w:rsidRDefault="00A22D90" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czym naruszył</w:t>
       </w:r>
       <w:r w:rsidR="001D6CB7" w:rsidRPr="000773DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1437,98 +1391,98 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz pkt 2.1.1., 2.2.1., 2.2.2. i 4.5.2 działu I załącznika nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D6CB7" w:rsidRPr="000773DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001D6CB7" w:rsidRPr="000773DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004500E3" w:rsidRPr="004500E3" w:rsidRDefault="00A22D90" w:rsidP="004500E3">
+    <w:p w:rsidR="004500E3" w:rsidRPr="004500E3" w:rsidRDefault="00A22D90" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokonaniu błędnych lub niepełnych wpisó</w:t>
       </w:r>
       <w:r w:rsidR="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w w nw. dokumentacji dotyczącej czterech okresowych badań technicznych przed pierwszą rejestracją na terytorium </w:t>
       </w:r>
       <w:r w:rsidR="00010479" w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rzeczypospolitej Polskiej</w:t>
       </w:r>
       <w:r w:rsidR="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, w której w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007567B4" w:rsidRPr="004500E3" w:rsidRDefault="00010479" w:rsidP="004500E3">
+    <w:p w:rsidR="007567B4" w:rsidRPr="004500E3" w:rsidRDefault="00010479" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w czterech </w:t>
       </w:r>
       <w:r w:rsidR="004500E3" w:rsidRPr="004500E3">
@@ -1624,51 +1578,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt 24 załącznika nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004500E3" w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E5525" w:rsidRDefault="0061087B" w:rsidP="004500E3">
+    <w:p w:rsidR="001E5525" w:rsidRDefault="0061087B" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="004500E3" w:rsidRPr="004500E3">
@@ -1732,51 +1686,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt 42 załącznika nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DE" w:rsidRPr="001E5525" w:rsidRDefault="004500E3" w:rsidP="001E5525">
+    <w:p w:rsidR="00D405DE" w:rsidRPr="001E5525" w:rsidRDefault="004500E3" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w jednym przypadku błędnie określono</w:t>
       </w:r>
       <w:r w:rsidR="0061087B" w:rsidRPr="001E5525">
@@ -1808,51 +1762,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D405DE" w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D405DE" w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A4F53" w:rsidRPr="00D405DE" w:rsidRDefault="004500E3" w:rsidP="004500E3">
+    <w:p w:rsidR="006A4F53" w:rsidRPr="00D405DE" w:rsidRDefault="004500E3" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D405DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1905,51 +1859,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C506C3" w:rsidRPr="00D405DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C506C3" w:rsidRPr="00D405DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2004 r., Nr 223 poz. 2261 ze zmianami).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A4F53" w:rsidRPr="00C506C3" w:rsidRDefault="004500E3" w:rsidP="004500E3">
+    <w:p w:rsidR="006A4F53" w:rsidRPr="00C506C3" w:rsidRDefault="004500E3" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N</w:t>
@@ -2069,51 +2023,51 @@
       <w:r w:rsidR="004A1A27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprawie opłaty ewidencyjnej</w:t>
       </w:r>
       <w:r w:rsidR="00C506C3" w:rsidRPr="00CF5956">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C506C3" w:rsidRPr="00C506C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E5525" w:rsidRPr="001E5525" w:rsidRDefault="001E5525" w:rsidP="001E5525">
+    <w:p w:rsidR="001E5525" w:rsidRPr="001E5525" w:rsidRDefault="001E5525" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2130,167 +2084,167 @@
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przypadku wykonania łącznie dwóch badań technicznych, tj. okresowego i dodatkowego tego samego pojazdu, zamiast dwóch opłat ewidencyjnych w łącznej wysokości 2,00 zł, czym naruszono przepis § 2 ust. 1 pkt 2 lit. c</w:t>
       </w:r>
       <w:r w:rsidR="00E23640">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia w sprawie opłaty ewidencyjnej oraz art. 83 ust. 1 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E5525" w:rsidRPr="001E5525" w:rsidRDefault="001E5525" w:rsidP="001E5525">
+    <w:p w:rsidR="001E5525" w:rsidRPr="001E5525" w:rsidRDefault="001E5525" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaewidencjonowaniu, w jednym przypadku, łącznie dwóch badań technicznych, tj. okresowego i dodatkowego tego samego pojazdu, pod jedną pozycją w rejestrze, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowego badania technicznego, natomiast brak jest danych o przeprowadzonym badaniu dodatkowym.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E5525" w:rsidRPr="00671C53" w:rsidRDefault="001E5525" w:rsidP="001E5525">
+    <w:p w:rsidR="001E5525" w:rsidRPr="00671C53" w:rsidRDefault="001E5525" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze przeprowadzonych badań technicznych winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007567B4" w:rsidRDefault="00B61D03" w:rsidP="00103C40">
+    <w:p w:rsidR="007567B4" w:rsidRDefault="00B61D03" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W </w:t>
       </w:r>
       <w:r w:rsidR="007567B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DE" w:rsidRPr="007567B4" w:rsidRDefault="00EB4B3F" w:rsidP="001749F7">
+    <w:p w:rsidR="00D405DE" w:rsidRPr="007567B4" w:rsidRDefault="00EB4B3F" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mając na uwadze stwierdzone nieprawidłowości zaleca się niezwłoczn</w:t>
       </w:r>
       <w:r w:rsidR="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> podjęcie działań mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4B3F" w:rsidRPr="007567B4" w:rsidRDefault="00EB4B3F" w:rsidP="001749F7">
+    <w:p w:rsidR="00EB4B3F" w:rsidRPr="007567B4" w:rsidRDefault="00EB4B3F" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wykonyw</w:t>
       </w:r>
       <w:r w:rsidR="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
@@ -2363,376 +2317,365 @@
       </w:r>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007567B4" w:rsidRDefault="007567B4" w:rsidP="007567B4">
+    <w:p w:rsidR="007567B4" w:rsidRDefault="007567B4" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Wpisywa</w:t>
       </w:r>
       <w:r w:rsidR="001749F7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>nie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> w dokumentach DIP wszystkie wymagane dane dotyczące danego rodzaju pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C506C3" w:rsidRDefault="00C506C3" w:rsidP="007567B4">
+    <w:p w:rsidR="00C506C3" w:rsidRDefault="00C506C3" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Pobiera</w:t>
       </w:r>
       <w:r w:rsidR="001749F7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">nie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>opłaty za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A815C5" w:rsidRDefault="004A1A27" w:rsidP="00A815C5">
+    <w:p w:rsidR="00A815C5" w:rsidRDefault="004A1A27" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6C0A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Ewidencjonowa</w:t>
       </w:r>
       <w:r w:rsidR="001749F7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>nie</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6C0A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> w rejestrze przeprowadzonych badań technicznych pojazdów, w sposób zapewniający uwidocznienie w Centralnej Ewidencji </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6C0A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A815C5" w:rsidRPr="00A815C5" w:rsidRDefault="00A815C5" w:rsidP="00946D06">
+    <w:p w:rsidR="00A815C5" w:rsidRPr="00A815C5" w:rsidRDefault="00A815C5" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="Nagwektabeli"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A815C5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze zmianę od 1 lipca 2023 r. przepisów, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">nie formułuje się zaleceń </w:t>
       </w:r>
       <w:r w:rsidRPr="00A815C5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pokontrolnych</w:t>
       </w:r>
       <w:r w:rsidRPr="00A815C5">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zakresie </w:t>
       </w:r>
       <w:r w:rsidR="001749F7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">dotyczącym </w:t>
       </w:r>
       <w:r w:rsidRPr="00A815C5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>opłat ewidencyjnych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4B3F" w:rsidRPr="007567B4" w:rsidRDefault="00EB4B3F" w:rsidP="007567B4">
+    <w:p w:rsidR="00EB4B3F" w:rsidRPr="007567B4" w:rsidRDefault="00EB4B3F" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007567B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaleca się poinformować zatrudnionych diagnostów o stwierdzonych nieprawidłowościach i sformułowanych zaleceniach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="007567B4">
+    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="005A5110" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00B36145" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00946D06" w:rsidRPr="00946D06" w:rsidRDefault="00946D06" w:rsidP="00C307E0">
+    <w:p w:rsidR="00946D06" w:rsidRPr="00946D06" w:rsidRDefault="00946D06" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00946D06" w:rsidRPr="00946D06" w:rsidRDefault="00946D06" w:rsidP="00C307E0">
+    <w:p w:rsidR="00946D06" w:rsidRPr="00946D06" w:rsidRDefault="00946D06" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A93281" w:rsidRDefault="00946D06" w:rsidP="00C307E0">
+    <w:p w:rsidR="00A93281" w:rsidRDefault="00946D06" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zastępca Dyrektora W</w:t>
-[...10 lines deleted...]
-        <w:t>ydziału Kontroli</w:t>
+        <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="00103C40" w:rsidP="00946D06">
+    <w:p w:rsidR="00A23B66" w:rsidRPr="00A97D65" w:rsidRDefault="00103C40" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B71F2" w:rsidRPr="00A97D65" w:rsidRDefault="005B71F2" w:rsidP="00A97D65">
+    <w:p w:rsidR="005B71F2" w:rsidRPr="00A97D65" w:rsidRDefault="005B71F2" w:rsidP="0059590D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="002911B6" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2764,66 +2707,68 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00A93281">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00640F9C" w:rsidRPr="00A97D65" w:rsidRDefault="00DC6D09">
+    <w:p w:rsidR="00640F9C" w:rsidRPr="00A97D65" w:rsidRDefault="00DC6D09" w:rsidP="0059590D">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00640F9C" w:rsidRPr="00A97D65" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00BA7074" w:rsidRDefault="00BA7074">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -3062,51 +3007,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00BA7074" w:rsidRDefault="00BA7074">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00BA7074" w:rsidRDefault="00BA7074">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="007C767D" w:rsidRDefault="00C307E0">
+  <w:p w:rsidR="007C767D" w:rsidRDefault="0059590D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -7302,51 +7247,51 @@
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7523,50 +7468,51 @@
     <w:rsid w:val="004B4247"/>
     <w:rsid w:val="004C7C08"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004E102B"/>
     <w:rsid w:val="004E1434"/>
     <w:rsid w:val="004E2476"/>
     <w:rsid w:val="004E5C8D"/>
     <w:rsid w:val="004F3DFE"/>
     <w:rsid w:val="004F5676"/>
     <w:rsid w:val="004F64BA"/>
     <w:rsid w:val="00514658"/>
     <w:rsid w:val="005173C8"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="005274BA"/>
     <w:rsid w:val="005275DC"/>
     <w:rsid w:val="00540D73"/>
     <w:rsid w:val="005429B8"/>
     <w:rsid w:val="00553284"/>
     <w:rsid w:val="00571202"/>
     <w:rsid w:val="00581CAE"/>
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="0058328C"/>
     <w:rsid w:val="005856C6"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="00587E86"/>
+    <w:rsid w:val="0059590D"/>
     <w:rsid w:val="00596431"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A7857"/>
     <w:rsid w:val="005A7AA6"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C121F"/>
     <w:rsid w:val="005C161A"/>
     <w:rsid w:val="005C2E10"/>
     <w:rsid w:val="005C332C"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D0283"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005E0F27"/>
     <w:rsid w:val="005F05A7"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="00605777"/>
     <w:rsid w:val="0061087B"/>
     <w:rsid w:val="006222E4"/>
     <w:rsid w:val="006320EA"/>
     <w:rsid w:val="006400FA"/>
     <w:rsid w:val="00640EF4"/>
     <w:rsid w:val="00640F9C"/>
@@ -7935,51 +7881,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="603BA44F"/>
   <w15:docId w15:val="{E6072D6A-2A54-4508-8D98-236FAA469983}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9203,51 +9148,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BA2FBD5-0F0B-4B1D-A3ED-70BC06C74C0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B51C949-35B8-4797-B1BD-7A89F60716EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>981</Words>
   <Characters>5886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>