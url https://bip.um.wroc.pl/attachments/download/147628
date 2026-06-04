--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00D65D85" w:rsidRDefault="00D65D85" w:rsidP="00842296">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="00D65D85">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MIEJSKIE PRZEDSIĘBIORSTWO KOMUNIKACYJNE</w:t>
@@ -147,61 +147,62 @@
       <w:r w:rsidR="00E65CF6" w:rsidRPr="00E65CF6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0-316</w:t>
       </w:r>
       <w:r w:rsidRPr="00E65CF6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00E65CF6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="00E65CF6" w:rsidRDefault="000A1313" w:rsidP="00842296">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00E65CF6" w:rsidRDefault="000A1313" w:rsidP="009D283B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E65CF6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00E65CF6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="005F34C6" w:rsidRPr="005F34C6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8 li</w:t>
       </w:r>
       <w:r w:rsidR="005F34C6">
@@ -320,69 +321,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A5110" w:rsidRPr="000F65CC" w:rsidRDefault="005A5110" w:rsidP="00842296">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2 ustawy </w:t>
+        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawo o ru</w:t>
       </w:r>
       <w:r w:rsidR="0052449D" w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chu drogowym (</w:t>
       </w:r>
@@ -444,133 +427,133 @@
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A5110" w:rsidRPr="000F65CC" w:rsidRDefault="005A5110" w:rsidP="00842296">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
+      </w:r>
+      <w:r w:rsidR="001729F6" w:rsidRPr="000F65CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="000F65CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F65CC" w:rsidRPr="000F65CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MIEJSKIE PRZEDSIĘBIORSTWO KOMUNIKACYJNE –</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="000F65CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pkt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wroc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2568D" w:rsidRPr="000F65CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ławia pod nr ewidencyjnym </w:t>
+      </w:r>
+      <w:r w:rsidR="000F65CC" w:rsidRPr="000F65CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DW/021</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
-[...32 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wroc</w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="000F65CC" w:rsidRPr="000F65CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Obornicka nr 131</w:t>
       </w:r>
@@ -1143,69 +1126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">miast dwóch opłat ewidencyjnych </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w łącznej wysokości 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,00 zł, czym naruszono</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 2 ust. 1 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2 lit. c rozporządze</w:t>
+        <w:t xml:space="preserve"> § 2 ust. 1 pkt 2 lit. c rozporządze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nia </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w sprawie opłaty ewidencyjnej oraz art. 83 ust. 1 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="006965F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -1269,87 +1234,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pod jedną pozycją w rejestrze, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowych badań technicznych, natomiast brak jest danych o przeprowadzonych badaniach dodatkowych.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006269FF" w:rsidRPr="007719BF" w:rsidRDefault="008F7D1E" w:rsidP="00842296">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6858">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zgodnie z dyspozycją art. 80ba ust. 1 </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów.</w:t>
+        <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F11C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> W związku z powyższym sposób ewidencjonowania w rejestrze przeprowadzonych badań technicznych winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00017950" w:rsidRPr="007719BF" w:rsidRDefault="00017950" w:rsidP="00842296">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007719BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1767,69 +1696,51 @@
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E3EB7" w:rsidRPr="00FF2028" w:rsidRDefault="006E3EB7" w:rsidP="00842296">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2028">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">tel. +48 717 77 92 35, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00552475" w:rsidRPr="00FF2028" w:rsidRDefault="00552475" w:rsidP="00842296">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2028">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00552475" w:rsidRPr="00FF2028" w:rsidRDefault="00552475" w:rsidP="00842296">
       <w:pPr>
@@ -1905,131 +1816,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00842296" w:rsidRDefault="00842296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00842296" w:rsidRDefault="00842296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00842296" w:rsidRPr="004D6885" w:rsidRDefault="00842296">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidR="00A95852" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2085,51 +1996,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00501A71">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00A95852" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00842296" w:rsidRDefault="00842296" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00842296" w:rsidRDefault="00842296" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2150,107 +2061,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00842296" w:rsidRDefault="00842296">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00842296" w:rsidRDefault="00842296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00842296" w:rsidRDefault="00A95852">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00842296" w:rsidRDefault="009D283B">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00842296" w:rsidRDefault="00842296" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2266,52 +2177,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AF74A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8745EFE"/>
     <w:lvl w:ilvl="0" w:tplc="7AA80BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2359,51 +2270,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06941015"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="455A1B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="720"/>
@@ -2489,51 +2400,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2975" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08320B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581C88B6"/>
     <w:lvl w:ilvl="0" w:tplc="2EDE8502">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2578,51 +2489,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B1301F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18AE1644"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2670,51 +2581,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B125F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AB23980"/>
     <w:lvl w:ilvl="0" w:tplc="CD2C852E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2790,51 +2701,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5F4096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6942738"/>
     <w:lvl w:ilvl="0" w:tplc="513853FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2879,51 +2790,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF006AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48D687EA"/>
     <w:lvl w:ilvl="0" w:tplc="E57422FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2968,51 +2879,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AFE341C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47D29872"/>
     <w:lvl w:ilvl="0" w:tplc="E9167D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="20Dowiadomoscilista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3082,51 +2993,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520F32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3F4BDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="720"/>
@@ -3212,51 +3123,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2975" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E3A4124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD7AA480"/>
     <w:lvl w:ilvl="0" w:tplc="71B81142">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3304,51 +3215,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F34926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECC292AE"/>
     <w:lvl w:ilvl="0" w:tplc="CD2C852E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3420,51 +3331,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285D4264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E1884DE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3509,51 +3420,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E7B4F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC0C7B78"/>
     <w:lvl w:ilvl="0" w:tplc="992A62AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -3605,51 +3516,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7E2326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2E2B1EE"/>
     <w:lvl w:ilvl="0" w:tplc="513CE156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3745,51 +3656,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378E0DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F796E26E"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3834,51 +3745,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA14374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F960706A"/>
     <w:lvl w:ilvl="0" w:tplc="172A11F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
@@ -3926,51 +3837,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="448311CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0916FA9C"/>
     <w:lvl w:ilvl="0" w:tplc="D55EF6A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:strike w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
@@ -4025,51 +3936,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4803601B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="634CE2CA"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4114,51 +4025,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B06769B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97B0BCA4"/>
     <w:lvl w:ilvl="0" w:tplc="1A30E3EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4218,51 +4129,51 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E747B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF5CD8EC"/>
     <w:lvl w:ilvl="0" w:tplc="08AE6052">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4307,51 +4218,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512C50A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="367EE504"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4393,51 +4304,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6185" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6905" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C8039E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF7E9DB8"/>
     <w:lvl w:ilvl="0" w:tplc="FF1C98CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4482,51 +4393,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E75920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA882B3E"/>
     <w:lvl w:ilvl="0" w:tplc="142A0002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4602,51 +4513,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59CD5CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5D06248"/>
     <w:lvl w:ilvl="0" w:tplc="E2C8A02A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4694,51 +4605,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A82717A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99642E98"/>
     <w:lvl w:ilvl="0" w:tplc="9F70292A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4786,51 +4697,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609D349B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65A4E1E2"/>
     <w:lvl w:ilvl="0" w:tplc="2DA46638">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4875,51 +4786,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FC55DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0AE0CD6"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4964,51 +4875,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BAC0357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDA81CD4"/>
     <w:lvl w:ilvl="0" w:tplc="4148B4CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5055,51 +4966,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE3557B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8745EFE"/>
     <w:lvl w:ilvl="0" w:tplc="7AA80BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5147,51 +5058,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761A0668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D80419E"/>
     <w:lvl w:ilvl="0" w:tplc="9B46481A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5236,51 +5147,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2B4B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB24B7B2"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5325,51 +5236,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D697AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65A4E1E2"/>
     <w:lvl w:ilvl="0" w:tplc="2DA46638">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5521,76 +5432,79 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00005FC0"/>
     <w:rsid w:val="0000654E"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00015B11"/>
     <w:rsid w:val="000176B6"/>
     <w:rsid w:val="00017950"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00032859"/>
     <w:rsid w:val="0003663E"/>
     <w:rsid w:val="00036A9B"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="0004444E"/>
     <w:rsid w:val="000501C9"/>
     <w:rsid w:val="00053E3A"/>
     <w:rsid w:val="000551BD"/>
     <w:rsid w:val="000560E1"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
     <w:rsid w:val="00072CCE"/>
     <w:rsid w:val="00080DA3"/>
@@ -6158,50 +6072,51 @@
     <w:rsid w:val="00955E3D"/>
     <w:rsid w:val="009619E2"/>
     <w:rsid w:val="00963596"/>
     <w:rsid w:val="00970188"/>
     <w:rsid w:val="00972C1C"/>
     <w:rsid w:val="009737C6"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00985648"/>
     <w:rsid w:val="009906BA"/>
     <w:rsid w:val="00991CF8"/>
     <w:rsid w:val="00992010"/>
     <w:rsid w:val="00994C2B"/>
     <w:rsid w:val="0099757A"/>
     <w:rsid w:val="00997A95"/>
     <w:rsid w:val="009A215A"/>
     <w:rsid w:val="009A2F12"/>
     <w:rsid w:val="009A7927"/>
     <w:rsid w:val="009A7F56"/>
     <w:rsid w:val="009B12B1"/>
     <w:rsid w:val="009B3561"/>
     <w:rsid w:val="009C0624"/>
     <w:rsid w:val="009C1021"/>
     <w:rsid w:val="009C23BF"/>
     <w:rsid w:val="009D176F"/>
+    <w:rsid w:val="009D283B"/>
     <w:rsid w:val="009D28D6"/>
     <w:rsid w:val="009D49A6"/>
     <w:rsid w:val="009D7A9D"/>
     <w:rsid w:val="009E02BE"/>
     <w:rsid w:val="009E0326"/>
     <w:rsid w:val="009E3DFC"/>
     <w:rsid w:val="009E4D89"/>
     <w:rsid w:val="009F2CDE"/>
     <w:rsid w:val="009F3B01"/>
     <w:rsid w:val="009F70A2"/>
     <w:rsid w:val="00A005FB"/>
     <w:rsid w:val="00A02798"/>
     <w:rsid w:val="00A04E3A"/>
     <w:rsid w:val="00A05E43"/>
     <w:rsid w:val="00A073FB"/>
     <w:rsid w:val="00A115DA"/>
     <w:rsid w:val="00A133A0"/>
     <w:rsid w:val="00A14368"/>
     <w:rsid w:val="00A27341"/>
     <w:rsid w:val="00A2735B"/>
     <w:rsid w:val="00A27A86"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A33314"/>
     <w:rsid w:val="00A33FBB"/>
     <w:rsid w:val="00A36660"/>
@@ -6509,101 +6424,231 @@
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF2028"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{4927E8F5-7588-4663-B61F-C1CF7AEB824F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6671,50 +6716,158 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -6732,51 +6885,50 @@
     <w:rsid w:val="0099757A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07Datapisma">
     <w:name w:val="@07.Data_pisma"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="08Sygnaturapisma"/>
     <w:rsid w:val="003F20D6"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -7131,65 +7283,65 @@
     <w:qFormat/>
     <w:rsid w:val="00143D60"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-center">
     <w:name w:val="text-center"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00445A7E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="text-center1">
     <w:name w:val="text-center1"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00445A7E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-justify">
     <w:name w:val="text-justify"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00445A7E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Plandokumentu">
+  <w:style w:type="paragraph" w:styleId="Mapadokumentu">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="PlandokumentuZnak"/>
+    <w:link w:val="MapadokumentuZnak"/>
     <w:rsid w:val="00784C0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlandokumentuZnak">
-    <w:name w:val="Plan dokumentu Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MapadokumentuZnak">
+    <w:name w:val="Mapa dokumentu Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Plandokumentu"/>
+    <w:link w:val="Mapadokumentu"/>
     <w:rsid w:val="00784C0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
     <w:name w:val="Nagłówek 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek3"/>
     <w:semiHidden/>
     <w:rsid w:val="0099757A"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstpodstawowyZnak"/>
@@ -7206,51 +7358,51 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indeks">
     <w:name w:val="Indeks"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D65B4"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7860,67 +8012,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E4CC27C-0F92-4740-B9EC-669685003EC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A315E35E-86E9-4FC1-9DA4-7DDC51294299}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>589</Words>
-  <Characters>3887</Characters>
+  <Words>639</Words>
+  <Characters>3837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4468</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>