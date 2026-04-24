--- v0 (2025-11-06)
+++ v1 (2026-04-24)
@@ -1,184 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00367D25" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="00452998">
+    <w:p w:rsidR="00367D25" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ASV LIDER</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4792" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="00452998">
+    <w:p w:rsidR="008C4792" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="00452998">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00DD6960" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Obrońców Poczty Gdańskiej nr 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00092E9C" w:rsidP="00452998">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00DD6960" w:rsidRDefault="00092E9C" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DD6960" w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2-204</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="00E878DD" w:rsidRDefault="000A1313" w:rsidP="00200060">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00E878DD" w:rsidRDefault="000A1313" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00664D48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -198,51 +198,51 @@
       <w:r w:rsidR="00055F41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listopada</w:t>
       </w:r>
       <w:r w:rsidR="00262C25" w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00E878DD" w:rsidRDefault="002E3246" w:rsidP="00200060">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00E878DD" w:rsidRDefault="002E3246" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00E878DD">
         <w:rPr>
@@ -255,118 +255,100 @@
       <w:r w:rsidR="00E878DD" w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E45226" w:rsidRPr="00E878DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00E14DD7" w:rsidRDefault="00E14DD7" w:rsidP="00BE5044">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00E14DD7" w:rsidRDefault="00E14DD7" w:rsidP="00E65DDE">
       <w:r w:rsidRPr="00E14DD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00080719/2023/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00D862D0" w:rsidRDefault="005A5110" w:rsidP="00200060">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00D862D0" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D862D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2 ustawy </w:t>
+        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawo o ru</w:t>
       </w:r>
       <w:r w:rsidR="0052449D" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chu drogowym (</w:t>
       </w:r>
@@ -407,370 +389,370 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="004C5569">
+    <w:p w:rsidR="005A5110" w:rsidRPr="004C5569" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
+      </w:r>
+      <w:r w:rsidR="001729F6" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="00DD6960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ASV LIDER</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="00DD6960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPÓŁKA Z OGRANICZONĄ </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ODPOWIEDZIALNOŚCIĄ</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pkt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wroc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2568D" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ławia pod nr ewidencyjnym </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DW/034</w:t>
+      </w:r>
+      <w:r w:rsidR="00111EFD" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/P</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">SPÓŁKA Z OGRANICZONĄ </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00111EFD" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="004C5569" w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ODPOWIEDZIALNOŚCIĄ</w:t>
+        <w:t xml:space="preserve"> Obrońców Poczty Gdańskiej nr 19</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2568D" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 5</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2568D" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5569" w:rsidRPr="004C5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>204</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5569">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, wpisanego do rejestru działalności regulowanej prowadzonego przez Prezydenta Wroc</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="00F82B5B" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="00F82B5B" w:rsidRDefault="00D6574C" w:rsidP="00DD5200">
+    <w:p w:rsidR="002711A6" w:rsidRPr="00F82B5B" w:rsidRDefault="00D6574C" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="00F82B5B" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od 10.06.2022 r. do 25.05</w:t>
@@ -778,51 +760,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00F82B5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="00EE2DE8" w:rsidRDefault="005A5110" w:rsidP="00DD5200">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="00EE2DE8" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w protokole nr WKN-KSO.5421.1</w:t>
@@ -894,91 +876,91 @@
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B0696D" w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="00DD6960" w:rsidRDefault="006C6CBC">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="00DD6960" w:rsidRDefault="006C6CBC" w:rsidP="00E65DDE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6960">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124393" w:rsidRPr="006F42CA" w:rsidRDefault="00017950" w:rsidP="00302D94">
+    <w:p w:rsidR="00124393" w:rsidRPr="006F42CA" w:rsidRDefault="00017950" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B52" w:rsidRPr="00535B52" w:rsidRDefault="006F42CA" w:rsidP="006516D7">
+    <w:p w:rsidR="00535B52" w:rsidRPr="00535B52" w:rsidRDefault="006F42CA" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F42CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Braku linii wyznaczających minimalne pole </w:t>
       </w:r>
       <w:r w:rsidR="0004444E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1026,51 +1008,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00535B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00535B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D65B4" w:rsidRPr="00302D94" w:rsidRDefault="00F55C38" w:rsidP="00302D94">
+    <w:p w:rsidR="007D65B4" w:rsidRPr="00302D94" w:rsidRDefault="00F55C38" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302D94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00576414" w:rsidRPr="00302D94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1082,270 +1064,238 @@
       <w:r w:rsidR="007D65B4" w:rsidRPr="00302D94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>błędnych lub niepełnych wpisów w nw. dokumentacji dotyczącej trzech okresowych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00124393" w:rsidRPr="00302D94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, </w:t>
       </w:r>
       <w:r w:rsidR="007D65B4" w:rsidRPr="00302D94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w której w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D65B4" w:rsidRPr="00740FDA" w:rsidRDefault="007D65B4" w:rsidP="0057301B">
+    <w:p w:rsidR="007D65B4" w:rsidRPr="00740FDA" w:rsidRDefault="007D65B4" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">przypadku nie wpisano </w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t>wartości maksymalnej masy całkowitej ciągniętej przyczepy bez hamulca i z hamul</w:t>
       </w:r>
       <w:r>
         <w:t>cem, czym</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve"> naru</w:t>
       </w:r>
       <w:r>
         <w:t>szono</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 19 i 20 załącznika nr 4 </w:t>
+        <w:t xml:space="preserve"> pkt 19 i 20 załącznika nr 4 </w:t>
       </w:r>
       <w:r w:rsidR="0057301B" w:rsidRPr="0070386A">
         <w:t>do rozp</w:t>
       </w:r>
       <w:r w:rsidR="009D6C9B">
         <w:t>orządzenia</w:t>
       </w:r>
       <w:r w:rsidR="0057301B" w:rsidRPr="0070386A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0057301B" w:rsidRPr="0070386A">
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0057301B" w:rsidRPr="0070386A">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D65B4" w:rsidRPr="00740FDA" w:rsidRDefault="007D65B4" w:rsidP="0057301B">
+    <w:p w:rsidR="007D65B4" w:rsidRPr="00740FDA" w:rsidRDefault="007D65B4" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>w trzech przypadkach nie wpisano rozstawu kół, czym naruszono</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 24 załącznika nr 4 do rozporządzenia </w:t>
+        <w:t xml:space="preserve"> pkt 24 załącznika nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00740FDA">
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00740FDA">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D65B4" w:rsidRPr="00302D94" w:rsidRDefault="007D65B4" w:rsidP="0057301B">
+    <w:p w:rsidR="007D65B4" w:rsidRPr="00302D94" w:rsidRDefault="007D65B4" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>w dwóc</w:t>
       </w:r>
       <w:r w:rsidR="00465500">
         <w:t>h przypadkach</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00302D94">
         <w:t>błędnie określono rok produkcji, czym</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve"> narusz</w:t>
       </w:r>
       <w:r w:rsidR="00302D94">
         <w:t>ono</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 43 załączni</w:t>
+        <w:t xml:space="preserve"> pkt 43 załączni</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ka nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00302D94">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D65B4" w:rsidRPr="00AB4DAE" w:rsidRDefault="007D65B4" w:rsidP="0057301B">
+    <w:p w:rsidR="007D65B4" w:rsidRPr="00AB4DAE" w:rsidRDefault="007D65B4" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="00302D94">
         <w:t>przypadku nie wpisano</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve">wartości </w:t>
       </w:r>
       <w:r>
         <w:t>dopuszczalnej</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i maksymalnej </w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve">masy całkowitej </w:t>
       </w:r>
       <w:r>
         <w:t>zespołu pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00302D94">
         <w:t>, czym naruszono</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 44</w:t>
+        <w:t xml:space="preserve"> pkt 44</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>i 45</w:t>
       </w:r>
       <w:r w:rsidRPr="00740FDA">
         <w:t xml:space="preserve"> załączni</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ka nr 4 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D65B4" w:rsidRDefault="00912B07" w:rsidP="00180FC3">
+    <w:p w:rsidR="007D65B4" w:rsidRDefault="00912B07" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654626">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu</w:t>
       </w:r>
       <w:r w:rsidR="00F431B7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1397,51 +1347,51 @@
       <w:r w:rsidR="00EA262F" w:rsidRPr="00E2233C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów </w:t>
       </w:r>
       <w:r w:rsidR="00654626" w:rsidRPr="00E2233C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EA262F" w:rsidRPr="00E2233C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dz. U. z 2004 r., Nr 223 poz. 2261 ze zmianami).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006269FF" w:rsidRPr="0065033E" w:rsidRDefault="006269FF" w:rsidP="0065033E">
+    <w:p w:rsidR="006269FF" w:rsidRPr="0065033E" w:rsidRDefault="006269FF" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A429C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1522,206 +1472,188 @@
         </w:rPr>
         <w:t xml:space="preserve"> techniczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00574956">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, czym naruszono</w:t>
       </w:r>
       <w:r w:rsidRPr="00A83625">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 2 ust. 1 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> § 2 ust. 1 pkt 2 lit. c </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12444">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rozporządzenia w sprawie opłaty ewidencyjnej</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A83625">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pkt</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> oraz art. 83 ust. 1 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="0065033E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, obowiązujących w okresie objętym kontrolą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00017950" w:rsidRPr="00574956" w:rsidRDefault="00017950" w:rsidP="00302D94">
+    <w:p w:rsidR="00017950" w:rsidRPr="00574956" w:rsidRDefault="00017950" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574956">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B4E5C" w:rsidRPr="004C7199" w:rsidRDefault="00990B88" w:rsidP="004C7199">
+    <w:p w:rsidR="008B4E5C" w:rsidRPr="004C7199" w:rsidRDefault="00990B88" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00356345">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na </w:t>
       </w:r>
       <w:r w:rsidRPr="00356345">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usunięcie nieprawidłowości dotyczącej braku linii wyznaczających minimalne pole widzenia na poziomie podłoża oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="00E100DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zniesieniem od 1 lipca 2023 r. obowiązku pobierania, przez stację kontroli pojazdów, opłaty ewidencyjnej odstępuję od wydania zaleceń w tych przypadkach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00732532" w:rsidRDefault="00554AA1" w:rsidP="00DD5200">
+    <w:p w:rsidR="00732532" w:rsidRDefault="00554AA1" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W pozostałym zakresie </w:t>
       </w:r>
       <w:r w:rsidR="00180FC3" w:rsidRPr="00180FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zaleca się niezwłoczn</w:t>
       </w:r>
       <w:r w:rsidR="005A5110" w:rsidRPr="00180FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e podjęcie działań mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="00180FC3" w:rsidRPr="00180FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077605E" w:rsidRPr="004C7199" w:rsidRDefault="00180FC3" w:rsidP="004C7199">
+    <w:p w:rsidR="0077605E" w:rsidRPr="004C7199" w:rsidRDefault="00180FC3" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077605E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="004C7199">
@@ -1811,83 +1743,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) pojazdu,</w:t>
       </w:r>
       <w:r w:rsidR="004C7199">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0077605E" w:rsidRPr="004C7199">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wartości dopuszczalnej i maksymalnej masy całkowitej zespołu pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1D54" w:rsidRPr="000C1D54" w:rsidRDefault="00ED2976" w:rsidP="000C1D54">
+    <w:p w:rsidR="000C1D54" w:rsidRPr="000C1D54" w:rsidRDefault="00ED2976" w:rsidP="00E65DDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54" w:rsidRPr="000C1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="000C1D54" w:rsidRDefault="005A5110" w:rsidP="000C1D54">
+    <w:p w:rsidR="005A5110" w:rsidRPr="000C1D54" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Zaleca się poinformować zatrudni</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1896,263 +1828,245 @@
       <w:r w:rsidR="00F476DD" w:rsidRPr="000C1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieprawidłowości</w:t>
       </w:r>
       <w:r w:rsidR="000C1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ach i sformułowanych zaleceniach</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="006E3EB7" w:rsidRDefault="005A5110" w:rsidP="003A7D14">
+    <w:p w:rsidR="005A5110" w:rsidRPr="006E3EB7" w:rsidRDefault="005A5110" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="006516D7" w:rsidRDefault="006516D7" w:rsidP="006516D7">
+    <w:p w:rsidR="006516D7" w:rsidRDefault="006516D7" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006516D7" w:rsidRDefault="006516D7" w:rsidP="006516D7">
+    <w:p w:rsidR="006516D7" w:rsidRDefault="006516D7" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="006516D7" w:rsidRDefault="006516D7" w:rsidP="006E3EB7">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="006516D7" w:rsidRDefault="006516D7" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="360" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zastępca Dyrektora Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="006E3EB7">
+    <w:p w:rsidR="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5204F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3EB7" w:rsidRPr="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="006E3EB7">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="006E3EB7" w:rsidRDefault="006E3EB7" w:rsidP="00E65DDE">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">tel. +48 717 77 92 35, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">tel. +48 717 77 92 35, fax +48 717 77 92 34; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wkn@um.wroc.pl</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>fax</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="00DD5200">
+    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="00DD5200">
+    <w:p w:rsidR="00552475" w:rsidRPr="006E3EB7" w:rsidRDefault="00552475" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2166,169 +2080,170 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00543DD4" w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00DD5200">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00E65DDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00990B88" w:rsidRDefault="00990B88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00990B88" w:rsidRDefault="00990B88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00990B88" w:rsidRPr="004D6885" w:rsidRDefault="00990B88">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidR="002A5441" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2384,51 +2299,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006516D7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="002A5441" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00990B88" w:rsidRDefault="00990B88" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00990B88" w:rsidRDefault="00990B88" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2449,107 +2364,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00990B88" w:rsidRDefault="00990B88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00990B88" w:rsidRDefault="00990B88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00990B88" w:rsidRDefault="002A5441">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00990B88" w:rsidRDefault="00E65DDE">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00990B88" w:rsidRDefault="00990B88" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2565,52 +2480,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AF74A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8745EFE"/>
     <w:lvl w:ilvl="0" w:tplc="7AA80BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2658,51 +2573,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06941015"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="455A1B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="720"/>
@@ -2788,51 +2703,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2975" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08320B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581C88B6"/>
     <w:lvl w:ilvl="0" w:tplc="2EDE8502">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2877,51 +2792,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B1301F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18AE1644"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2969,51 +2884,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B125F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AB23980"/>
     <w:lvl w:ilvl="0" w:tplc="CD2C852E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3089,51 +3004,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5F4096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6942738"/>
     <w:lvl w:ilvl="0" w:tplc="513853FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3178,51 +3093,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF006AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48D687EA"/>
     <w:lvl w:ilvl="0" w:tplc="E57422FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3267,51 +3182,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AFE341C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47D29872"/>
     <w:lvl w:ilvl="0" w:tplc="E9167D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="20Dowiadomoscilista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3381,51 +3296,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520F32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3F4BDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="720"/>
@@ -3511,51 +3426,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2975" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E3A4124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD7AA480"/>
     <w:lvl w:ilvl="0" w:tplc="71B81142">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3603,51 +3518,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F34926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECC292AE"/>
     <w:lvl w:ilvl="0" w:tplc="CD2C852E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3719,51 +3634,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7E2326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2E2B1EE"/>
     <w:lvl w:ilvl="0" w:tplc="513CE156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3859,51 +3774,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378E0DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F796E26E"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3948,51 +3863,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA14374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F960706A"/>
     <w:lvl w:ilvl="0" w:tplc="172A11F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
@@ -4040,51 +3955,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="448311CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0916FA9C"/>
     <w:lvl w:ilvl="0" w:tplc="D55EF6A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:strike w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
@@ -4139,51 +4054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4803601B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="634CE2CA"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4228,51 +4143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B06769B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97B0BCA4"/>
     <w:lvl w:ilvl="0" w:tplc="1A30E3EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4332,51 +4247,51 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E747B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF5CD8EC"/>
     <w:lvl w:ilvl="0" w:tplc="08AE6052">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4421,51 +4336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512C50A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="367EE504"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4507,51 +4422,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6185" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6905" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C8039E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF7E9DB8"/>
     <w:lvl w:ilvl="0" w:tplc="FF1C98CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4596,51 +4511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E75920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA882B3E"/>
     <w:lvl w:ilvl="0" w:tplc="142A0002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4716,51 +4631,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59CD5CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5D06248"/>
     <w:lvl w:ilvl="0" w:tplc="E2C8A02A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4808,51 +4723,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A82717A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99642E98"/>
     <w:lvl w:ilvl="0" w:tplc="9F70292A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4900,51 +4815,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609D349B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65A4E1E2"/>
     <w:lvl w:ilvl="0" w:tplc="2DA46638">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4989,51 +4904,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FC55DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0AE0CD6"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5078,51 +4993,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE3557B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8745EFE"/>
     <w:lvl w:ilvl="0" w:tplc="7AA80BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5170,51 +5085,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761A0668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D80419E"/>
     <w:lvl w:ilvl="0" w:tplc="9B46481A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5259,51 +5174,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2B4B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB24B7B2"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5348,51 +5263,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D697AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65A4E1E2"/>
     <w:lvl w:ilvl="0" w:tplc="2DA46638">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5535,76 +5450,79 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00005FC0"/>
     <w:rsid w:val="0000654E"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00015B11"/>
     <w:rsid w:val="000176B6"/>
     <w:rsid w:val="00017950"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00032859"/>
     <w:rsid w:val="0003663E"/>
     <w:rsid w:val="00036A9B"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="0004444E"/>
     <w:rsid w:val="000501C9"/>
     <w:rsid w:val="00053E3A"/>
     <w:rsid w:val="000551BD"/>
     <w:rsid w:val="00055F41"/>
     <w:rsid w:val="000560E1"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
     <w:rsid w:val="00072CCE"/>
@@ -6402,50 +6320,51 @@
     <w:rsid w:val="00DD6960"/>
     <w:rsid w:val="00DD7CFB"/>
     <w:rsid w:val="00DE2A9D"/>
     <w:rsid w:val="00DE2C9D"/>
     <w:rsid w:val="00DE59AF"/>
     <w:rsid w:val="00E11970"/>
     <w:rsid w:val="00E13808"/>
     <w:rsid w:val="00E14DD7"/>
     <w:rsid w:val="00E2233C"/>
     <w:rsid w:val="00E2568D"/>
     <w:rsid w:val="00E25E6A"/>
     <w:rsid w:val="00E30044"/>
     <w:rsid w:val="00E31CF8"/>
     <w:rsid w:val="00E35A19"/>
     <w:rsid w:val="00E36B78"/>
     <w:rsid w:val="00E37AC3"/>
     <w:rsid w:val="00E45226"/>
     <w:rsid w:val="00E45B4D"/>
     <w:rsid w:val="00E52281"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E535AD"/>
     <w:rsid w:val="00E56D55"/>
     <w:rsid w:val="00E57189"/>
     <w:rsid w:val="00E6076F"/>
     <w:rsid w:val="00E622D0"/>
+    <w:rsid w:val="00E65DDE"/>
     <w:rsid w:val="00E6735E"/>
     <w:rsid w:val="00E80DF6"/>
     <w:rsid w:val="00E878DD"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00EA09C4"/>
     <w:rsid w:val="00EA0BDA"/>
     <w:rsid w:val="00EA2551"/>
     <w:rsid w:val="00EA262F"/>
     <w:rsid w:val="00EA728D"/>
     <w:rsid w:val="00EB0981"/>
     <w:rsid w:val="00EB1954"/>
     <w:rsid w:val="00EB7793"/>
     <w:rsid w:val="00EC0BD1"/>
     <w:rsid w:val="00EC4287"/>
     <w:rsid w:val="00ED2976"/>
     <w:rsid w:val="00ED2BF8"/>
     <w:rsid w:val="00ED32B7"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EE2DE8"/>
     <w:rsid w:val="00EE7A44"/>
     <w:rsid w:val="00EF2E29"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00EF523C"/>
     <w:rsid w:val="00EF699D"/>
@@ -6491,101 +6410,231 @@
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{34920F26-24F4-45FF-BA8C-61968869EC3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6653,50 +6702,158 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -6714,51 +6871,50 @@
     <w:rsid w:val="0099757A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07Datapisma">
     <w:name w:val="@07.Data_pisma"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="08Sygnaturapisma"/>
     <w:rsid w:val="003F20D6"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -7112,65 +7268,65 @@
     <w:qFormat/>
     <w:rsid w:val="00143D60"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-center">
     <w:name w:val="text-center"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00445A7E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="text-center1">
     <w:name w:val="text-center1"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00445A7E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-justify">
     <w:name w:val="text-justify"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00445A7E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Plandokumentu">
+  <w:style w:type="paragraph" w:styleId="Mapadokumentu">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="PlandokumentuZnak"/>
+    <w:link w:val="MapadokumentuZnak"/>
     <w:rsid w:val="00784C0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlandokumentuZnak">
-    <w:name w:val="Plan dokumentu Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MapadokumentuZnak">
+    <w:name w:val="Mapa dokumentu Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Plandokumentu"/>
+    <w:link w:val="Mapadokumentu"/>
     <w:rsid w:val="00784C0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
     <w:name w:val="Nagłówek 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek3"/>
     <w:semiHidden/>
     <w:rsid w:val="0099757A"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstpodstawowyZnak"/>
@@ -7187,51 +7343,51 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indeks">
     <w:name w:val="Indeks"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D65B4"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7841,64 +7997,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0740909B-00E8-4619-9259-18268E8F9E77}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7823BEA-6142-47AD-863B-079286EB416C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>663</Words>
-  <Characters>4194</Characters>
+  <Words>693</Words>
+  <Characters>4164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>