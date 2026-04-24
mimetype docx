--- v0 (2025-11-06)
+++ v1 (2026-04-24)
@@ -129,61 +129,62 @@
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>53-015 Wrocław</w:t>
       </w:r>
       <w:r w:rsidRPr="00D503BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="00FD602F" w:rsidRDefault="000A1313" w:rsidP="00200060">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00FD602F" w:rsidRDefault="000A1313" w:rsidP="004F4331">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00FD602F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00FD602F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00B96484">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00FD602F" w:rsidRPr="005F5DB9">
@@ -2492,52 +2493,50 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastępca </w:t>
       </w:r>
       <w:r w:rsidR="000D15CD" w:rsidRPr="00D53377">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrekto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ra</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="000D15CD" w:rsidRPr="00D53377">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D15CD" w:rsidRPr="00D53377" w:rsidRDefault="000D15CD" w:rsidP="000D15CD">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2955,51 +2954,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00497429" w:rsidRDefault="00497429">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00497429" w:rsidRDefault="00497429">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00497429" w:rsidRDefault="00D53377">
+  <w:p w:rsidR="00497429" w:rsidRDefault="004F4331">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6400,51 +6399,51 @@
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
@@ -6789,50 +6788,51 @@
     <w:rsid w:val="004C1225"/>
     <w:rsid w:val="004C3891"/>
     <w:rsid w:val="004C4285"/>
     <w:rsid w:val="004C5569"/>
     <w:rsid w:val="004C578A"/>
     <w:rsid w:val="004C60A2"/>
     <w:rsid w:val="004C7AC7"/>
     <w:rsid w:val="004C7C08"/>
     <w:rsid w:val="004D0897"/>
     <w:rsid w:val="004D0BE4"/>
     <w:rsid w:val="004D2271"/>
     <w:rsid w:val="004D38D5"/>
     <w:rsid w:val="004D40E1"/>
     <w:rsid w:val="004D4792"/>
     <w:rsid w:val="004D64DF"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004D769D"/>
     <w:rsid w:val="004D7BBD"/>
     <w:rsid w:val="004E30E2"/>
     <w:rsid w:val="004E4B9C"/>
     <w:rsid w:val="004E5C8D"/>
     <w:rsid w:val="004F1D79"/>
     <w:rsid w:val="004F2B21"/>
     <w:rsid w:val="004F36DE"/>
     <w:rsid w:val="004F3FB5"/>
+    <w:rsid w:val="004F4331"/>
     <w:rsid w:val="004F5676"/>
     <w:rsid w:val="005101B1"/>
     <w:rsid w:val="00510731"/>
     <w:rsid w:val="00513092"/>
     <w:rsid w:val="00516D1D"/>
     <w:rsid w:val="00516D90"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="00522848"/>
     <w:rsid w:val="0052449D"/>
     <w:rsid w:val="00524F70"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="00533FE5"/>
     <w:rsid w:val="00540D73"/>
     <w:rsid w:val="00541F6B"/>
     <w:rsid w:val="005429B8"/>
     <w:rsid w:val="00542A9A"/>
     <w:rsid w:val="00542B76"/>
     <w:rsid w:val="00543DD4"/>
     <w:rsid w:val="005467EA"/>
     <w:rsid w:val="0054746D"/>
     <w:rsid w:val="00547727"/>
     <w:rsid w:val="00550357"/>
     <w:rsid w:val="00551623"/>
     <w:rsid w:val="00552475"/>
     <w:rsid w:val="00554AA1"/>
@@ -7478,51 +7478,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21F1DA94"/>
   <w15:docId w15:val="{01507C67-3AB0-4DBE-AF05-E38A3FB8BFCE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7640,50 +7639,52 @@
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9035,51 +9036,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9FB966E-587D-42FA-8344-C5C10661FBA4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C27D9A68-8049-441E-B15E-847ADB59D107}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>719</Words>
   <Characters>4318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>