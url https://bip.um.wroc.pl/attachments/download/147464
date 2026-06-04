--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="2FDC4738" w14:textId="77777777" w:rsidR="00367D25" w:rsidRPr="00C90037" w:rsidRDefault="00C90037" w:rsidP="00452998">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="00C90037">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ALBAZ</w:t>
@@ -130,61 +130,62 @@
       <w:r w:rsidR="00C74EA3" w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0-506</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A59893" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00C74EA3" w:rsidRDefault="000A1313" w:rsidP="00200060">
+    <w:p w14:paraId="68A59893" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00C74EA3" w:rsidRDefault="000A1313" w:rsidP="005B7BB8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00C74EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="006E3CD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00121A7B" w:rsidRPr="00121A7B">
@@ -1893,70 +1894,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3A461C18" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="003676C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="464D01D0" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="003676C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1973,51 +1974,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="386CC9CA" w14:textId="77777777" w:rsidR="003676C4" w:rsidRPr="004D6885" w:rsidRDefault="003676C4">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidR="001B268C" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2073,51 +2074,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008575E7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="001B268C" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="61B988EF" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="003676C4" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="25C72506" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="003676C4" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="633E1D1D" wp14:editId="60EFD8AB">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2138,107 +2139,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="191C73AD" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="003676C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CE4815F" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="003676C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5060C030" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="00C715B8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="5060C030" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="005B7BB8">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5A3D2708">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="72820EE6" w14:textId="77777777" w:rsidR="003676C4" w:rsidRDefault="003676C4" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="770F3D23" wp14:editId="1EA962C0">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2254,51 +2255,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AF74A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8745EFE"/>
     <w:lvl w:ilvl="0" w:tplc="7AA80BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5224,52 +5225,52 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="166"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -5630,50 +5631,51 @@
     <w:rsid w:val="00574956"/>
     <w:rsid w:val="005755B3"/>
     <w:rsid w:val="00576414"/>
     <w:rsid w:val="00580B15"/>
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="00592FD6"/>
     <w:rsid w:val="00595421"/>
     <w:rsid w:val="005975C8"/>
     <w:rsid w:val="005975FB"/>
     <w:rsid w:val="005A0002"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A59AA"/>
     <w:rsid w:val="005B0484"/>
     <w:rsid w:val="005B0902"/>
     <w:rsid w:val="005B0D6F"/>
     <w:rsid w:val="005B28DB"/>
     <w:rsid w:val="005B361E"/>
     <w:rsid w:val="005B3BA1"/>
     <w:rsid w:val="005B5808"/>
     <w:rsid w:val="005B6176"/>
     <w:rsid w:val="005B71F2"/>
+    <w:rsid w:val="005B7BB8"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C5EA1"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D0D3A"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005F1959"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="005F3B82"/>
     <w:rsid w:val="00606267"/>
     <w:rsid w:val="00606FAD"/>
     <w:rsid w:val="00610F91"/>
     <w:rsid w:val="0061113A"/>
     <w:rsid w:val="0061318F"/>
     <w:rsid w:val="00614CEF"/>
     <w:rsid w:val="0062621D"/>
     <w:rsid w:val="006269FF"/>
     <w:rsid w:val="00632064"/>
     <w:rsid w:val="006333C8"/>
     <w:rsid w:val="00635E26"/>
     <w:rsid w:val="006427EA"/>
     <w:rsid w:val="00647E67"/>
     <w:rsid w:val="00654525"/>
     <w:rsid w:val="00654626"/>
     <w:rsid w:val="00656532"/>
     <w:rsid w:val="0065731A"/>
@@ -6229,61 +6231,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09904680"/>
   <w15:docId w15:val="{862E7AAF-C712-48DE-8D07-603B359CE062}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6384,50 +6386,53 @@
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6603,51 +6608,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -7137,51 +7141,51 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indeks">
     <w:name w:val="Indeks"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D65B4"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7791,67 +7795,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5423C174-C24C-4A20-940F-39E91FBDFF94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{157E7520-B01A-43B5-A4B9-9C3ACCDE2776}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>638</Words>
-  <Characters>3829</Characters>
+  <Words>608</Words>
+  <Characters>3859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>32</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>